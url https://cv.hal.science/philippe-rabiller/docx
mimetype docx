--- v0 (2026-03-04)
+++ v1 (2026-04-17)
@@ -1660,295 +1660,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron Laue and X-ray diffraction study of a new crystallographic superspace phase in n-nonadecane-urea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The creation of modulated monoclinic aperiodic composites in n-alkane/urea compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rabiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zerdane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Mariette</w:t>
+                <w:t xml:space="preserve">Yu-Sheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. J. Mcintyre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Rabiller</w:t>
+                <w:t xml:space="preserve">Alexei Bosak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2052520615005442⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 230 (1), pp.5--11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/zkri-2014-1773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168334v1</w:t>
+                <w:t xml:space="preserve">hal-01168329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The creation of modulated monoclinic aperiodic composites in n-alkane/urea compounds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rabiller</w:t>
+                <w:t xml:space="preserve">Neutron Laue and X-ray diffraction study of a new crystallographic superspace phase in n-nonadecane-urea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Sheng Chen</w:t>
+                <w:t xml:space="preserve">G. J. Mcintyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Bosak</w:t>
+                <w:t xml:space="preserve">M.-H. Lemée-Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 230 (1), pp.5--11. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (3), pp.293--299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/zkri-2014-1773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2052520615005442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168329v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-range modulation in a five-dimensional crystallographic superspace</w:t>
               </w:r>
@@ -2744,403 +2744,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud, Lebègue, Rabiller, and Alouani Reply</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tricaesium tris(pyridine-2,6-dicarboxylato)lutetium(III) octahydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lebègue</w:t>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony d'Aléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Alouani</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.100.189702⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica [1948-1967]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, E64 (10), pp.1280-1281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600536808029243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724592v1</w:t>
+                <w:t xml:space="preserve">hal-01007401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tricaesium tris(pyridine-2,6-dicarboxylato)lutetium(III) octahydrate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the sensitivity of f electrons to their chemical environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony d'Aléo</w:t>
+                <w:t xml:space="preserve">Eric Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica [1948-1967]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, E64 (10), pp.1280-1281. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (7), pp.2180-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600536808029243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja073224r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007401v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the sensitivity of f electrons to their chemical environment.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Furet</w:t>
+                <w:t xml:space="preserve">Arnaud, Lebègue, Rabiller, and Alouani Reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Costuas</w:t>
+                <w:t xml:space="preserve">S. Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja073224r⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100, pp.189702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.100.189702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00725173v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden Degrees of Freedom in Aperiodic Materials</w:t>
               </w:r>
@@ -4105,51 +4105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Bosak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Crystallography Conference (ECM33)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Versailles, France</w:t>
@@ -4388,217 +4388,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transitions in molecular aperiodic composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physics in aperiodic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUCr2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">7th French-Japanese joint workshop on Frontier Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171670v1</w:t>
+                <w:t xml:space="preserve">hal-01171634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics in aperiodic materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase transitions in molecular aperiodic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th French-Japanese joint workshop on Frontier Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">IUCr2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171634v1</w:t>
+                <w:t xml:space="preserve">hal-01171670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Transitions in palladium based molecular conductor</w:t>
               </w:r>
@@ -4895,176 +4895,159 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International school and symposium on multifunctional molecule-based materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171743v1</w:t>
+                <w:t xml:space="preserve">hal-01171742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes rapides pour analyser les désordres structuraux statiques et dynamiques dans l'immense espace réciproque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase transitions in aperiodic crystals : symmetry breaking in superspaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rabiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFC2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International school and symposium on multifunctional molecule-based materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171711v1</w:t>
+                <w:t xml:space="preserve">hal-01171796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transitions in aperiodic crystals : symmetry breaking in superspaces</w:t>
               </w:r>
@@ -5128,159 +5111,176 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International school and symposium on multifunctional molecule-based materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171796v1</w:t>
+                <w:t xml:space="preserve">hal-01171741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transitions in aperiodic crystals : symmetry breaking in superspaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes rapides pour analyser les désordres structuraux statiques et dynamiques dans l'immense espace réciproque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Bosak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International school and symposium on multifunctional molecule-based materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">AFC2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171742v1</w:t>
+                <w:t xml:space="preserve">hal-01171711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transitions in aperiodic crystals : symmetry breaking in superspaces</w:t>
               </w:r>
@@ -5344,51 +5344,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International school and symposium on multifunctional molecule-based materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171741v1</w:t>
+                <w:t xml:space="preserve">hal-01171740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transitions in aperiodic crystals : symmetry breaking in superspaces</w:t>
               </w:r>
@@ -5452,280 +5452,280 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International school and symposium on multifunctional molecule-based materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171740v1</w:t>
+                <w:t xml:space="preserve">hal-01171743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aperiodic composites crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase transitions in aperiodic crystals : symmetry breaking in superspaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rabiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICQ12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">International School and Sympoisum on Multifunctional Molecule-based Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171700v1</w:t>
+                <w:t xml:space="preserve">hal-01172175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transitions in aperiodic crystals : symmetry breaking in superspaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aperiodic composites crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International School and Sympoisum on Multifunctional Molecule-based Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">ICQ12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172175v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transitions in aperiodic crystals : symmetry breaking in superspaces</w:t>
               </w:r>
@@ -5934,256 +5934,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural transformation with spatial and temporal high resolution</w:t>
+                <w:t xml:space="preserve">Phase transition and critical phenomena in crystallographic superspace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rabiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toudic</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd NIMS - Saint Gobain Center workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">german crystallographic association meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171738v1</w:t>
+                <w:t xml:space="preserve">hal-01171726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition and critical phenomena in crystallographic superspace</w:t>
+                <w:t xml:space="preserve">Structural transformation with spatial and temporal high resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">german crystallographic association meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Munich, Germany</w:t>
+              <w:t xml:space="preserve">3rd NIMS - Saint Gobain Center workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171726v1</w:t>
+                <w:t xml:space="preserve">hal-01171738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transition and critical phenomena in crystallographic superspace</w:t>
               </w:r>
@@ -7022,247 +7022,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études par diffraction de neutrons haute résolution de systèmes moléculaires apériodiques</w:t>
+                <w:t xml:space="preserve">Cristallographie de superespace appliquéeà l'étude de transitions de phases de cristaux apériodiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes journées de la diffusion neutronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Albé, France</w:t>
+              <w:t xml:space="preserve">Congrès Association Française de Cristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725572v1</w:t>
+                <w:t xml:space="preserve">hal-00725540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristallographie de superespace appliquéeà l'étude de transitions de phases de cristaux apériodiques</w:t>
+                <w:t xml:space="preserve">Études par diffraction de neutrons haute résolution de systèmes moléculaires apériodiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Odin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Association Française de Cristallographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Rennes, France</w:t>
+              <w:t xml:space="preserve">16èmes journées de la diffusion neutronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Albé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725540v1</w:t>
+                <w:t xml:space="preserve">hal-00725572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7388,51 +7388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray diffraction for material science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7612,51 +7612,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C2D096E"/>
+    <w:nsid w:val="13819D0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7843,51 +7843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-rabiller" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1566-606X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132451492" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1623-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04670589v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowei Hu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Mba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Tokoro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c02685" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833569v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabiller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Frantsuzov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.134109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780149v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabiller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.054206" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103417v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansour El Jastimi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.118044" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499967v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V.N. Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paugam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2020.117907" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02634594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Odin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.184107" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toudic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Frantsuzov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.182073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994030v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ecolivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verezhak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.224308" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/119/66004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toudic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715500004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01400691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.184105" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168334v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerdane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Mcintyre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615005442" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168329v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Sheng Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Bosak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2014-1773" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01164047v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.184101" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia-Orduna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.104101" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909586v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Huard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane M. Nichols" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692329" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695707v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourgeois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/93/16003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695641v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3663711" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910870v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Svendsen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Overgaard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767310014236" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N83XM3K3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724592v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leb&#232;gue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alouani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.100.189702" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Aubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536808029243" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725173v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Furet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja073224r" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NJW3HCZW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725179v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Garcia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1146745" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204993v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarek Alouani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.026402" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870053v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Froyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#233;ac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.215502" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01417558v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souhassou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gatti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2004.08.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880556v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oison" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp047353v" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RGHXZVK9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517099v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guezo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889802018691" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517856v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Koenig" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.035120" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855456v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiy Simonov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832456v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171627v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171670v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171634v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171654v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Amara" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171743v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171711v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171796v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171742v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171741v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171740v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171700v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172175v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171794v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171736v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171738v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171726v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171722v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172176v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171727v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171733v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811326v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fardeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lineres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171731v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hollingsworth" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919242v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725572v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Huard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725540v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689490v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670381v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-rabiller" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1566-606X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132451492" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1623-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04670589v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowei Hu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Mba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Tokoro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c02685" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833569v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabiller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Frantsuzov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.134109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780149v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabiller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.054206" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103417v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansour El Jastimi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.118044" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499967v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V.N. Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paugam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2020.117907" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02634594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Odin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.184107" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toudic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Frantsuzov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.182073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994030v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ecolivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verezhak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.224308" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/119/66004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toudic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715500004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01400691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.184105" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Sheng Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Bosak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2014-1773" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerdane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Mcintyre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615005442" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01164047v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.184101" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia-Orduna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.104101" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909586v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Huard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane M. Nichols" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692329" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695707v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourgeois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/93/16003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695641v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3663711" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910870v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Svendsen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Overgaard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767310014236" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N83XM3K3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Aubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536808029243" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725173v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Furet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja073224r" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NJW3HCZW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724592v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leb&#232;gue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alouani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.100.189702" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725179v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Garcia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1146745" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204993v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarek Alouani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.026402" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870053v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Froyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#233;ac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.215502" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01417558v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souhassou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gatti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2004.08.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880556v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oison" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp047353v" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RGHXZVK9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517099v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guezo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889802018691" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517856v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Koenig" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.035120" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855456v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiy Simonov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832456v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171627v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171634v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171670v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171654v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Amara" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171742v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171796v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171741v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171743v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172175v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171700v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171794v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171736v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171726v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171738v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171722v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172176v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171727v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171733v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811326v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fardeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lineres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171731v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hollingsworth" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919242v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725540v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Huard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725572v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689490v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670381v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>