--- v1 (2026-04-17)
+++ v2 (2026-05-09)
@@ -756,278 +756,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of transfer of alcohol (methanol, ethanol, isopropanol) during nanofiltration in water/alcohol mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High spatial resolution studies of phase transitions within organic aperiodic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rabiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.V.N. Nguyen</w:t>
+                <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Paugam</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mariana Verezhak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 601, pp.117907. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2020.117907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.184107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499967v1</w:t>
+                <w:t xml:space="preserve">hal-02634594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High spatial resolution studies of phase transitions within organic aperiodic crystals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of transfer of alcohol (methanol, ethanol, isopropanol) during nanofiltration in water/alcohol mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Odin</w:t>
+                <w:t xml:space="preserve">T.V.N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Verezhak</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Paugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rabiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabiller-Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (18), </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 601, pp.117907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.184107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2020.117907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634594v1</w:t>
+                <w:t xml:space="preserve">hal-02499967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on Couzi et al. (2018): a phenomenological model for structural transitions in incommensurate alkane/urea inclusion compounds</w:t>
               </w:r>
@@ -2330,295 +2330,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-pressure phase diagram of an aperiodic host guest compound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confined linear molecules inside an aperiodic supramolecular crystal: The sequence of superspace phases in n-hexadecane/urea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ecolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/93/16003⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (20), pp.204505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3663711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00695707v1</w:t>
+                <w:t xml:space="preserve">hal-00695641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined linear molecules inside an aperiodic supramolecular crystal: The sequence of superspace phases in n-hexadecane/urea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Temperature-pressure phase diagram of an aperiodic host guest compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rabiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ecolivet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 135 (20), pp.204505. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 93 (1), pp.16003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3663711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/93/16003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695641v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipole electron-density modelling of synchrotron powder diffraction data: the case of diamond</w:t>
               </w:r>
@@ -2744,403 +2744,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tricaesium tris(pyridine-2,6-dicarboxylato)lutetium(III) octahydrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arnaud, Lebègue, Rabiller, and Alouani Reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Legrand</w:t>
+                <w:t xml:space="preserve">S. Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Aubert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">M. Alouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica [1948-1967]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600536808029243⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100, pp.189702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.100.189702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007401v1</w:t>
+                <w:t xml:space="preserve">hal-00724592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the sensitivity of f electrons to their chemical environment.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tricaesium tris(pyridine-2,6-dicarboxylato)lutetium(III) octahydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Furet</w:t>
+                <w:t xml:space="preserve">Anthony d'Aléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 130 (7), pp.2180-3. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica [1948-1967]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, E64 (10), pp.1280-1281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja073224r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600536808029243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00725173v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud, Lebègue, Rabiller, and Alouani Reply</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Arnaud</w:t>
+                <w:t xml:space="preserve">On the sensitivity of f electrons to their chemical environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lebègue</w:t>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Alouani</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (7), pp.2180-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja073224r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.100.189702⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00724592v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden Degrees of Freedom in Aperiodic Materials</w:t>
               </w:r>
@@ -3152,51 +3152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4047,260 +4047,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry breaking and short-range order in aperiodic urea inclusion crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An overview of symmetry breakings within x=crystallographic superspaces considering aperiodic composite crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arkadiy Simonov</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Crystallography Conference (ECM33)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Versailles, France</w:t>
+              <w:t xml:space="preserve">10th international conference on aperiodic crystals, Aperiodic 2022, Sapporo Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855456v1</w:t>
+                <w:t xml:space="preserve">hal-03832456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of symmetry breakings within x=crystallographic superspaces considering aperiodic composite crystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symmetry breaking and short-range order in aperiodic urea inclusion crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiy Simonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Bosak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th international conference on aperiodic crystals, Aperiodic 2022, Sapporo Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">European Crystallography Conference (ECM33)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832456v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution structural and dynamical studies of aperiodic materials</w:t>
               </w:r>
@@ -4895,51 +4895,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International school and symposium on multifunctional molecule-based materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171742v1</w:t>
+                <w:t xml:space="preserve">hal-01171743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transitions in aperiodic crystals : symmetry breaking in superspaces</w:t>
               </w:r>
@@ -5003,51 +5003,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International school and symposium on multifunctional molecule-based materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171796v1</w:t>
+                <w:t xml:space="preserve">hal-01171742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transitions in aperiodic crystals : symmetry breaking in superspaces</w:t>
               </w:r>
@@ -5111,284 +5111,284 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International school and symposium on multifunctional molecule-based materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171741v1</w:t>
+                <w:t xml:space="preserve">hal-01171796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes rapides pour analyser les désordres structuraux statiques et dynamiques dans l'immense espace réciproque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase transitions in aperiodic crystals : symmetry breaking in superspaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rabiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFC2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International school and symposium on multifunctional molecule-based materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171711v1</w:t>
+                <w:t xml:space="preserve">hal-01171741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transitions in aperiodic crystals : symmetry breaking in superspaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes rapides pour analyser les désordres structuraux statiques et dynamiques dans l'immense espace réciproque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Bosak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International school and symposium on multifunctional molecule-based materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">AFC2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171740v1</w:t>
+                <w:t xml:space="preserve">hal-01171711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transitions in aperiodic crystals : symmetry breaking in superspaces</w:t>
               </w:r>
@@ -5452,51 +5452,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International school and symposium on multifunctional molecule-based materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171743v1</w:t>
+                <w:t xml:space="preserve">hal-01171740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transitions in aperiodic crystals : symmetry breaking in superspaces</w:t>
               </w:r>
@@ -6353,489 +6353,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse scattering in one dimensional &amp;quot;liquid-like&amp;quot; aperiodic compisites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One dimensional confinement in aperiodic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rabiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rabiller</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hollingsworth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUCr2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">International school and symposium on multifunctional molecule-based materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Argonne, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171727v1</w:t>
+                <w:t xml:space="preserve">hal-01171731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking at structural transformation with spatial and emporal high resolution</w:t>
+                <w:t xml:space="preserve">Diffuse scattering in one dimensional &amp;quot;liquid-like&amp;quot; aperiodic compisites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th French-Japanese joint workshop on Frontier Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">IUCr2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171733v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment raisonner la biodisponibilité du phosphore dans les effluents d'élevage ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Fardeau</w:t>
+                <w:t xml:space="preserve">Looking at structural transformation with spatial and emporal high resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres de la Fertilisation Raisonnée et de l'Analyse. (Gemas Comifer)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité Français d'Etude et de Développement de la Fertilisation Raisonnée (COMIFER). Paris, FRA., Nov 2011, Reims, France. 20 p</w:t>
+              <w:t xml:space="preserve">4th French-Japanese joint workshop on Frontier Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811326v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One dimensional confinement in aperiodic materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Mariette</w:t>
+                <w:t xml:space="preserve">Comment raisonner la biodisponibilité du phosphore dans les effluents d'élevage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guérin</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jouany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lineres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Hollingsworth</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International school and symposium on multifunctional molecule-based materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Argonne, United States</w:t>
+              <w:t xml:space="preserve">10. Rencontres de la Fertilisation Raisonnée et de l'Analyse. (Gemas Comifer)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité Français d'Etude et de Développement de la Fertilisation Raisonnée (COMIFER). Paris, FRA., Nov 2011, Reims, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171731v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristallographie haute résolution spatiale et temporelle appliquée aux transitions de phase</w:t>
               </w:r>
@@ -6903,51 +6903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilités structurales de cristaux moléculaires apériodiques hôte-invité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6955,51 +6955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Association Française de Cristallographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Strasbourg, France</w:t>
@@ -7175,51 +7175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes journées de la diffusion neutronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Albé, France</w:t>
@@ -7612,51 +7612,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13819D0C"/>
+    <w:nsid w:val="A425F9DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7843,51 +7843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-rabiller" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1566-606X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132451492" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1623-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04670589v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowei Hu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Mba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Tokoro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c02685" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833569v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabiller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Frantsuzov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.134109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780149v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabiller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.054206" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103417v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansour El Jastimi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.118044" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499967v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V.N. Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paugam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2020.117907" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02634594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Odin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.184107" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toudic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Frantsuzov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.182073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994030v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ecolivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verezhak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.224308" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/119/66004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toudic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715500004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01400691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.184105" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Sheng Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Bosak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2014-1773" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerdane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Mcintyre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615005442" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01164047v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.184101" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia-Orduna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.104101" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909586v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Huard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane M. Nichols" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692329" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695707v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourgeois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/93/16003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695641v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3663711" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910870v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Svendsen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Overgaard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767310014236" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N83XM3K3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Aubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536808029243" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725173v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Furet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja073224r" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NJW3HCZW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724592v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leb&#232;gue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alouani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.100.189702" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725179v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Garcia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1146745" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204993v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarek Alouani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.026402" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870053v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Froyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#233;ac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.215502" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01417558v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souhassou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gatti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2004.08.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880556v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oison" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp047353v" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RGHXZVK9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517099v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guezo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889802018691" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517856v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Koenig" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.035120" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855456v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiy Simonov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832456v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171627v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171634v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171670v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171654v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Amara" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171742v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171796v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171741v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171743v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172175v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171700v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171794v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171736v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171726v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171738v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171722v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172176v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171727v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171733v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811326v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fardeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lineres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171731v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hollingsworth" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919242v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725540v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Huard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725572v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689490v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670381v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-rabiller" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1566-606X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132451492" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1623-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04670589v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowei Hu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Mba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Tokoro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c02685" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833569v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabiller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Frantsuzov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.134109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780149v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabiller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.054206" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103417v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansour El Jastimi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.118044" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02634594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Odin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.184107" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499967v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V.N. Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paugam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2020.117907" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toudic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Frantsuzov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.182073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994030v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ecolivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verezhak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.224308" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/119/66004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toudic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715500004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01400691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.184105" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Sheng Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Bosak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2014-1773" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerdane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Mcintyre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615005442" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01164047v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.184101" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia-Orduna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.104101" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909586v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Huard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane M. Nichols" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692329" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695641v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3663711" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695707v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourgeois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/93/16003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910870v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Svendsen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Overgaard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767310014236" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N83XM3K3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724592v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leb&#232;gue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alouani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.100.189702" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Aubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536808029243" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725173v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Furet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja073224r" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NJW3HCZW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725179v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Garcia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1146745" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204993v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarek Alouani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.026402" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870053v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Froyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#233;ac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.215502" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01417558v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souhassou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gatti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2004.08.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880556v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oison" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp047353v" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RGHXZVK9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517099v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guezo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889802018691" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517856v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Koenig" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.035120" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832456v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855456v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiy Simonov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171627v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171634v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171670v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171654v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Amara" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171743v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171742v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171796v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171741v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171711v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171740v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172175v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171700v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171794v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171736v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171726v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171738v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171722v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172176v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171731v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hollingsworth" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171727v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171733v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811326v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fardeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lineres" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919242v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725540v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Huard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725572v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689490v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670381v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>