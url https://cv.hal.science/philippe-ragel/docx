--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -1126,165 +1126,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Rosi, un cinéaste de l'énergie</w:t>
+                <w:t xml:space="preserve">CORA A L'EPREUVE DE L'ECRAN : UNE EPOUSE SI « TENEBREUSE » QUE CELA ? PHILIPPE RAGEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ragel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le cinéma de Francesco Rosi, un regard sur l'Italie du XXe siècle : Histoire, politique et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Philippe Ragel; Philippe Foro, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Figure di femme fatale nel cinema e nei media europei fra mito e contemporaneità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chiara Tognolotti, Università di Pisa ; Cristina Jandelli, Università degli Studi di Firenze, Dec 2022, PISA, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390454v1</w:t>
+                <w:t xml:space="preserve">hal-04881080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORA A L'EPREUVE DE L'ECRAN : UNE EPOUSE SI « TENEBREUSE » QUE CELA ? PHILIPPE RAGEL</w:t>
+                <w:t xml:space="preserve">Francesco Rosi, un cinéaste de l'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ragel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figure di femme fatale nel cinema e nei media europei fra mito e contemporaneità</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chiara Tognolotti, Università di Pisa ; Cristina Jandelli, Università degli Studi di Firenze, Dec 2022, PISA, Italie</w:t>
+              <w:t xml:space="preserve">Le cinéma de Francesco Rosi, un regard sur l'Italie du XXe siècle : Histoire, politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Ragel; Philippe Foro, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881080v1</w:t>
+                <w:t xml:space="preserve">hal-04390454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie de chasse à la Colinière : scène d'une catastrophe annoncée (à propos de La Règle du jeu, Jean Renoir, 1939)</w:t>
               </w:r>
@@ -1471,165 +1471,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02199647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouilles collines du Goût de la cerise</w:t>
+                <w:t xml:space="preserve">Vert paradis et ocres mélancoliques : poétique de la couleur dans le cinéma d’Abbas Kiarostami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ragel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Désert rouge, une invention de la couleur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Patrick Barrès, Mar 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">La couleur : Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Corinne Maury; Rinaldo Poli, Nov 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02199644v1</w:t>
+                <w:t xml:space="preserve">hal-02199646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vert paradis et ocres mélancoliques : poétique de la couleur dans le cinéma d’Abbas Kiarostami</w:t>
+                <w:t xml:space="preserve">Rouilles collines du Goût de la cerise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ragel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La couleur : Regards croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Corinne Maury; Rinaldo Poli, Nov 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Désert rouge, une invention de la couleur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrick Barrès, Mar 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02199646v1</w:t>
+                <w:t xml:space="preserve">hal-02199644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1917,437 +1917,437 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02199634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apprentissage du regard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filmer les frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ragel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Vincennes, pp.208, 2018, « Esthétiques hors cadre »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02199460v1</w:t>
+                <w:t xml:space="preserve">hal-02306713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Misérables d’Henri Fescourt : un chef d’œuvre ressuscité</w:t>
+                <w:t xml:space="preserve">Le film en suspens. La cinéstase, un essai de définition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ragel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.220, 2015, Le Spectaculaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02199628v1</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-02199625v1</w:t>
+                <w:t xml:space="preserve">hal-02199629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filmer les frontières</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’apprentissage du regard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ragel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02306713v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Abbas Kiarostami. Si loin, si proche, n°62, pp.38-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02199460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le film en suspens. La cinéstase, un essai de définition</w:t>
+                <w:t xml:space="preserve">Les Misérables d’Henri Fescourt : un chef d’œuvre ressuscité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ragel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n°6, pp.193-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02199628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-02199629v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nul, après nous, ne témoignera que nous avons été</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ragel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue CIRCAV (Centre interdisciplinaire de recherche sur la communication audio-visuelle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Raymond Depardon [L’Immobilité et le mouvement du monde], Hors-série n°3, pp.53-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02199625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2423,51 +2423,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7998FCAA"/>
+    <w:nsid w:val="912DEB20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2654,51 +2654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-ragel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116141298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870358v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ragel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406361v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389913v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199643v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01972088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199639v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01168106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puv-editions.fr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406452v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pierotti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881080v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199647v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370831v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13013-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vignes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199628v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199625v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199629v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-ragel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116141298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870358v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ragel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406361v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389913v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199643v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01972088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199639v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01168106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puv-editions.fr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406452v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pierotti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199647v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199646v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370831v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13013-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vignes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306713v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199629v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199460v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199628v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199625v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>