--- v1 (2026-04-05)
+++ v2 (2026-05-16)
@@ -1471,165 +1471,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02199647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vert paradis et ocres mélancoliques : poétique de la couleur dans le cinéma d’Abbas Kiarostami</w:t>
+                <w:t xml:space="preserve">Rouilles collines du Goût de la cerise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ragel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La couleur : Regards croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Corinne Maury; Rinaldo Poli, Nov 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Désert rouge, une invention de la couleur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrick Barrès, Mar 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02199646v1</w:t>
+                <w:t xml:space="preserve">hal-02199644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouilles collines du Goût de la cerise</w:t>
+                <w:t xml:space="preserve">Vert paradis et ocres mélancoliques : poétique de la couleur dans le cinéma d’Abbas Kiarostami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ragel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Désert rouge, une invention de la couleur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Patrick Barrès, Mar 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">La couleur : Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Corinne Maury; Rinaldo Poli, Nov 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02199644v1</w:t>
+                <w:t xml:space="preserve">hal-02199646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1917,437 +1917,437 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02199634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filmer les frontières</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’apprentissage du regard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ragel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Abbas Kiarostami. Si loin, si proche, n°62, pp.38-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306713v1</w:t>
+                <w:t xml:space="preserve">hal-02199460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le film en suspens. La cinéstase, un essai de définition</w:t>
+                <w:t xml:space="preserve">Les Misérables d’Henri Fescourt : un chef d’œuvre ressuscité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ragel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n°6, pp.193-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02199629v1</w:t>
+                <w:t xml:space="preserve">hal-02199628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nul, après nous, ne témoignera que nous avons été</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ragel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue CIRCAV (Centre interdisciplinaire de recherche sur la communication audio-visuelle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Raymond Depardon [L’Immobilité et le mouvement du monde], Hors-série n°3, pp.53-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02199625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apprentissage du regard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filmer les frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ragel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02199460v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Vincennes, pp.208, 2018, « Esthétiques hors cadre »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Misérables d’Henri Fescourt : un chef d’œuvre ressuscité</w:t>
+                <w:t xml:space="preserve">Le film en suspens. La cinéstase, un essai de définition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ragel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...40 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.220, 2015, Le Spectaculaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-02199625v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02199629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2423,51 +2423,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="912DEB20"/>
+    <w:nsid w:val="1C093B8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2654,51 +2654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-ragel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116141298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870358v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ragel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406361v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389913v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199643v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01972088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199639v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01168106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puv-editions.fr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406452v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pierotti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199647v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199646v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370831v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13013-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vignes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306713v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199629v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199460v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199628v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199625v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-ragel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116141298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870358v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ragel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406361v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389913v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199643v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01972088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199639v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01168106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puv-editions.fr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406452v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pierotti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199647v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370831v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13013-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vignes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199628v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199625v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199629v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>