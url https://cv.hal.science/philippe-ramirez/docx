--- v0 (2026-03-19)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Ramirez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Institut de Recherches Asiatiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d'une plaque-mandat, du dieu tutélaire des rois assamais et de l’administration des frontières Ming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la secte à la tribu : Les Moran et Matak du Haut-Assam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40-2022, pp.119-150. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.9908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stories of circulations in the Himalayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Aubriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Bruslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhikari Jagannath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campbell Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Bulletin of Himalayan Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebhr.692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un paysage de noms : génonymes, clans et ethnicités dans l’Inde du Nord-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onoma - Journal of the International Council of Onomastic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.223-246. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34158/onoma.51/2016/11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting asymmetric marriage rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52, pp.261 - 269. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">: Indrani Chatterjee, Forgotten Friends: Monks, marriages, and memories of Northeast India. Delhi: Oxford University Press, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Bulletin of Himalayan Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.105--110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversions, population movements and ethno- cultural landscape in the Assam–Meghalaya borderlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Ethnicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (3), pp.340-352. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14631369.2015.1091650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic Conversions and Transethnic Descent Groups in the Assam-Meghalaya Borderlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Ethnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Performing Identity Politics and Culture in Northeast India and Beyond, 72 (2), pp.279-297. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/23595480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Inter-ethnic Dynamics in Asia: Considering the Other Though Ethnonyms, Territories and Ritual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian highlands perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.449-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Népal entre la Chine et l'Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Jeux Olympiques et géostratégie, 21 (1), pp.235-241. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.021.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Bulletin of Himalayan Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enemy Spirits, Allied Spirits: the Political Cosmology of Arunachal Pradesh Societies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEHU Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (1), pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisations à tous les étages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 311, pp.57-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangresa ra kamyunishtharu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baha jarnal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre populaire au Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 107, pp.47-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Népal : Le regard de l'ethnologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trek Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 22, pp.24-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mao as a muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Bulletin of Himalayan Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, A special double issue on photography dedicated to Corneille Jest, 15-16, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densités de populations, modes de subsistance et organisation politique dans l'Arunachal Pradesh (Inde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 35 (2), pp.47-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie religieuse du maoïsme népalais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Religion, politique et identités en Himalaya, 99, pp.47-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : J. Pouchepadass & H. Stern, eds., De la royauté à l'État. Anthropologie et histoire du politique dans le monde indien. Paris, Éd. de l'EHESS, 1991, 311 p., graph., tabl., cartes (« Purusârtha » 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Népal - Inde : Une encombrante proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sudest Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 65, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulmi & Argha-Khanci Inter-disciplinary Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Bulletin of Himalayan Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 2, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une monarchie incontournable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des Elections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esprits ennemis, esprits alliés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 277 (3-4), pp.263-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ils ont fait de nous des femmes, note critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 107-108, pp.129-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Religious Landscape of the Tiwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brill’s Encyclopedia of the Religions of the Indigenous People of South Asia, édité par Marine Carrin, Michel Boivin, Gérard Toffin, Paul Hockings, Raphaël Rousseleau, Tanka Bahadur Subba, et Harald Tambs-Lyche. Brill.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrimonial Patterns and Trans-Ethnic Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parrend, Pierre; Bourgine, Paul; Collet, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Complex Systems Digital Campus World E-Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.157-165, 2017, Springer Proceedings in Complexity, 978-3-319-45901-1. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45901-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margins and borders: polities and ethnicities in North-East India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joëlle Smadja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territorial Changes and Territorial Restructurings in the Himalayas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adroit, 2013, 978-8187393016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-Ethnic Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dharamsingh Teron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karbi Studies 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assam Book Hive, pp.251-254, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belonging to the Borders: Uncertain Identities in Northeast India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toffin G., Pfaff J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Politics of Belonging in the Himalayas Local Attachments and Boundary Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-97, 2011, Governance, Conflict and Civic Action, 978-81-321-0772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Densities and Resources in the Study of Nepalese Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Smadja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Himalayan Landscapes over time : Environmental Perception, Knowledge and Practice in Nepal and Ladakh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Pondichéry, CNRS, pp.139-158, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nepalese State and the Transformation of Landscapes according to Administrative Documents dating from the XVIIIth and XIXth centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Smadja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Himalayan Landscapes over time : Environmental Perception, Knowledge and Practice in Nepal and Ladakh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Pondichéry, CNRS, pp.325-350, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politico-ritual variations on the Assamese fringes: do social systems exist?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Robinne &amp; M. Sadan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social dynamics in the Highlands of Southeast Asia : Reconsidering political systems of Highland Burma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.91-107, 2007, 1281921467 9781281921468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Few Notes on the Ritual Geography of the Dimasa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vivekananda Kendra Institute of Culture. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traditional systems of the Dimasa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.6-15, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les desseins complexes de la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Steinmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maoïsme au Népal : Lectures d'une révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.213-232, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre du peuple en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lecomte-Tilouine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Steinmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maoïsme au Népal : Lectures d'une révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.88-109, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du monde - Annuaire économique géopolitique mondial 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.269-271, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du monde - Annuaire économique géopolitique mondial 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.263-264, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maoism in Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Hutt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalayan 'people's war' : Nepal's Maoist rebellion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hurst and Co, pp.225-242, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du monde - Annuaire économique géopolitique mondial 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.267-268, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maoïsme, stade suprême du nationalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Bouillier, C. Servan-Schreiber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'Arabie à l'Himalaya : Chemins croisés en hommage à Marc Gaborieau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve et Larose, pp.229-248, 2004, 2706817674 9782706817670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du monde - Annuaire économique géopolitique mondial 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.273-275, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahuns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Lecomte Tilouine, P. Dollfus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnic revival and religious turmoil : Identities and representations in the Himalayas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.162-177, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat népalais et la transformation des paysages d'après les documents administratifs des XVIIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Smadja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : Représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.317-338, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densités de population et ressources dans l'approche des paysages népalais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Smadja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : Représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.143-162, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du monde - Annuaire économique géopolitique mondial 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.268, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les populations du Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Smadja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : Représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.161, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du monde - Annuaire économique géopolitique mondial 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.274-275, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du monde - Annuaire économique géopolitique mondial 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.270-271, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du monde - Annuaire économique géopolitique mondial 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.277, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 2002 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.266, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 2002 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.272-273, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubrique : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Cordellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dictionnaire historique et géopolitique du 20e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.79, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubrique : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Cordellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dictionnaire historique et géopolitique du 20e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.484, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The populations of Gulmi and Argha Khanci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lecomte-Tilouine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Ramirez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resunga : The mountain of the horned sage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Himal Books, pp.51-74, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhoutan : Elargissement d'opposants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde - Annuaire économique et géopolitique mondial 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.289, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Népal : Koirala à nouveau premier ministre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde - Annuaire économique et géopolitique mondial 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.295-297, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjects and citizens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Ramirez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resunga : The mountain of the horned sage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Himal Books, pp.171-197, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the principality to the nation state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Ramirez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resunga : The mountain of the horned sage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Himal Books, pp.103-142, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde, annuaire économique géopolitique mondial 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.284-285, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde, annuaire économique géopolitique mondial 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.277-278, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articles : Indo-Népalais ; Tamang ; Tharu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-C. Tamisier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Peuples. Sociétés d'Afrique, d'Amérique, d'Asie et d'Océanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.130 ; 304 ; 315, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.461, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.463-465, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttes d'influence dans l'empire de la Déesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Krauskopff, M. Lecomte-Tilouine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Célébrer le pouvoir : Dasai, une fête royale au Népal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, Maison des Sciences de l'Homme, pp.209-241, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1995 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.363-366, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1995 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.363-364, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1994 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.344-346, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1994 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.343-344, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ritual King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toffin Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anthropology of Nepal : From tradition to modernity - Proceedings of the Franco-Nepalese seminar held in the French Cultural Centre, Kathmandu, 18-20 March 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Culturel Français, pp.81-95, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama, devotion and politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toffin Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nepal Past and Present : Proceedings of the France-German Conference, Arc-et-Senans, June 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sterling Publishing, pp.47-59, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périphérie de l'Inde : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1993 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.351-352, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périphérie de l'Inde : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1992 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.347-348, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périphérie de l'Inde : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1992 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.348-349, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1991 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.336-338, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1991 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.336-339, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix du sang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.L. Beffa, R. Hamayon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les figures du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'ethnologie, pp.113-128, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrimonial Patterns and Trans-Ethnic Entities in North-East India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Fields to Territories to the Planet Social Patterns in Multicultural Environments Matrimonial patterns and trans-ethnic entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CS-DC’15 World e-conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tempe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque le village n'existe pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie des recherches pluridisciplinaires sur les sociétés rurales de montagne - Andes et Himalaya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1987, Grenoble, France. pp.51-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People of the Margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spectrum, 2014, 978-81-8344-063-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la disparition des chefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.370, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resunga : The mountain of the horned sage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramirez Philippe. Himal Books, pp.304, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assam&amp;quot;, &amp;quot;Inde du Nord-Est&amp;quot;, &amp;quot;Manipur&amp;quot;, &amp;quot;Meghalaya&amp;quot;, &amp;quot;Mizoram&amp;quot;, &amp;quot;Tripura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rubrique “Bhoutan”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour les maoïstes, le sang des martyrs tracera les frontières du &amp;quot;Népal idéal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02183155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articles sur les populations népalaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons et clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993, pp.652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, survie et développement dans le sud du Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre traditionnelle chez quelques populations de l'Arunachal Pradesh, Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, pp.214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of an &amp;quot;Oriental&amp;quot; language and culture information server.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Inalco; ESCoM-AAR (Equipe Sémiotique Cognitive et Nouveaux Médias - Archives Audiovisuelles de la Recherche); FMSH. 1997, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Ramirez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Institut de Recherches Asiatiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d'une plaque-mandat, du dieu tutélaire des rois assamais et de l’administration des frontières Ming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la secte à la tribu : Les Moran et Matak du Haut-Assam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40-2022, pp.119-150. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.9908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stories of circulations in the Himalayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Aubriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Bruslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhikari Jagannath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campbell Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Bulletin of Himalayan Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebhr.692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un paysage de noms : génonymes, clans et ethnicités dans l’Inde du Nord-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onoma - Journal of the International Council of Onomastic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.223-246. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34158/onoma.51/2016/11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting asymmetric marriage rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52, pp.261 - 269. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">: Indrani Chatterjee, Forgotten Friends: Monks, marriages, and memories of Northeast India. Delhi: Oxford University Press, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Bulletin of Himalayan Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.105--110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversions, population movements and ethno- cultural landscape in the Assam–Meghalaya borderlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Ethnicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (3), pp.340-352. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14631369.2015.1091650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic Conversions and Transethnic Descent Groups in the Assam-Meghalaya Borderlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Ethnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Performing Identity Politics and Culture in Northeast India and Beyond, 72 (2), pp.279-297. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/23595480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Inter-ethnic Dynamics in Asia: Considering the Other Though Ethnonyms, Territories and Ritual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian highlands perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.449-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Népal entre la Chine et l'Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Jeux Olympiques et géostratégie, 21 (1), pp.235-241. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.021.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Bulletin of Himalayan Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisations à tous les étages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 311, pp.57-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enemy Spirits, Allied Spirits: the Political Cosmology of Arunachal Pradesh Societies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEHU Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (1), pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangresa ra kamyunishtharu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baha jarnal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre populaire au Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 107, pp.47-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Népal : Le regard de l'ethnologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trek Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 22, pp.24-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mao as a muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Bulletin of Himalayan Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, A special double issue on photography dedicated to Corneille Jest, 15-16, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densités de populations, modes de subsistance et organisation politique dans l'Arunachal Pradesh (Inde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 35 (2), pp.47-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie religieuse du maoïsme népalais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Religion, politique et identités en Himalaya, 99, pp.47-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : J. Pouchepadass & H. Stern, eds., De la royauté à l'État. Anthropologie et histoire du politique dans le monde indien. Paris, Éd. de l'EHESS, 1991, 311 p., graph., tabl., cartes (« Purusârtha » 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Népal - Inde : Une encombrante proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sudest Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 65, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulmi & Argha-Khanci Inter-disciplinary Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Bulletin of Himalayan Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 2, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une monarchie incontournable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des Elections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esprits ennemis, esprits alliés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 277 (3-4), pp.263-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ils ont fait de nous des femmes, note critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 107-108, pp.129-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Religious Landscape of the Tiwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brill’s Encyclopedia of the Religions of the Indigenous People of South Asia, édité par Marine Carrin, Michel Boivin, Gérard Toffin, Paul Hockings, Raphaël Rousseleau, Tanka Bahadur Subba, et Harald Tambs-Lyche. Brill.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrimonial Patterns and Trans-Ethnic Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parrend, Pierre; Bourgine, Paul; Collet, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Complex Systems Digital Campus World E-Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.157-165, 2017, Springer Proceedings in Complexity, 978-3-319-45901-1. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45901-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margins and borders: polities and ethnicities in North-East India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joëlle Smadja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territorial Changes and Territorial Restructurings in the Himalayas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adroit, 2013, 978-8187393016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-Ethnic Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dharamsingh Teron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karbi Studies 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assam Book Hive, pp.251-254, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belonging to the Borders: Uncertain Identities in Northeast India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toffin G., Pfaff J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Politics of Belonging in the Himalayas Local Attachments and Boundary Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-97, 2011, Governance, Conflict and Civic Action, 978-81-321-0772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Densities and Resources in the Study of Nepalese Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Smadja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Himalayan Landscapes over time : Environmental Perception, Knowledge and Practice in Nepal and Ladakh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Pondichéry, CNRS, pp.139-158, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nepalese State and the Transformation of Landscapes according to Administrative Documents dating from the XVIIIth and XIXth centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Smadja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Himalayan Landscapes over time : Environmental Perception, Knowledge and Practice in Nepal and Ladakh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Pondichéry, CNRS, pp.325-350, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politico-ritual variations on the Assamese fringes: do social systems exist?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Robinne &amp; M. Sadan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social dynamics in the Highlands of Southeast Asia : Reconsidering political systems of Highland Burma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.91-107, 2007, 1281921467 9781281921468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les desseins complexes de la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Steinmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maoïsme au Népal : Lectures d'une révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.213-232, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Few Notes on the Ritual Geography of the Dimasa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vivekananda Kendra Institute of Culture. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traditional systems of the Dimasa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.6-15, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre du peuple en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lecomte-Tilouine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Steinmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maoïsme au Népal : Lectures d'une révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.88-109, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du monde - Annuaire économique géopolitique mondial 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.269-271, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du monde - Annuaire économique géopolitique mondial 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.263-264, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maoism in Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Hutt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalayan 'people's war' : Nepal's Maoist rebellion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hurst and Co, pp.225-242, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du monde - Annuaire économique géopolitique mondial 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.267-268, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maoïsme, stade suprême du nationalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Bouillier, C. Servan-Schreiber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'Arabie à l'Himalaya : Chemins croisés en hommage à Marc Gaborieau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve et Larose, pp.229-248, 2004, 2706817674 9782706817670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du monde - Annuaire économique géopolitique mondial 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.273-275, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahuns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Lecomte Tilouine, P. Dollfus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnic revival and religious turmoil : Identities and representations in the Himalayas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.162-177, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat népalais et la transformation des paysages d'après les documents administratifs des XVIIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Smadja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : Représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.317-338, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densités de population et ressources dans l'approche des paysages népalais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Smadja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : Représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.143-162, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du monde - Annuaire économique géopolitique mondial 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.268, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les populations du Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Smadja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : Représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.161, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du monde - Annuaire économique géopolitique mondial 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.274-275, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du monde - Annuaire économique géopolitique mondial 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.270-271, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du monde - Annuaire économique géopolitique mondial 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.277, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 2002 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.266, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 2002 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.272-273, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubrique : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Cordellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dictionnaire historique et géopolitique du 20e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.79, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubrique : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Cordellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dictionnaire historique et géopolitique du 20e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.484, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Népal : Koirala à nouveau premier ministre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde - Annuaire économique et géopolitique mondial 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.295-297, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhoutan : Elargissement d'opposants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde - Annuaire économique et géopolitique mondial 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.289, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The populations of Gulmi and Argha Khanci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lecomte-Tilouine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Ramirez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resunga : The mountain of the horned sage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Himal Books, pp.51-74, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjects and citizens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Ramirez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resunga : The mountain of the horned sage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Himal Books, pp.171-197, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the principality to the nation state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Ramirez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resunga : The mountain of the horned sage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Himal Books, pp.103-142, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde, annuaire économique géopolitique mondial 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.284-285, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde, annuaire économique géopolitique mondial 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.277-278, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articles : Indo-Népalais ; Tamang ; Tharu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-C. Tamisier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Peuples. Sociétés d'Afrique, d'Amérique, d'Asie et d'Océanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.130 ; 304 ; 315, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.461, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.463-465, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttes d'influence dans l'empire de la Déesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Krauskopff, M. Lecomte-Tilouine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Célébrer le pouvoir : Dasai, une fête royale au Népal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, Maison des Sciences de l'Homme, pp.209-241, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1995 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.363-366, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1995 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.363-364, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1994 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.344-346, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1994 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.343-344, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ritual King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toffin Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anthropology of Nepal : From tradition to modernity - Proceedings of the Franco-Nepalese seminar held in the French Cultural Centre, Kathmandu, 18-20 March 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Culturel Français, pp.81-95, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama, devotion and politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toffin Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nepal Past and Present : Proceedings of the France-German Conference, Arc-et-Senans, June 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sterling Publishing, pp.47-59, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périphérie de l'Inde : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1993 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.351-352, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périphérie de l'Inde : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1992 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.347-348, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périphérie de l'Inde : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1992 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.348-349, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1991 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.336-339, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1991 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.336-338, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix du sang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.L. Beffa, R. Hamayon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les figures du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'ethnologie, pp.113-128, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrimonial Patterns and Trans-Ethnic Entities in North-East India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Fields to Territories to the Planet Social Patterns in Multicultural Environments Matrimonial patterns and trans-ethnic entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CS-DC’15 World e-conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tempe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque le village n'existe pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie des recherches pluridisciplinaires sur les sociétés rurales de montagne - Andes et Himalaya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1987, Grenoble, France. pp.51-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People of the Margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spectrum, 2014, 978-81-8344-063-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la disparition des chefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.370, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resunga : The mountain of the horned sage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramirez Philippe. Himal Books, pp.304, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assam&amp;quot;, &amp;quot;Inde du Nord-Est&amp;quot;, &amp;quot;Manipur&amp;quot;, &amp;quot;Meghalaya&amp;quot;, &amp;quot;Mizoram&amp;quot;, &amp;quot;Tripura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rubrique “Bhoutan”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour les maoïstes, le sang des martyrs tracera les frontières du &amp;quot;Népal idéal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02183155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articles sur les populations népalaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons et clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993, pp.652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, survie et développement dans le sud du Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre traditionnelle chez quelques populations de l'Arunachal Pradesh, Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, pp.214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of an &amp;quot;Oriental&amp;quot; language and culture information server.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Inalco; ESCoM-AAR (Equipe Sémiotique Cognitive et Nouveaux Médias - Archives Audiovisuelles de la Recherche); FMSH. 1997, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ramirez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975927v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.9908" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266840v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brusl&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhikari Jagannath" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campbell Ben" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebhr.692" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086954v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34158/onoma.51/2016/11" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legendre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2017.09.004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X0XZ24J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445966v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631369.2015.1091650" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087198v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/23595480" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.021.0235" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586016v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586000v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586003v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585605v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585587v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585347v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446061v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45901-1_16" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543556v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382606v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uk.sagepub.com/en-gb/eur/the-politics-of-belonging-in-the-himalayas/book236999" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586060v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586061v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803759v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595668v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecomte-Tilouine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586009v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585995v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585998v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585993v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585942v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585940v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585992v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585944v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585991v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585935v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585926v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585924v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585703v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585702v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585697v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585682v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585665v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585664v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585655v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585591v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585592v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585597v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585586v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585583v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585547v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585544v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585535v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585421v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585417v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585419v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585393v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423833v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446144v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585693v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694493v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183155v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694501v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585552v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586012v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585402v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184860v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Fadili" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ramirez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975927v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.9908" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266840v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brusl&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhikari Jagannath" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campbell Ben" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebhr.692" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086954v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34158/onoma.51/2016/11" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legendre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2017.09.004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X0XZ24J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445966v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631369.2015.1091650" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087198v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/23595480" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.021.0235" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586016v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586000v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586003v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585605v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585587v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585347v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446061v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45901-1_16" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543556v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382606v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uk.sagepub.com/en-gb/eur/the-politics-of-belonging-in-the-himalayas/book236999" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586060v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586061v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595668v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecomte-Tilouine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586009v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585995v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585998v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585993v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585942v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585940v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585992v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585944v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585991v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585935v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585926v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585924v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585703v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585697v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585682v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585665v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585664v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585655v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585591v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585592v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585597v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585586v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585583v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585547v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585544v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585535v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585421v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585417v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585393v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423833v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446144v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585693v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694493v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183155v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694501v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585552v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586012v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585402v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184860v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Fadili" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>