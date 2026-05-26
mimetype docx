--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Ramirez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Institut de Recherches Asiatiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d'une plaque-mandat, du dieu tutélaire des rois assamais et de l’administration des frontières Ming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la secte à la tribu : Les Moran et Matak du Haut-Assam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40-2022, pp.119-150. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.9908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stories of circulations in the Himalayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Aubriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Bruslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhikari Jagannath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campbell Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Bulletin of Himalayan Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebhr.692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un paysage de noms : génonymes, clans et ethnicités dans l’Inde du Nord-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onoma - Journal of the International Council of Onomastic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.223-246. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34158/onoma.51/2016/11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting asymmetric marriage rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52, pp.261 - 269. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">: Indrani Chatterjee, Forgotten Friends: Monks, marriages, and memories of Northeast India. Delhi: Oxford University Press, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Bulletin of Himalayan Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.105--110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversions, population movements and ethno- cultural landscape in the Assam–Meghalaya borderlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Ethnicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (3), pp.340-352. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14631369.2015.1091650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic Conversions and Transethnic Descent Groups in the Assam-Meghalaya Borderlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Ethnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Performing Identity Politics and Culture in Northeast India and Beyond, 72 (2), pp.279-297. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/23595480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Inter-ethnic Dynamics in Asia: Considering the Other Though Ethnonyms, Territories and Ritual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian highlands perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.449-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Népal entre la Chine et l'Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Jeux Olympiques et géostratégie, 21 (1), pp.235-241. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.021.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Bulletin of Himalayan Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisations à tous les étages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 311, pp.57-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enemy Spirits, Allied Spirits: the Political Cosmology of Arunachal Pradesh Societies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEHU Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (1), pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangresa ra kamyunishtharu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baha jarnal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre populaire au Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 107, pp.47-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Népal : Le regard de l'ethnologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trek Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 22, pp.24-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mao as a muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Bulletin of Himalayan Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, A special double issue on photography dedicated to Corneille Jest, 15-16, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densités de populations, modes de subsistance et organisation politique dans l'Arunachal Pradesh (Inde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 35 (2), pp.47-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie religieuse du maoïsme népalais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Religion, politique et identités en Himalaya, 99, pp.47-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : J. Pouchepadass & H. Stern, eds., De la royauté à l'État. Anthropologie et histoire du politique dans le monde indien. Paris, Éd. de l'EHESS, 1991, 311 p., graph., tabl., cartes (« Purusârtha » 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Népal - Inde : Une encombrante proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sudest Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 65, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulmi & Argha-Khanci Inter-disciplinary Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Bulletin of Himalayan Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 2, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une monarchie incontournable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des Elections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esprits ennemis, esprits alliés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 277 (3-4), pp.263-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ils ont fait de nous des femmes, note critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 107-108, pp.129-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Religious Landscape of the Tiwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brill’s Encyclopedia of the Religions of the Indigenous People of South Asia, édité par Marine Carrin, Michel Boivin, Gérard Toffin, Paul Hockings, Raphaël Rousseleau, Tanka Bahadur Subba, et Harald Tambs-Lyche. Brill.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrimonial Patterns and Trans-Ethnic Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parrend, Pierre; Bourgine, Paul; Collet, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Complex Systems Digital Campus World E-Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.157-165, 2017, Springer Proceedings in Complexity, 978-3-319-45901-1. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45901-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margins and borders: polities and ethnicities in North-East India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joëlle Smadja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territorial Changes and Territorial Restructurings in the Himalayas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adroit, 2013, 978-8187393016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-Ethnic Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dharamsingh Teron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karbi Studies 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assam Book Hive, pp.251-254, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belonging to the Borders: Uncertain Identities in Northeast India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toffin G., Pfaff J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Politics of Belonging in the Himalayas Local Attachments and Boundary Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-97, 2011, Governance, Conflict and Civic Action, 978-81-321-0772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Densities and Resources in the Study of Nepalese Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Smadja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Himalayan Landscapes over time : Environmental Perception, Knowledge and Practice in Nepal and Ladakh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Pondichéry, CNRS, pp.139-158, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nepalese State and the Transformation of Landscapes according to Administrative Documents dating from the XVIIIth and XIXth centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Smadja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Himalayan Landscapes over time : Environmental Perception, Knowledge and Practice in Nepal and Ladakh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Pondichéry, CNRS, pp.325-350, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politico-ritual variations on the Assamese fringes: do social systems exist?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Robinne &amp; M. Sadan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social dynamics in the Highlands of Southeast Asia : Reconsidering political systems of Highland Burma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.91-107, 2007, 1281921467 9781281921468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les desseins complexes de la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Steinmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maoïsme au Népal : Lectures d'une révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.213-232, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Few Notes on the Ritual Geography of the Dimasa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vivekananda Kendra Institute of Culture. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traditional systems of the Dimasa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.6-15, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre du peuple en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lecomte-Tilouine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Steinmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maoïsme au Népal : Lectures d'une révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.88-109, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du monde - Annuaire économique géopolitique mondial 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.269-271, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du monde - Annuaire économique géopolitique mondial 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.263-264, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maoism in Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Hutt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalayan 'people's war' : Nepal's Maoist rebellion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hurst and Co, pp.225-242, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du monde - Annuaire économique géopolitique mondial 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.267-268, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maoïsme, stade suprême du nationalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Bouillier, C. Servan-Schreiber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'Arabie à l'Himalaya : Chemins croisés en hommage à Marc Gaborieau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve et Larose, pp.229-248, 2004, 2706817674 9782706817670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du monde - Annuaire économique géopolitique mondial 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.273-275, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahuns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Lecomte Tilouine, P. Dollfus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnic revival and religious turmoil : Identities and representations in the Himalayas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.162-177, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat népalais et la transformation des paysages d'après les documents administratifs des XVIIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Smadja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : Représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.317-338, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densités de population et ressources dans l'approche des paysages népalais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Smadja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : Représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.143-162, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du monde - Annuaire économique géopolitique mondial 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.268, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les populations du Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Smadja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : Représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.161, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du monde - Annuaire économique géopolitique mondial 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.274-275, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du monde - Annuaire économique géopolitique mondial 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.270-271, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du monde - Annuaire économique géopolitique mondial 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.277, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 2002 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.266, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 2002 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.272-273, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubrique : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Cordellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dictionnaire historique et géopolitique du 20e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.79, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubrique : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Cordellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dictionnaire historique et géopolitique du 20e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.484, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Népal : Koirala à nouveau premier ministre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde - Annuaire économique et géopolitique mondial 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.295-297, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhoutan : Elargissement d'opposants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde - Annuaire économique et géopolitique mondial 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.289, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The populations of Gulmi and Argha Khanci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lecomte-Tilouine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Ramirez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resunga : The mountain of the horned sage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Himal Books, pp.51-74, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjects and citizens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Ramirez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resunga : The mountain of the horned sage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Himal Books, pp.171-197, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the principality to the nation state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Ramirez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resunga : The mountain of the horned sage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Himal Books, pp.103-142, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde, annuaire économique géopolitique mondial 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.284-285, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde, annuaire économique géopolitique mondial 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.277-278, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articles : Indo-Népalais ; Tamang ; Tharu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-C. Tamisier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Peuples. Sociétés d'Afrique, d'Amérique, d'Asie et d'Océanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.130 ; 304 ; 315, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.461, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.463-465, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttes d'influence dans l'empire de la Déesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Krauskopff, M. Lecomte-Tilouine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Célébrer le pouvoir : Dasai, une fête royale au Népal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, Maison des Sciences de l'Homme, pp.209-241, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1995 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.363-366, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1995 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.363-364, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1994 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.344-346, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1994 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.343-344, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ritual King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toffin Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anthropology of Nepal : From tradition to modernity - Proceedings of the Franco-Nepalese seminar held in the French Cultural Centre, Kathmandu, 18-20 March 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Culturel Français, pp.81-95, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama, devotion and politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toffin Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nepal Past and Present : Proceedings of the France-German Conference, Arc-et-Senans, June 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sterling Publishing, pp.47-59, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périphérie de l'Inde : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1993 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.351-352, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périphérie de l'Inde : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1992 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.347-348, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périphérie de l'Inde : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1992 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.348-349, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1991 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.336-339, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1991 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.336-338, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix du sang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.L. Beffa, R. Hamayon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les figures du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'ethnologie, pp.113-128, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrimonial Patterns and Trans-Ethnic Entities in North-East India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Fields to Territories to the Planet Social Patterns in Multicultural Environments Matrimonial patterns and trans-ethnic entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CS-DC’15 World e-conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tempe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque le village n'existe pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie des recherches pluridisciplinaires sur les sociétés rurales de montagne - Andes et Himalaya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1987, Grenoble, France. pp.51-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People of the Margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spectrum, 2014, 978-81-8344-063-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la disparition des chefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.370, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resunga : The mountain of the horned sage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramirez Philippe. Himal Books, pp.304, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assam&amp;quot;, &amp;quot;Inde du Nord-Est&amp;quot;, &amp;quot;Manipur&amp;quot;, &amp;quot;Meghalaya&amp;quot;, &amp;quot;Mizoram&amp;quot;, &amp;quot;Tripura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rubrique “Bhoutan”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour les maoïstes, le sang des martyrs tracera les frontières du &amp;quot;Népal idéal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02183155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articles sur les populations népalaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons et clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993, pp.652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, survie et développement dans le sud du Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre traditionnelle chez quelques populations de l'Arunachal Pradesh, Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, pp.214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of an &amp;quot;Oriental&amp;quot; language and culture information server.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Inalco; ESCoM-AAR (Equipe Sémiotique Cognitive et Nouveaux Médias - Archives Audiovisuelles de la Recherche); FMSH. 1997, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Ramirez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Institut de Recherches Asiatiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d'une plaque-mandat, du dieu tutélaire des rois assamais et de l’administration des frontières Ming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la secte à la tribu : Les Moran et Matak du Haut-Assam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40-2022, pp.119-150. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.9908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stories of circulations in the Himalayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Aubriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Bruslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhikari Jagannath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campbell Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Bulletin of Himalayan Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebhr.692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un paysage de noms : génonymes, clans et ethnicités dans l’Inde du Nord-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onoma - Journal of the International Council of Onomastic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.223-246. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34158/onoma.51/2016/11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting asymmetric marriage rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52, pp.261 - 269. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">: Indrani Chatterjee, Forgotten Friends: Monks, marriages, and memories of Northeast India. Delhi: Oxford University Press, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Bulletin of Himalayan Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.105--110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversions, population movements and ethno- cultural landscape in the Assam–Meghalaya borderlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Ethnicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (3), pp.340-352. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14631369.2015.1091650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic Conversions and Transethnic Descent Groups in the Assam-Meghalaya Borderlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Ethnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Performing Identity Politics and Culture in Northeast India and Beyond, 72 (2), pp.279-297. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/23595480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Inter-ethnic Dynamics in Asia: Considering the Other Though Ethnonyms, Territories and Ritual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian highlands perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.449-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Népal entre la Chine et l'Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Jeux Olympiques et géostratégie, 21 (1), pp.235-241. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.021.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Bulletin of Himalayan Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisations à tous les étages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 311, pp.57-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enemy Spirits, Allied Spirits: the Political Cosmology of Arunachal Pradesh Societies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEHU Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (1), pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangresa ra kamyunishtharu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baha jarnal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre populaire au Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 107, pp.47-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Népal : Le regard de l'ethnologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trek Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 22, pp.24-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mao as a muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Bulletin of Himalayan Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, A special double issue on photography dedicated to Corneille Jest, 15-16, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densités de populations, modes de subsistance et organisation politique dans l'Arunachal Pradesh (Inde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 35 (2), pp.47-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie religieuse du maoïsme népalais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Religion, politique et identités en Himalaya, 99, pp.47-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : J. Pouchepadass & H. Stern, eds., De la royauté à l'État. Anthropologie et histoire du politique dans le monde indien. Paris, Éd. de l'EHESS, 1991, 311 p., graph., tabl., cartes (« Purusârtha » 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Népal - Inde : Une encombrante proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sudest Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 65, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulmi & Argha-Khanci Inter-disciplinary Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Bulletin of Himalayan Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 2, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une monarchie incontournable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des Elections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esprits ennemis, esprits alliés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 277 (3-4), pp.263-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ils ont fait de nous des femmes, note critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 107-108, pp.129-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Religious Landscape of the Tiwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brill’s Encyclopedia of the Religions of the Indigenous People of South Asia, édité par Marine Carrin, Michel Boivin, Gérard Toffin, Paul Hockings, Raphaël Rousseleau, Tanka Bahadur Subba, et Harald Tambs-Lyche. Brill.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrimonial Patterns and Trans-Ethnic Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parrend, Pierre; Bourgine, Paul; Collet, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Complex Systems Digital Campus World E-Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.157-165, 2017, Springer Proceedings in Complexity, 978-3-319-45901-1. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45901-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margins and borders: polities and ethnicities in North-East India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joëlle Smadja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territorial Changes and Territorial Restructurings in the Himalayas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adroit, 2013, 978-8187393016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-Ethnic Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dharamsingh Teron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karbi Studies 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assam Book Hive, pp.251-254, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belonging to the Borders: Uncertain Identities in Northeast India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toffin G., Pfaff J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Politics of Belonging in the Himalayas Local Attachments and Boundary Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-97, 2011, Governance, Conflict and Civic Action, 978-81-321-0772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Densities and Resources in the Study of Nepalese Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Smadja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Himalayan Landscapes over time : Environmental Perception, Knowledge and Practice in Nepal and Ladakh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Pondichéry, CNRS, pp.139-158, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nepalese State and the Transformation of Landscapes according to Administrative Documents dating from the XVIIIth and XIXth centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Smadja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Himalayan Landscapes over time : Environmental Perception, Knowledge and Practice in Nepal and Ladakh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Pondichéry, CNRS, pp.325-350, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politico-ritual variations on the Assamese fringes: do social systems exist?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Robinne &amp; M. Sadan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social dynamics in the Highlands of Southeast Asia : Reconsidering political systems of Highland Burma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.91-107, 2007, 1281921467 9781281921468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les desseins complexes de la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Steinmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maoïsme au Népal : Lectures d'une révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.213-232, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Few Notes on the Ritual Geography of the Dimasa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vivekananda Kendra Institute of Culture. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traditional systems of the Dimasa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.6-15, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre du peuple en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lecomte-Tilouine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Steinmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La maoïsme au Népal : Lectures d'une révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.88-109, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du monde - Annuaire économique géopolitique mondial 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.269-271, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du monde - Annuaire économique géopolitique mondial 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.263-264, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maoism in Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Hutt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalayan 'people's war' : Nepal's Maoist rebellion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hurst and Co, pp.225-242, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du monde - Annuaire économique géopolitique mondial 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.267-268, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maoïsme, stade suprême du nationalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Bouillier, C. Servan-Schreiber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'Arabie à l'Himalaya : Chemins croisés en hommage à Marc Gaborieau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve et Larose, pp.229-248, 2004, 2706817674 9782706817670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du monde - Annuaire économique géopolitique mondial 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.273-275, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahuns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Lecomte Tilouine, P. Dollfus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnic revival and religious turmoil : Identities and representations in the Himalayas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.162-177, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat népalais et la transformation des paysages d'après les documents administratifs des XVIIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Smadja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : Représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.317-338, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densités de population et ressources dans l'approche des paysages népalais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Smadja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : Représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.143-162, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du monde - Annuaire économique géopolitique mondial 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.268, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les populations du Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Smadja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : Représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.161, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du monde - Annuaire économique géopolitique mondial 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.274-275, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du monde - Annuaire économique géopolitique mondial 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.270-271, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du monde - Annuaire économique géopolitique mondial 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.277, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 2002 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.266, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 2002 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.272-273, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubrique : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Cordellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dictionnaire historique et géopolitique du 20e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.79, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubrique : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Cordellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dictionnaire historique et géopolitique du 20e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.484, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Népal : Koirala à nouveau premier ministre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde - Annuaire économique et géopolitique mondial 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.295-297, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The populations of Gulmi and Argha Khanci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lecomte-Tilouine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Ramirez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resunga : The mountain of the horned sage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Himal Books, pp.51-74, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhoutan : Elargissement d'opposants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde - Annuaire économique et géopolitique mondial 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.289, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the principality to the nation state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Ramirez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resunga : The mountain of the horned sage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Himal Books, pp.103-142, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjects and citizens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Ramirez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resunga : The mountain of the horned sage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Himal Books, pp.171-197, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde, annuaire économique géopolitique mondial 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.284-285, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde, annuaire économique géopolitique mondial 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.277-278, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articles : Indo-Népalais ; Tamang ; Tharu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-C. Tamisier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Peuples. Sociétés d'Afrique, d'Amérique, d'Asie et d'Océanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.130 ; 304 ; 315, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.461, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.463-465, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttes d'influence dans l'empire de la Déesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Krauskopff, M. Lecomte-Tilouine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Célébrer le pouvoir : Dasai, une fête royale au Népal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, Maison des Sciences de l'Homme, pp.209-241, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1995 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.363-366, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1995 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.363-364, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1994 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.344-346, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1994 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.343-344, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ritual King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toffin Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anthropology of Nepal : From tradition to modernity - Proceedings of the Franco-Nepalese seminar held in the French Cultural Centre, Kathmandu, 18-20 March 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Culturel Français, pp.81-95, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama, devotion and politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toffin Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nepal Past and Present : Proceedings of the France-German Conference, Arc-et-Senans, June 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sterling Publishing, pp.47-59, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périphérie de l'Inde : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1993 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.351-352, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périphérie de l'Inde : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1992 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.347-348, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périphérie de l'Inde : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1992 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.348-349, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1991 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.336-339, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde et périphérie : Bhoutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat du Monde, Edition 1991 : Annuaire économique et géopolitique mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.336-338, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix du sang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.L. Beffa, R. Hamayon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les figures du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'ethnologie, pp.113-128, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrimonial Patterns and Trans-Ethnic Entities in North-East India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Fields to Territories to the Planet Social Patterns in Multicultural Environments Matrimonial patterns and trans-ethnic entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CS-DC’15 World e-conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tempe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque le village n'existe pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie des recherches pluridisciplinaires sur les sociétés rurales de montagne - Andes et Himalaya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1987, Grenoble, France. pp.51-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People of the Margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spectrum, 2014, 978-81-8344-063-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la disparition des chefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.370, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resunga : The mountain of the horned sage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramirez Philippe. Himal Books, pp.304, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assam&amp;quot;, &amp;quot;Inde du Nord-Est&amp;quot;, &amp;quot;Manipur&amp;quot;, &amp;quot;Meghalaya&amp;quot;, &amp;quot;Mizoram&amp;quot;, &amp;quot;Tripura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rubrique “Bhoutan”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour les maoïstes, le sang des martyrs tracera les frontières du &amp;quot;Népal idéal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02183155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articles sur les populations népalaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons et clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993, pp.652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, survie et développement dans le sud du Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre traditionnelle chez quelques populations de l'Arunachal Pradesh, Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, pp.214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of an &amp;quot;Oriental&amp;quot; language and culture information server.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Inalco; ESCoM-AAR (Equipe Sémiotique Cognitive et Nouveaux Médias - Archives Audiovisuelles de la Recherche); FMSH. 1997, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ramirez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975927v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.9908" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266840v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brusl&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhikari Jagannath" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campbell Ben" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebhr.692" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086954v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34158/onoma.51/2016/11" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legendre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2017.09.004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X0XZ24J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445966v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631369.2015.1091650" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087198v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/23595480" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.021.0235" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586016v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586000v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586003v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585605v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585587v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585347v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446061v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45901-1_16" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543556v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382606v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uk.sagepub.com/en-gb/eur/the-politics-of-belonging-in-the-himalayas/book236999" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586060v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586061v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595668v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecomte-Tilouine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586009v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585995v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585998v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585993v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585942v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585940v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585992v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585944v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585991v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585935v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585926v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585924v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585703v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585697v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585682v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585665v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585664v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585655v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585591v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585592v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585597v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585586v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585583v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585547v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585544v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585535v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585421v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585417v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585393v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423833v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446144v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585693v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694493v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183155v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694501v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585552v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586012v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585402v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184860v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Fadili" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ramirez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975927v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.9908" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266840v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brusl&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhikari Jagannath" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campbell Ben" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebhr.692" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086954v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34158/onoma.51/2016/11" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legendre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2017.09.004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X0XZ24J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445966v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631369.2015.1091650" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087198v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/23595480" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.021.0235" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586016v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586000v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586003v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585605v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585587v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585347v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446061v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45901-1_16" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543556v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382606v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uk.sagepub.com/en-gb/eur/the-politics-of-belonging-in-the-himalayas/book236999" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586060v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586061v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595668v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecomte-Tilouine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586009v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585995v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585998v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585993v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585942v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585940v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585992v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585944v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585991v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585935v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585926v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585924v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595326v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585703v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585682v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585697v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585665v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585664v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585655v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585591v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585592v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585597v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585586v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585583v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585547v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585544v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585535v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585421v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585417v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585393v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423833v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446144v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585693v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694493v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183155v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694501v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585552v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586012v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585402v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184860v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Fadili" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>