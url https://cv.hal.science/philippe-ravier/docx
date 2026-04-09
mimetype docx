--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -1022,243 +1022,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of statistical Wavelet features using wrapper approach for Electrical Appliances identification based on KNN classifier combined with voting rules method</w:t>
+                <w:t xml:space="preserve">Application of Single Channel Blind Source Separation Based-EEMD- PCA and Improved FastICA algorithm on Non-intrusive Appliances Load identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fateh Ghazali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
+                <w:t xml:space="preserve">Gisele Beatrice Sonfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Systems Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.114-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11648/j.jeee.20221003.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520062v1</w:t>
+                <w:t xml:space="preserve">hal-04660882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Single Channel Blind Source Separation Based-EEMD- PCA and Improved FastICA algorithm on Non-intrusive Appliances Load identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gisele Beatrice Sonfack</w:t>
+                <w:t xml:space="preserve">Selection of statistical Wavelet features using wrapper approach for Electrical Appliances identification based on KNN classifier combined with voting rules method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Ghazali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrical and Electronic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computational Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660882v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the impact of the electric network's quality on the appliance's signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Beatrice Sonfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1494,620 +1494,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Optimized Method for Generating and Acquiring GPS Gold Codes”</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachid Harba</w:t>
+                <w:t xml:space="preserve">On the optimal number estimation of selected features using joint histogram based mutual information for speech emotion recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Boukerma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2021/9819743⟩</w:t>
+              <w:t xml:space="preserve">Journal of King Saud University - Computer and Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (9), pp.1074-1083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jksuci.2019.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660744v1</w:t>
+                <w:t xml:space="preserve">hal-03520103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of statistical wavelet features using a wrapper approach for electrical appliances identification based on a KNN classifier combined with voting rules method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hacine Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Ghazali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (5), pp.220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJCSYSE.2021.10045569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel hybrid system for detecting epileptic seizure in neonate and adult patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadjira Benoudnine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biomedical Engineering and Technology (IJBET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Statistical Performance of Ordinal Multiscale Entropy Techniques Using Refined Composite Downsampling Permutation Entropy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Dávalos</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Optimized Method for Generating and Acquiring GPS Gold Codes”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Rouabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buttelli</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Boukerma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e23010030⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (12), pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2021/9819743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566367v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optimal number estimation of selected features using joint histogram based mutual information for speech emotion recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
+                <w:t xml:space="preserve">Improvement of Statistical Performance of Ordinal Multiscale Entropy Techniques Using Refined Composite Downsampling Permutation Entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Dávalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of King Saud University - Computer and Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (9), pp.1074-1083. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (1), pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jksuci.2019.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e23010030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520103v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Refined Composite Downsampling Permutation Entropy Is a Relevant Tool in the Muscle Fatigue Study Using sEMG Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Dávalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2167,51 +2167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Linear Filter Preprocessing in the Interpretation of Permutation Entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Dávalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2401,51 +2401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface EMG signal segmentation based on HMM modelling: application on Parkinson’s disease: sEMG signal segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Bengacemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hacine Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2509,51 +2509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevant harmonics selection based on mutual information for electrical appliances identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hacine Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2607,732 +2607,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Software Tool to Highlight Money Savings from a Demand-Side Management System for Home Appliances</w:t>
+                <w:t xml:space="preserve">Mutual Information Based Feature Selection for Fingerprint Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bissey</w:t>
+                <w:t xml:space="preserve">Ahlem Adjimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Jacques</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Messaoud Mostefai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy and Power Quality Journal (RE&amp;PQJ)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24084/repqj17.312⟩</w:t>
+              <w:t xml:space="preserve">Informatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31449/inf.v43i2.1621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171938v1</w:t>
+                <w:t xml:space="preserve">hal-02185128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalman Filtering using Trigonometric Polynomials for Gear Fault Diagnosis Under a Variable Speed Condition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Software Tool to Highlight Money Savings from a Demand-Side Management System for Home Appliances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Assoumane</w:t>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Sekko</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cedric Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raingeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Condition Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.8-13. </w:t>
+              <w:t xml:space="preserve">Renewable Energy and Power Quality Journal (RE&amp;PQJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17, pp.360-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1784/204764200409905165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24084/repqj17.312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520107v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual Information Based Feature Selection for Fingerprint Identification</w:t>
+                <w:t xml:space="preserve">Kalman Filtering using Trigonometric Polynomials for Gear Fault Diagnosis Under a Variable Speed Condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlem Adjimi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
+                <w:t xml:space="preserve">A Assoumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Sekko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Messaoud Mostefai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43 (2), </w:t>
+              <w:t xml:space="preserve">The International Journal of Condition Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.8-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31449/inf.v43i2.1621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1784/204764200409905165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185128v1</w:t>
+                <w:t xml:space="preserve">hal-03520107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and selection of statistical harmonics features for electrical appliances identification using k-NN classifier combined with voting rules method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
+                <w:t xml:space="preserve">Improved Order-Statistics-Based Noise Power Estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Boudjellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tayeb Mohamadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turkish Journal of Electrical Engineering and Computer Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520083v1</w:t>
+                <w:t xml:space="preserve">hal-03337307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Order-Statistics-Based Noise Power Estimator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical Transient Modeling for Appliances Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nait Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelwaheb Boudjellal</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guy Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Signal Processing</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337307v1</w:t>
+                <w:t xml:space="preserve">hal-03337315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Transient Modeling for Appliances Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Nait Meziane</w:t>
+                <w:t xml:space="preserve">Extraction and selection of statistical harmonics features for electrical appliances identification using k-NN classifier combined with voting rules method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Ghazali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Mohamadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Turkish Journal of Electrical Engineering and Computer Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (4), pp.2980-2997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3906/elk-1812-80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337315v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Statistical Properties of Multiscale Permutation Entropy: Characterization of the Estimator’s Variance</w:t>
               </w:r>
@@ -3474,64 +3474,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019 (1), pp.55. </w:t>
@@ -3563,378 +3563,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of cardiorespiratory coherence to separate spectral bands of the heart rate variability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Daoud</w:t>
+                <w:t xml:space="preserve">Bearing Signal Enhancement Using Taylor-&amp;lt;inline-formula&amp;gt; &amp;lt;tex-math notation=&amp;quot;LaTeX&amp;quot;&amp;gt;$H_{\infty}$ &amp;lt;/tex-math&amp;gt; &amp;lt;/inline-formula&amp;gt; Estimator Under Variable Speed Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Assoumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgard Sekko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2018.08.003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (11), pp.2538-2547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2018.2828738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164034v1</w:t>
+                <w:t xml:space="preserve">hal-01953322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Parallelization of Electromagnetic Field Computations on a Beowulf Cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Mezaache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bouttout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Rouabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Communications Antenna and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (2), pp.103. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15866/irecap.v8i2.13421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bearing Signal Enhancement Using Taylor-&amp;lt;inline-formula&amp;gt; &amp;lt;tex-math notation=&amp;quot;LaTeX&amp;quot;&amp;gt;$H_{\infty}$ &amp;lt;/tex-math&amp;gt; &amp;lt;/inline-formula&amp;gt; Estimator Under Variable Speed Condition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+                <w:t xml:space="preserve">Use of cardiorespiratory coherence to separate spectral bands of the heart rate variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 67 (11), pp.2538-2547. </w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.260-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIM.2018.2828738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2018.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953322v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A binning formula of bi-histogram for joint entropy estimation using mean square error minimization</w:t>
               </w:r>
@@ -4141,90 +4141,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and selection of binarised statistical image features for fingerprint recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Adjimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hacine Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messaoud Mostefai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (1), pp.67-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4544,51 +4544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïs El'Hadi Bekka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32, pp.70-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4622,64 +4622,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Order tracking using H ∞ estimator and polynomial approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Assoumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgard Sekko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Capdessus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4752,51 +4752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General analytical models characterizing MBOC modulated signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Rouabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Chikouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5080,103 +5080,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Method for Generating and Acquiring GPS Gold Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Rouabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Boukerma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5594,51 +5594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nizigiyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5687,475 +5687,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generating model of realistic synthetic heart sounds for performance assessment of phonocardiogram processing algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meryem Jabloun</w:t>
+                <w:t xml:space="preserve">A New Histogram-based Estimation Technique of Entropy and Mutual Information using Mean Squared Error Minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Deriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Mohamadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39, pp.918-933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2013.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100626v1</w:t>
+                <w:t xml:space="preserve">hal-00826569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and Comparison of Deterministic Power Line Channel Modeling Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nizigiyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Communications Antenna and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (6), pp.273-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Histogram-based Estimation Technique of Entropy and Mutual Information using Mean Squared Error Minimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Deriche</w:t>
+                <w:t xml:space="preserve">A generating model of realistic synthetic heart sounds for performance assessment of phonocardiogram processing algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.455-465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2013.02.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00826569v1</w:t>
+                <w:t xml:space="preserve">hal-01100626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HRV spectral estimation based on constrained Gaussian modeling in the nonstationary case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6257,64 +6257,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohamadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.1302-1308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6659,51 +6659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Concept of Virtual Patient for Real-Time ECG Analyzers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6763,90 +6763,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPS/Galileo Multipath Mitigation Using the First Side Peak of Double Delta Correlator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Rouabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chikouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouttout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7350,51 +7350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the power line communication signal-to-noise ratio during a resistive load commutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8147,277 +8147,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Rank Triple Decomposition of Streaming Tensors and Its Application to Video Completion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Trung Le</w:t>
+                <w:t xml:space="preserve">Circulant determinant-based Permutation Entropy for sEMG signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Thinh Nguyen</w:t>
+                <w:t xml:space="preserve">Aleš Holobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manh Ha Luu</w:t>
+                <w:t xml:space="preserve">Nina Murks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thuy Quynh Tran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vu Ha Le</w:t>
+                <w:t xml:space="preserve">Matej Kramberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Communications and Information Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Hanoi, Vietnam. pp.91-96</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Palerme (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310499v1</w:t>
+                <w:t xml:space="preserve">hal-05310581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulant determinant-based Permutation Entropy for sEMG signal processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meryem Jabloun</w:t>
+                <w:t xml:space="preserve">Low-Rank Triple Decomposition of Streaming Tensors and Its Application to Video Completion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Thinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleš Holobar</w:t>
+                <w:t xml:space="preserve">Manh Ha Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Murks</w:t>
+                <w:t xml:space="preserve">Thi Thuy Quynh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matej Kramberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ravier</w:t>
+                <w:t xml:space="preserve">Vu Ha Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Palerme (Italie), Italy</w:t>
+              <w:t xml:space="preserve">24th International Symposium on Communications and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Hanoi, Vietnam. pp.91-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310581v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevant Multi Domain Features Selection Based on Mutual Information for Heart Sound Classification</w:t>
               </w:r>
@@ -8442,51 +8442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messaoud Mostefai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Pattern Recognition Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rome, France. pp.918-923, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8780,77 +8780,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of the Electrical Appliances Identification System Using the PLAID Database in Independent Mode of House</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Ghazali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Rouabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8923,51 +8923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elga Ossonemane Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Attal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgard Sekko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9018,51 +9018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of sound absorption by a green facade at oblique incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Attal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgard Sekko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9282,51 +9282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Touahria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Ghazali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9358,472 +9358,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rankformer : un Nouveau Transformer avec un Mécanisme d’Attention Ordinal pour la Prédiction des Séries Temporelles</w:t>
+                <w:t xml:space="preserve">STLformer: Exploit STL decomposition and Rank Correlation for Time Series Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuokun Ouyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">31th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098097v1</w:t>
+                <w:t xml:space="preserve">hal-04110294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">After-Fatigue Condition: A Novel Analysis Based on Surface EMG Signals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mai Xuan Trang</w:t>
+                <w:t xml:space="preserve">Rankformer : un Nouveau Transformer avec un Mécanisme d’Attention Ordinal pour la Prédiction des Séries Temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuokun Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Asia Pacific Signal and Information Processing Association Annual Summit and Conference (APSIPA ASC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661332v1</w:t>
+                <w:t xml:space="preserve">hal-05098097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of bearing fault detectability on a rotating machine by vibro-acoustic characterisation as a function of a noisy surrounding machine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadia Sbai</w:t>
+                <w:t xml:space="preserve">After-Fatigue Condition: A Novel Analysis Based on Surface EMG Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gia Thien Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien van Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Xuan Trang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 Asia Pacific Signal and Information Processing Association Annual Summit and Conference (APSIPA ASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Taipei, France. pp.272-277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APSIPAASC58517.2023.10317458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166101v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STLformer: Exploit STL decomposition and Rank Correlation for Time Series Forecasting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meryem Jabloun</w:t>
+                <w:t xml:space="preserve">Study of bearing fault detectability on a rotating machine by vibro-acoustic characterisation as a function of a noisy surrounding machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elga Ossonemane Asseko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgard Sekko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Sbai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110294v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rankformer: Leveraging Rank Correlation for Transformer-based Time Series Forecasting</w:t>
               </w:r>
@@ -10205,490 +10205,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Deterministic Estimaton of Multiscale Permutation Entropy of High-Order Autoregressive-Moving-Average Processes as a Function of ARMA Parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meryem Jabloun</w:t>
+                <w:t xml:space="preserve">Surface EMG signal classification for Parkinson’s disease using WCC descriptors and ANN classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Bengacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hacine Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 28th European Signal Processing Conference (EUSIPCO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10-Th The International Conference on Pattern Recognition Applications and Methods (ICPRAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online Streaming, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520144v1</w:t>
+                <w:t xml:space="preserve">hal-03348690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Wavelet based Features for PCG Signal Classification using Hidden Markov Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
+                <w:t xml:space="preserve">Artificial aggregation of domestic appliance currents for NILM evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Pattern Recognition Applications and Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EEEIC INTERNATIONAL CONFERENCE ON ENVIRONMENT AND ELECTRICAL ENGINEERING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, BARI, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520136v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial aggregation of domestic appliance currents for NILM evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Raingeaud</w:t>
+                <w:t xml:space="preserve">Discrete Wavelet based Features for PCG Signal Classification using Hidden Markov Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Touahria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EEEIC INTERNATIONAL CONFERENCE ON ENVIRONMENT AND ELECTRICAL ENGINEERING</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Pattern Recognition Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online Streaming, Austria. pp.334-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010343003340340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513298v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface EMG signal classification for Parkinson’s disease using WCC descriptors and ANN classifier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Hacine Gharbi</w:t>
+                <w:t xml:space="preserve">On the Deterministic Estimaton of Multiscale Permutation Entropy of High-Order Autoregressive-Moving-Average Processes as a Function of ARMA Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Davalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10-Th The International Conference on Pattern Recognition Applications and Methods (ICPRAM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 28th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. pp.2225-2229, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348690v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Implementation of Downsampling Permutation Entropy variants in the detection of Bearing Faults in Rotatory Machines</w:t>
               </w:r>
@@ -10785,248 +10785,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03568354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical features extraction based on the discrete wavelet transform for electrical appliances identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
+                <w:t xml:space="preserve">Heartbeat Classification Using ANFIS System and QRS Complex Features Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfatah Charef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Abdelliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPR '20: The international conference on Intelligent systems and Pattern recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2020, Virtual Event Tunisia, France. pp.22-26, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3432867.3432900⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2020, Virtual Event Tunisia, France. pp.50-54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3432867.3432892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661252v1</w:t>
+                <w:t xml:space="preserve">hal-04661263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heartbeat Classification Using ANFIS System and QRS Complex Features Extraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Abdelliche</w:t>
+                <w:t xml:space="preserve">Statistical features extraction based on the discrete wavelet transform for electrical appliances identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Ghazali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPR '20: The international conference on Intelligent systems and Pattern recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2020, Virtual Event Tunisia, France. pp.50-54, </w:t>
+              <w:t xml:space="preserve">, Oct 2020, Virtual Event Tunisia, France. pp.22-26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3432867.3432892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3432867.3432900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661263v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Classification of French Spontaneous Oral Speech into Injunction and No-injunction Classes</w:t>
               </w:r>
@@ -11097,256 +11097,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Software Tool to Highlight Money Savings Made by a Demand Side Management System for Home Appliances</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Raingeaud</w:t>
+                <w:t xml:space="preserve">Local and Global Feature Selection for Prosodic Classification of the Word’s Uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Némo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality (ICREPQ’19)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Pattern Recognition Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Porto, Portugal. pp.711-717, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006251407110717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103552v1</w:t>
+                <w:t xml:space="preserve">hal-02164061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and Global Feature Selection for Prosodic Classification of the Word’s Uses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
+                <w:t xml:space="preserve">A New Software Tool to Highlight Money Savings Made by a Demand Side Management System for Home Appliances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Pattern Recognition Applications and Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality (ICREPQ’19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Tenerife, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006251407110717⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02164061v1</w:t>
+                <w:t xml:space="preserve">hal-02103552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Permutation Entropy: Statistical Characterization on Autoregressive and Moving Average Processes</w:t>
               </w:r>
@@ -11443,589 +11443,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On The Statistical Properties Of The Generalized Discrete Teager-Kaiser Energy Operator Applied To Uniformly Distributed Random Signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical Study of Multiscale Permutation Entropy on Finite-Length Fractional Gaussian Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Davalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Freiburg im Breisgau, Germany. pp.388-392, </w:t>
+              <w:t xml:space="preserve">2018 26th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1087-1091, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ssp.2018.8450741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/eusipco.2018.8553070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164090v1</w:t>
+                <w:t xml:space="preserve">hal-02164094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convertisseur DC-AC bidirectionnel à faible taux de distorsion harmonique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On The Statistical Properties Of The Generalized Discrete Teager-Kaiser Energy Operator Applied To Uniformly Distributed Random Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Freiburg im Breisgau, Germany. pp.388-392, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ssp.2018.8450741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983062v1</w:t>
+                <w:t xml:space="preserve">hal-02164090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet Cepstral Coefficients for Electrical Appliances Identification using Hidden Markov Models</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improved Power Quality in an Innovative Bidirectional Inverter Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raingeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Pattern Recognition Applications and Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality (ICREPQ'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Salamanca, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164109v1</w:t>
+                <w:t xml:space="preserve">hal-01743997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Power Quality in an Innovative Bidirectional Inverter Topology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Convertisseur DC-AC bidirectionnel à faible taux de distorsion harmonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality (ICREPQ'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743997v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study of Multiscale Permutation Entropy on Finite-Length Fractional Gaussian Noise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meryem Jabloun</w:t>
+                <w:t xml:space="preserve">Wavelet Cepstral Coefficients for Electrical Appliances Identification using Hidden Markov Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 26th European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1087-1091, </w:t>
+              <w:t xml:space="preserve">7th International Conference on Pattern Recognition Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. pp.541-549, </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/eusipco.2018.8553070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24084/repqj16.257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164094v1</w:t>
+                <w:t xml:space="preserve">hal-02164109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Appliances Identification and Clustering using Novel Turn-on Transient Features</w:t>
               </w:r>
@@ -12050,64 +12050,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Pattern Recognition Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Porto, Portugal. pp.647-654, </w:t>
@@ -12171,64 +12171,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nait Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12275,90 +12275,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H&amp;lt;inf&amp;gt;∞&amp;lt;/inf&amp;gt; estimator for gearbox diagnosis in variable speed conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Assoumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Capdessus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgard Sekko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 25th European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.176-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12377,182 +12377,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Parkinson's desease using EMG fractional linear prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of sEMG muscle activation intervals using Gaussian Mixture Model and Ant Colony Classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Naseem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 24th European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.1723-1727</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.1713-1717, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/eusipco.2016.7760541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185657v1</w:t>
+                <w:t xml:space="preserve">hal-02185669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscular activation intervals detection using gaussian mixture model GMM applied to sEMG signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Naseem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12570,193 +12562,201 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE 18th International Conference on e-Health Networking, Applications and Services (Healthcom)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Munich, Germany. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/healthcom.2016.7749430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of sEMG muscle activation intervals using Gaussian Mixture Model and Ant Colony Classifier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amal Naseem</w:t>
+                <w:t xml:space="preserve">Characterizing Parkinson's desease using EMG fractional linear prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 24th European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.1713-1717, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.1723-1727</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185669v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the impact of signals time-frequency sparsity on the localization performance</w:t>
               </w:r>
@@ -12889,77 +12889,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nait Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 23rd European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.1960-1964, </w:t>
@@ -12997,77 +12997,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal side information impact on the statistical resolution limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Boudjellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13144,51 +13144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Némo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Lisbonne, Portugal. pp.349-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13207,1331 +13207,1331 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFORMED SEPARATION OF DEPENDENT SOURCES USING JOINT MATRIX DECOMPOSITION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Adaptive Constant Modulus Algorithm Based on Complex Givens Rotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Boudjellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lisbone, Portugal</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Statistical Signal Processing (SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Gold Coast, Australia. IEEE Statistical Signal Processing Workshop (SSP), Australia, July 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002460v1</w:t>
+                <w:t xml:space="preserve">hal-01002437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des disjoncteurs domestiques dans la bande CPL</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anouar Achouri</w:t>
+                <w:t xml:space="preserve">ORDER-STATISTICS MINIMUM ERROR RATE DETECTOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Boudjellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">DAT Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065414v1</w:t>
+                <w:t xml:space="preserve">hal-01002367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsity-Based Algorithms for Blind Separation of Convolutive Mixtures with Application to EMG Signals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adel Belouchrani</w:t>
+                <w:t xml:space="preserve">An improved Bayesian inversion method for the estimation of multimodal particle size distribution using multi-angle dynamic light scattering measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbassit Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Naiim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jalocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSP 2014 : IEEE Statistical Signal Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Gold Coast, Australia. pp.197 - 200</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Statistical Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Gold Coast, Australia. pp.384-387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057145v1</w:t>
+                <w:t xml:space="preserve">hal-01100586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological considerations about motor activity tracking in real life Settings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Meryem Jabloun</w:t>
+                <w:t xml:space="preserve">INFORMED SEPARATION OF DEPENDENT SOURCES USING JOINT MATRIX DECOMPOSITION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Boudjellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Applied Human Factors and Ergonomics AHFE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbone, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100875v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Non-Parametric Approaches For Time-Varying Delay Estimation With Application To The Electromyography Signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gia-Thien Luu</w:t>
+                <w:t xml:space="preserve">Sparsity-Based Algorithms for Blind Separation of Convolutive Mixtures with Application to EMG Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahab Boudjellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Green and Human Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Ho Chi Minh Ville, Vietnam</w:t>
+              <w:t xml:space="preserve">SSP 2014 : IEEE Statistical Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Gold Coast, Australia. pp.197 - 200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100646v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of two MCMC algorithms convergence for Bayesian estimation of the particle size distribution from multiangle dynamic light scattering measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meryem Jabloun</w:t>
+                <w:t xml:space="preserve">Modélisation des disjoncteurs domestiques dans la bande CPL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nizigiyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raingeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MaxEnt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Amboise, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100684v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved Bayesian inversion method for the estimation of multimodal particle size distribution using multi-angle dynamic light scattering measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelbassit Boualem</w:t>
+                <w:t xml:space="preserve">Methodological considerations about motor activity tracking in real life Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsi-Pin Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Statistical Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Gold Coast, Australia. pp.384-387</w:t>
+              <w:t xml:space="preserve">International Conference on Applied Human Factors and Ergonomics AHFE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100586v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORDER-STATISTICS MINIMUM ERROR RATE DETECTOR</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adel Belouchrani</w:t>
+                <w:t xml:space="preserve">Assessment of two MCMC algorithms convergence for Bayesian estimation of the particle size distribution from multiangle dynamic light scattering measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbassit Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Naiim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jalocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAT Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">MaxEnt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002367v1</w:t>
+                <w:t xml:space="preserve">hal-01100684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Constant Modulus Algorithm Based on Complex Givens Rotations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adel Belouchrani</w:t>
+                <w:t xml:space="preserve">The Non-Parametric Approaches For Time-Varying Delay Estimation With Application To The Electromyography Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gia-Thien Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Statistical Signal Processing (SSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Gold Coast, Australia. IEEE Statistical Signal Processing Workshop (SSP), Australia, July 2014</w:t>
+              <w:t xml:space="preserve">International Conference on Green and Human Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Ho Chi Minh Ville, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002437v1</w:t>
+                <w:t xml:space="preserve">hal-01100646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Bin Number Choice of Joint Histogram Estimation Applied to Mutual Information based Face Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
+                <w:t xml:space="preserve">A New Cyclostationarity-Based Blind Approach for Motor Unit's Firing Rate Automated Detection in Electromyographic Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Haritopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Angers, France. pp.777-782</w:t>
+              <w:t xml:space="preserve">BHI 2014 - International Conference of Biomedical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Valencia, Spain. pp.4 Pages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100654v1</w:t>
+                <w:t xml:space="preserve">hal-01003843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Cyclostationarity-Based Blind Approach for Motor Unit's Firing Rate Automated Detection in Electromyographic Signals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Haritopoulos</w:t>
+                <w:t xml:space="preserve">On the Bin Number Choice of Joint Histogram Estimation Applied to Mutual Information based Face Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BHI 2014 - International Conference of Biomedical and Health Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Valencia, Spain. pp.4 Pages</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Angers, France. pp.777-782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003843v1</w:t>
+                <w:t xml:space="preserve">hal-01100654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Modeling Breakers Effect on Power Line Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nizigiyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium of Power Line Communication and its Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Glasgow, United Kingdom</w:t>
@@ -14554,567 +14554,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Methodology for OptimalDelay Detection in Mobile Localization Context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adel Belouchrani</w:t>
+                <w:t xml:space="preserve">Combinaison et sélection des paramètres acoustiques pertinents par l'algorithme TMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Harba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Mohamadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Teraitement et Analyse de l'Information Méthodes et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002374v1</w:t>
+                <w:t xml:space="preserve">hal-00920573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRSA method for transient detection applied to drinking water production surveillance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sliding Window Adaptive Constant Modulus Algorithm Based on Complex Hyperbolic Givens Rotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Boudjellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Belouchrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Capdessus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">suveillance 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920586v1</w:t>
+                <w:t xml:space="preserve">hal-01002378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding Window Adaptive Constant Modulus Algorithm Based on Complex Hyperbolic Givens Rotations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adel Belouchrani</w:t>
+                <w:t xml:space="preserve">Cyclostationary Analysis of Electromyographic Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Haritopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">21s European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Marrakech, Morocco. to be pubslished</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002378v1</w:t>
+                <w:t xml:space="preserve">hal-00839172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison et sélection des paramètres acoustiques pertinents par l'algorithme TMI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
+                <w:t xml:space="preserve">A New Methodology for OptimalDelay Detection in Mobile Localization Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Boudjellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tayeb Mohamadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teraitement et Analyse de l'Information Méthodes et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Tunisia</w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920573v1</w:t>
+                <w:t xml:space="preserve">hal-01002374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclostationary Analysis of Electromyographic Signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PRSA method for transient detection applied to drinking water production surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buttelli</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Capdessus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21s European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Marrakech, Morocco. to be pubslished</w:t>
+              <w:t xml:space="preserve">suveillance 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839172v1</w:t>
+                <w:t xml:space="preserve">hal-00920586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical insights into the phase rectified averaging method and application to HRV analysis</w:t>
               </w:r>
@@ -15195,77 +15195,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Order-statistics minimum error detector for optimal delay detection in multipath Rayleigh fading channel context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Boudjellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15297,217 +15297,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Maximum Likelihood and Time Frequency Approaches for Time Varying Delay Estimation in The Case of Electromyography Signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gia-Thien Luu</w:t>
+                <w:t xml:space="preserve">A New Windowing Method for the Parameter Estimation of Damped Sinusoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ali Al-Radhawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Engineering International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Thailand. pp.5th IEEE conference</w:t>
+              <w:t xml:space="preserve">SURVEILLANCE 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Chartres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771931v1</w:t>
+                <w:t xml:space="preserve">hal-00994899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Windowing Method for the Parameter Estimation of Damped Sinusoids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Ali Al-Radhawi</w:t>
+                <w:t xml:space="preserve">Comparison of Maximum Likelihood and Time Frequency Approaches for Time Varying Delay Estimation in The Case of Electromyography Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gia-Thien Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURVEILLANCE 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Chartres, France</w:t>
+              <w:t xml:space="preserve">Biomedical Engineering International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Thailand. pp.5th IEEE conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994899v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The generalized correlation methods for estimation of time delay with application to electromyography</w:t>
               </w:r>
@@ -15627,64 +15627,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Applied Sciences in Biomedical and Communication Technologies: ISABEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Barcelone, Spain. pp.1-5</w:t>
@@ -16046,51 +16046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrhythmias Classification Using the Fractal Behavior of the Power Spectrum Density of the QRS Complex and ANN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfatah Charef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16232,51 +16232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of spectral parameters of nonstationary HRV signals using Gaussian fitting spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16375,51 +16375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of the impulsive noise emitted by a resistive load commutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16826,90 +16826,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological considerations about motor activity tracking in real life settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsi-Pin Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tadeusz Marek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science, Technology, Higher Education and Society in the Conceptual Age</w:t>
@@ -17111,51 +17111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Linh Trung" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buttelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Linh-Trung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271104v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kammoun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2025.107848" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098066v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Jabloun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e26100831" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24041137" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660728v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Holobar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109483" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Le Bunetel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Raingeaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3261907" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Touahria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hacine-Gharbi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2023.105288" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Ghazali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Beatrice Sonfack" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.jeee.20221003.16" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/tje2.12219" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660834v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Talbi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103865" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24101343" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Rouabah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Attia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boukerma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/9819743" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660830v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hacine Gharbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCSYSE.2021.10045569" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520028v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjira Benoudnine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566367v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio D&#225;valos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23010030" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2019.07.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03519920v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23121655" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03519916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23070787" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuokun Ouyang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2021005042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bengacemi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520073v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nait Meziane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2020.104691" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02171938v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bissey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jacques" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Reymond" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj17.312" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Assoumane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sekko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/204764200409905165" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185128v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Adjimi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Mostefai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31449/inf.v43i2.1621" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520083v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohamadi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/elk-1812-80" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337307v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Boudjellal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belouchrani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337315v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lamarque" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164427v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Davalos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21050450" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520115v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nait-Meziane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-019-0644-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164034v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2018.08.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163997v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Mezaache" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bouttout" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecap.v8i2.13421" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953322v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Assoumane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Sekko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2018.2828738" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163991v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.11.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164022v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Thien Luu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbassit Boualem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Trung Duy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219477518500153" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijbm.2017.084133" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144838v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudjellal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belouchrani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.05.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163942v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roussel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Haritopoulos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Farina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnsre.2017.2700890" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163928v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Messaoudi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;s El'Hadi Bekka" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2016.12.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520122v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capdessus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164115v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Zitouni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Chikouche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mokrani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Atia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.12.027" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RP2QZS3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164118v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2015.07.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01551614v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumez-Viou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Weber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2251171716410191" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185278v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/956735" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164119v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2015.06.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84SVWHZH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100606v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Naiim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ferr&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jalocha" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164047v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.02.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100537v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nizigiyimana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Achouri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100626v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100477v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826569v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Deriche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2013.02.010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLDNSXCL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826583v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benabdellah Yagoubi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2013.04.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHPQLQKC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771889v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920511v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia-Thien Luu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185339v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sennegon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grison" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.357" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771920v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grison" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600059v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumez-Viou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2010.2064610" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657025v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chikouche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouttout" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600056v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0804-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QMVLVPHC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655520v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bercier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Halin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kahn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jouanin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553211v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goossens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600046v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leclerc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumez-Viou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamarque" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2007.902594" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607873v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;ger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185391v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Madeleine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Leclerc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Arendt-Nielsen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2006.06.753" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12DCSM6Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719595v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jennane" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couratier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022617v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2004.07.025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVXQLJK1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600047v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595903v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(01)00088-3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185414v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-1684(98)00117-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN2BCZDH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310499v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Thinh Nguyen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha Luu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Quynh Tran" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Ha Le" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310581v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Holobar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Murks" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Kramberger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661353v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012565300003654" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661359v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Gharbi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012572900003654" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661368v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447387" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661341v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012468900003654" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041046v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elga Ossonemane Asseko" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Attal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041044v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661377v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447269" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377419v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098097v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661332v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien van Luong" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Xuan Trang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSIPAASC58517.2023.10317458" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166101v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sbai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110294v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110209v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792462v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661283v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bougrine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Ouachour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010910500003122" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098069v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520144v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287394" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520136v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010343003340340" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513298v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348690v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568354v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/Entropy2021-09843" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661252v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3432867.3432900" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661263v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Charef" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Abdelliche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3432867.3432892" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520154v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009354406380644" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02103552v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164061v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois N&#233;mo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006251407110717" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520141v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902994" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164090v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssp.2018.8450741" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983062v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miranda" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164109v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj16.257" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01743997v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164094v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553070" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164064v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006245706470654" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164066v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952597" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164085v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185657v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Parry" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lalo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185676v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Naseem" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/healthcom.2016.7749430" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185669v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eusipco.2016.7760541" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144877v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144864v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eusipco.2015.7362726" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103146v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100670v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petit" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002460v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065414v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057145v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Boudjellal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100875v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsi-Pin Ma" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100646v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100684v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100586v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002367v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002437v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100654v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003843v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100569v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002374v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920586v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002378v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920573v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839172v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100658v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103040v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771931v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994899v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Al-Radhawi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920497v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655516v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe S&#233;galen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655512v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967735" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655518v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652191v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655509v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2010.5547107" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600058v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655511v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yagoubi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISABEL.2010.5702909" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608067v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600062v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600061v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600048v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100952v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Linh Trung" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buttelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Linh-Trung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271104v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kammoun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2025.107848" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098066v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Jabloun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e26100831" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24041137" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660728v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Holobar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109483" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Le Bunetel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Raingeaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3261907" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Touahria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hacine-Gharbi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2023.105288" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Beatrice Sonfack" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.jeee.20221003.16" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Ghazali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/tje2.12219" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660834v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Talbi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103865" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24101343" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520103v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2019.07.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hacine Gharbi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCSYSE.2021.10045569" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjira Benoudnine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660744v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Rouabah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Attia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boukerma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/9819743" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio D&#225;valos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23010030" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03519920v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23121655" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03519916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23070787" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuokun Ouyang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2021005042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bengacemi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520073v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nait Meziane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2020.104691" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Adjimi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Mostefai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31449/inf.v43i2.1621" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02171938v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bissey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jacques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Reymond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj17.312" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520107v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Assoumane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sekko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/204764200409905165" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337307v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Boudjellal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belouchrani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lamarque" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520083v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohamadi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/elk-1812-80" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164427v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Davalos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21050450" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520115v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nait-Meziane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-019-0644-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953322v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Assoumane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Sekko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2018.2828738" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163997v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Mezaache" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bouttout" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecap.v8i2.13421" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164034v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2018.08.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163991v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.11.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164022v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Thien Luu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbassit Boualem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Trung Duy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219477518500153" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijbm.2017.084133" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144838v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudjellal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belouchrani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.05.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163942v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roussel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Haritopoulos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Farina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnsre.2017.2700890" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163928v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Messaoudi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;s El'Hadi Bekka" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2016.12.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520122v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capdessus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164115v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Zitouni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Chikouche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mokrani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Atia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.12.027" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RP2QZS3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164118v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2015.07.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01551614v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumez-Viou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Weber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2251171716410191" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185278v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/956735" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164119v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2015.06.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84SVWHZH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100606v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Naiim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ferr&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jalocha" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164047v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.02.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100537v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nizigiyimana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Achouri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826569v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Deriche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2013.02.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLDNSXCL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100477v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100626v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826583v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benabdellah Yagoubi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2013.04.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHPQLQKC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771889v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920511v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia-Thien Luu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185339v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sennegon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grison" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.357" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771920v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grison" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600059v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumez-Viou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2010.2064610" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657025v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chikouche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouttout" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600056v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0804-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QMVLVPHC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655520v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bercier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Halin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kahn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jouanin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553211v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goossens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600046v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leclerc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumez-Viou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamarque" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2007.902594" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607873v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;ger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185391v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Madeleine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Leclerc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Arendt-Nielsen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2006.06.753" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12DCSM6Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719595v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jennane" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couratier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022617v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2004.07.025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVXQLJK1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600047v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595903v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(01)00088-3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185414v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-1684(98)00117-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN2BCZDH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310581v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Holobar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Murks" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Kramberger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310499v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Thinh Nguyen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha Luu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Quynh Tran" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Ha Le" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661353v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012565300003654" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661359v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Gharbi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012572900003654" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661368v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447387" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661341v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012468900003654" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041046v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elga Ossonemane Asseko" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Attal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041044v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661377v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447269" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377419v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110294v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098097v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661332v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien van Luong" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Xuan Trang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSIPAASC58517.2023.10317458" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166101v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sbai" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110209v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792462v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661283v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bougrine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Ouachour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010910500003122" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098069v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348690v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513298v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520136v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010343003340340" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520144v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287394" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568354v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/Entropy2021-09843" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661263v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Charef" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Abdelliche" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3432867.3432892" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661252v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3432867.3432900" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520154v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009354406380644" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164061v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois N&#233;mo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006251407110717" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02103552v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520141v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902994" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164094v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553070" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164090v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssp.2018.8450741" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01743997v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miranda" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983062v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164109v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj16.257" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164064v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006245706470654" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164066v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952597" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164085v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185669v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Naseem" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eusipco.2016.7760541" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185676v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/healthcom.2016.7749430" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185657v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Parry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lalo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144877v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144864v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eusipco.2015.7362726" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103146v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100670v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petit" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002437v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002367v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100586v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002460v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057145v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Boudjellal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065414v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100875v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsi-Pin Ma" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100684v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100646v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003843v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100654v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100569v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920573v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002378v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839172v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002374v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920586v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100658v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103040v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994899v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Al-Radhawi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771931v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920497v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655516v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe S&#233;galen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655512v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967735" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655518v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652191v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655509v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2010.5547107" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600058v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655511v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yagoubi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISABEL.2010.5702909" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608067v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600062v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600061v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600048v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100952v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>