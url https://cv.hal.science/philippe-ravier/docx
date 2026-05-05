--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,1421 +234,1417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor-based Higher-Order Multivariate Singular Spectrum Analysis and Applications to Multichannel Biomedical Signal Analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selection of insole pressure sensors for ground reaction force estimation through studying principal component analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Linh-Trung</w:t>
+                <w:t xml:space="preserve">Amal Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elsevier Signal Processing Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107, pp.107848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2025.107848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304723v1</w:t>
+                <w:t xml:space="preserve">hal-05271104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of insole pressure sensors for ground reaction force estimation through studying principal component analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amal Kammoun</w:t>
+                <w:t xml:space="preserve">Legendre Polynomial Fitting-Based Permutation Entropy Offers New Insights into the Influence of Fatigue on Surface Electromyography (sEMG) Signal Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2025.107848⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (10), pp.831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e26100831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271104v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legendre Polynomial Fitting-Based Permutation Entropy Offers New Insights into the Influence of Fatigue on Surface Electromyography (sEMG) Signal Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meryem Jabloun</w:t>
+                <w:t xml:space="preserve">Impact of PCA Pre-Normalization Methods on Ground Reaction Force Estimation Accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (10), pp.831. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (4), pp.1137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e26100831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s24041137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098066v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of PCA Pre-Normalization Methods on Ground Reaction Force Estimation Accuracy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amal Kammoun</w:t>
+                <w:t xml:space="preserve">Tensor decomposition meets blind source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ales Holobar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s24041137⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 221, pp.109483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2024.109483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660899v1</w:t>
+                <w:t xml:space="preserve">hal-04660728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor decomposition meets blind source separation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+                <w:t xml:space="preserve">Data Augmentation Strategies for High-Frequency NILM Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J C Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ales Holobar</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2024.109483⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2023.3261907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660728v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Augmentation Strategies for High-Frequency NILM Datasets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J C Le Bunetel</w:t>
+                <w:t xml:space="preserve">Feature selection algorithms highlight the importance of the systolic segment for normal/murmur PCG beat classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Touahria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIM.2023.3261907⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 86, pp.105288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2023.105288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455949v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature selection algorithms highlight the importance of the systolic segment for normal/murmur PCG beat classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
+                <w:t xml:space="preserve">Application of Single Channel Blind Source Separation Based-EEMD- PCA and Improved FastICA algorithm on Non-intrusive Appliances Load identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Beatrice Sonfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2023.105288⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.114-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11648/j.jeee.20221003.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660892v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Single Channel Blind Source Separation Based-EEMD- PCA and Improved FastICA algorithm on Non-intrusive Appliances Load identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gisele Beatrice Sonfack</w:t>
+                <w:t xml:space="preserve">Selection of statistical Wavelet features using wrapper approach for Electrical Appliances identification based on KNN classifier combined with voting rules method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Ghazali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrical and Electronic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computational Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660882v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of statistical Wavelet features using wrapper approach for Electrical Appliances identification based on KNN classifier combined with voting rules method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
+                <w:t xml:space="preserve">Evaluation of the impact of the electric network's quality on the appliance's signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Beatrice Sonfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Systems Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2023 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/tje2.12219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520062v1</w:t>
+                <w:t xml:space="preserve">hal-04660889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the impact of the electric network's quality on the appliance's signatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gisele Beatrice Sonfack</w:t>
+                <w:t xml:space="preserve">Flexible ECG signal modeling and compression using alpha stable functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/tje2.12219⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109, pp.103865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2022.103865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660889v1</w:t>
+                <w:t xml:space="preserve">hal-04660834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible ECG signal modeling and compression using alpha stable functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lamine Talbi</w:t>
+                <w:t xml:space="preserve">On the Genuine Relevance of the Data-Driven Signal Decomposition-Based Multiscale Permutation Entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 109, pp.103865. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (10), pp.1343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2022.103865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e24101343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660834v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Genuine Relevance of the Data-Driven Signal Decomposition-Based Multiscale Permutation Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meryem Jabloun</w:t>
+                <w:t xml:space="preserve">Surface EMG signal segmentation based on HMM modelling: application on Parkinson’s disease: sEMG signal segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Bengacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hacine Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ENP Engineering Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660839v1</w:t>
+                <w:t xml:space="preserve">hal-03337910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the optimal number estimation of selected features using joint histogram based mutual information for speech emotion recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of King Saud University - Computer and Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (9), pp.1074-1083. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jksuci.2019.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of statistical wavelet features using a wrapper approach for electrical appliances identification based on a KNN classifier combined with voting rules method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hacine Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Ghazali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1659,51 +1655,51 @@
               <w:t xml:space="preserve">International Journal of Computational Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (5), pp.220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJCSYSE.2021.10045569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -1933,51 +1929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Statistical Performance of Ordinal Multiscale Entropy Techniques Using Refined Composite Downsampling Permutation Entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Dávalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2076,51 +2072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Dávalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2180,51 +2176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Linear Filter Preprocessing in the Interpretation of Permutation Entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Dávalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2284,51 +2280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STL Decomposition of Time Series Can Benefit Forecasting Done by Statistical Methods but Not by Machine Learning Ones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuokun Ouyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2382,607 +2378,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface EMG signal segmentation based on HMM modelling: application on Parkinson’s disease: sEMG signal segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relevant harmonics selection based on mutual information for electrical appliances identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hacine Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Bengacemi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buttelli</w:t>
+                <w:t xml:space="preserve">Mohamed Nait Meziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENP Engineering Science Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (2), pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJCAT.2020.104691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337910v1</w:t>
+                <w:t xml:space="preserve">hal-03520073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevant harmonics selection based on mutual information for electrical appliances identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Hacine Gharbi</w:t>
+                <w:t xml:space="preserve">Mutual Information Based Feature Selection for Fingerprint Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Adjimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Nait Meziane</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Mostefai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJCAT.2020.104691⟩</w:t>
+              <w:t xml:space="preserve">Informatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31449/inf.v43i2.1621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520073v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual Information Based Feature Selection for Fingerprint Identification</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A New Software Tool to Highlight Money Savings from a Demand-Side Management System for Home Appliances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raingeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31449/inf.v43i2.1621⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy and Power Quality Journal (RE&amp;PQJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17, pp.360-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24084/repqj17.312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185128v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Software Tool to Highlight Money Savings from a Demand-Side Management System for Home Appliances</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kalman Filtering using Trigonometric Polynomials for Gear Fault Diagnosis Under a Variable Speed Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Assoumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Sekko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy and Power Quality Journal (RE&amp;PQJ)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24084/repqj17.312⟩</w:t>
+              <w:t xml:space="preserve">The International Journal of Condition Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.8-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1784/204764200409905165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171938v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalman Filtering using Trigonometric Polynomials for Gear Fault Diagnosis Under a Variable Speed Condition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E Sekko</w:t>
+                <w:t xml:space="preserve">Electrical Transient Modeling for Appliances Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nait Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Condition Monitoring</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520107v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Order-Statistics-Based Noise Power Estimator</w:t>
               </w:r>
@@ -3070,680 +3070,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Transient Modeling for Appliances Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Nait Meziane</w:t>
+                <w:t xml:space="preserve">Extraction and selection of statistical harmonics features for electrical appliances identification using k-NN classifier combined with voting rules method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Ghazali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Lamarque</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tayeb Mohamadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Turkish Journal of Electrical Engineering and Computer Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (4), pp.2980-2997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3906/elk-1812-80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337315v1</w:t>
+                <w:t xml:space="preserve">hal-03520083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and selection of statistical harmonics features for electrical appliances identification using k-NN classifier combined with voting rules method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
+                <w:t xml:space="preserve">On the Statistical Properties of Multiscale Permutation Entropy: Characterization of the Estimator’s Variance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Davalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tayeb Mohamadi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turkish Journal of Electrical Engineering and Computer Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3906/elk-1812-80⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (5), pp.450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e21050450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520083v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Statistical Properties of Multiscale Permutation Entropy: Characterization of the Estimator’s Variance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meryem Jabloun</w:t>
+                <w:t xml:space="preserve">Electrical transient modeling for appliance characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nait-Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e21050450⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13634-019-0644-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164427v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical transient modeling for appliance characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Nait-Meziane</w:t>
+                <w:t xml:space="preserve">Time-Varying Delay Estimation Applied to the Surface Electromyography Signals Using the Parametric Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gia Thien Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbassit Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Trung Duy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13634-019-0644-2⟩</w:t>
+              <w:t xml:space="preserve">Fluctuation and Noise Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (02), pp.1850015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/s0219477518500153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520115v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bearing Signal Enhancement Using Taylor-&amp;lt;inline-formula&amp;gt; &amp;lt;tex-math notation=&amp;quot;LaTeX&amp;quot;&amp;gt;$H_{\infty}$ &amp;lt;/tex-math&amp;gt; &amp;lt;/inline-formula&amp;gt; Estimator Under Variable Speed Condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Assoumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgard Sekko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67 (11), pp.2538-2547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIM.2018.2828738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Parallelization of Electromagnetic Field Computations on a Beowulf Cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Mezaache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bouttout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Rouabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3761,92 +3766,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Communications Antenna and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (2), pp.103. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15866/irecap.v8i2.13421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of cardiorespiratory coherence to separate spectral bands of the heart rate variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3865,2525 +3870,2503 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46, pp.260-267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bspc.2018.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A binning formula of bi-histogram for joint entropy estimation using mean square error minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 101, pp.21-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patrec.2017.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Varying Delay Estimation Applied to the Surface Electromyography Signals Using the Parametric Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tran Trung Duy</w:t>
+                <w:t xml:space="preserve">Extraction and selection of binarised statistical image features for fingerprint recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Adjimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hacine Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buttelli</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Mostefai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluctuation and Noise Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (02), pp.1850015. </w:t>
+              <w:t xml:space="preserve">International Journal of Biometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), pp.67-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/s0219477518500153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/ijbm.2017.084133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164022v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and selection of binarised statistical image features for fingerprint recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Hacine Gharbi</w:t>
+                <w:t xml:space="preserve">Minimum error rate detection: An adaptive bayesian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudjellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Messaoud Mostefai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/ijbm.2017.084133⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2017.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163982v1</w:t>
+                <w:t xml:space="preserve">hal-02144838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum error rate detection: An adaptive bayesian approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Belouchrani</w:t>
+                <w:t xml:space="preserve">Decomposition of Multi-Channel Intramuscular EMG Signals by Cyclostationary-Based Blind Source Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Haritopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2017.05.003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (11), pp.2035-2045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tnsre.2017.2700890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144838v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of Multi-Channel Intramuscular EMG Signals by Cyclostationary-Based Blind Source Separation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Roussel</w:t>
+                <w:t xml:space="preserve">Assessment of the non-Gaussianity and non-linearity levels of simulated sEMG signals on stationary segments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïs El'Hadi Bekka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buttelli</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tnsre.2017.2700890⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32, pp.70-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2016.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163942v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the non-Gaussianity and non-linearity levels of simulated sEMG signals on stationary segments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raïs El'Hadi Bekka</w:t>
+                <w:t xml:space="preserve">Order tracking using H ∞ estimator and polynomial approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Assoumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgard Sekko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Capdessus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2016.12.006⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (8), pp.808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2017049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163928v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order tracking using H ∞ estimator and polynomial approximation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">General analytical models characterizing MBOC modulated signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Rouabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Chikouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mokrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Atia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2017049⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50, pp.112-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ast.2015.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520122v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General analytical models characterizing MBOC modulated signal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of PVC in ECG signals using fractional linear prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23, pp.42-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2015.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ast.2015.12.027⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02164115v1</w:t>
+                <w:t xml:space="preserve">hal-02164118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of PVC in ECG signals using fractional linear prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lamine Talbi</w:t>
+                <w:t xml:space="preserve">Multi-Level Pre-Correlation RFI Flagging for Real-Time Implementation on UniBoard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dumez-Viou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2015.07.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Astronomical Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 05 (04), pp.1641019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S2251171716410191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164118v1</w:t>
+                <w:t xml:space="preserve">insu-01551614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Level Pre-Correlation RFI Flagging for Real-Time Implementation on UniBoard</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Weber</w:t>
+                <w:t xml:space="preserve">Optimized Method for Generating and Acquiring GPS Gold Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Rouabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Boukerma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Astronomical Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 05 (04), pp.1641019. </w:t>
+              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S2251171716410191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2015/956735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01551614v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Method for Generating and Acquiring GPS Gold Codes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-varying delay estimators for measuring muscle fiber conduction velocity from the surface electromyogram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Boukerma</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.126-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2015/956735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2015.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185278v1</w:t>
+                <w:t xml:space="preserve">hal-02164119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-varying delay estimators for measuring muscle fiber conduction velocity from the surface electromyogram</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiangle dynamic light scattering for the improvement of multimodal particle size distribution measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Naiim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbassit Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jalocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.28-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2015.06.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02164119v1</w:t>
+                <w:t xml:space="preserve">hal-01100606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiangle dynamic light scattering for the improvement of multimodal particle size distribution measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Legendre polynomial modeling of time-varying delay applied to surface EMG signals—Derivation of the appropriate time-dependent CRBs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbassit Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.34-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2015.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100606v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legendre polynomial modeling of time-varying delay applied to surface EMG signals—Derivation of the appropriate time-dependent CRBs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meryem Jabloun</w:t>
+                <w:t xml:space="preserve">Characterization and Modeling Home Power Grid Topologies in PLC Broadband</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nizigiyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Control Science and Engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.70-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164047v1</w:t>
+                <w:t xml:space="preserve">hal-01100537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Modeling Home Power Grid Topologies in PLC Broadband</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Nizigiyimana</w:t>
+                <w:t xml:space="preserve">HRV spectral estimation based on constrained Gaussian modeling in the nonstationary case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Harba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouar Achouri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ravier</w:t>
+                <w:t xml:space="preserve">Benabdellah Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Control Science and Engineering </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.483-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2013.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100537v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Histogram-based Estimation Technique of Entropy and Mutual Information using Mean Squared Error Minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Deriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohamadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 39, pp.918-933. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2013.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and Comparison of Deterministic Power Line Channel Modeling Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nizigiyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Communications Antenna and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (6), pp.273-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generating model of realistic synthetic heart sounds for performance assessment of phonocardiogram processing algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8, pp.455-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HRV spectral estimation based on constrained Gaussian modeling in the nonstationary case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Daoud</w:t>
+                <w:t xml:space="preserve">Analyse de l'activité à bord de dragues aspiratrices : une méthodologie exploratoire combinant données psychologiques et physiologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sennegon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (2), pp.112-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2013.04.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00826583v1</w:t>
+                <w:t xml:space="preserve">hal-00771920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low bias histogram-based estimation of mutual information for feature selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohamadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.1302-1308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The generalized correlation methods for estimation of time delay with application to electromyography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gia-Thien Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6398,87 +6381,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vietnam Academy of Science and Technology Journal of Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50 (5A), pp.59-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity analysis aboard dredgers: an exploratory methodology combining psychological and physiological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sennegon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6515,1621 +6498,1513 @@
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 09 (2), pp.112-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/activites.357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'activité à bord de dragues aspiratrices : une méthodologie exploratoire combinant données psychologiques et physiologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Sennegon</w:t>
+                <w:t xml:space="preserve">A New Concept of Virtual Patient for Real-Time ECG Analyzers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Grison</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buttelli</w:t>
+                <w:t xml:space="preserve">Cedric Dumez-Viou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 90 (3), pp.939-946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2010.2064610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771920v1</w:t>
+                <w:t xml:space="preserve">hal-00600059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Concept of Virtual Patient for Real-Time ECG Analyzers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Lamarque</w:t>
+                <w:t xml:space="preserve">GPS/Galileo Multipath Mitigation Using the First Side Peak of Double Delta Correlator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Rouabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chikouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouttout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Dumez-Viou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.321-333</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600059v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS/Galileo Multipath Mitigation Using the First Side Peak of Double Delta Correlator</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of turbulence properties by using empirical mode decomposition on periodic and random perturbed flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bouttout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachid Harba</w:t>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49, pp.379-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-009-0804-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657025v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of turbulence properties by using empirical mode decomposition on periodic and random perturbed flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+                <w:t xml:space="preserve">The vastus lateralis neuromuscular activity during all-out cycling exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Halin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19, pp.922-930</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-009-0804-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00600056v1</w:t>
+                <w:t xml:space="preserve">hal-00655520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vastus lateralis neuromuscular activity during all-out cycling exercise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Halin</w:t>
+                <w:t xml:space="preserve">Coherent structures and their frequency signature in the separated shear layer on the sides of a square cylinder.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19, pp.922-930</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 81, pp.97--114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655520v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent structures and their frequency signature in the separated shear layer on the sides of a square cylinder.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the power line communication signal-to-noise ratio during a resistive load commutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Goossens</w:t>
+                <w:t xml:space="preserve">V. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 81, pp.97--114</w:t>
+              <w:t xml:space="preserve">Journal of Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (2), pp.126-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553211v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redefining Performance Evaluation Tools for Real-Time QRS Complex Classification Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumez-Viou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54 (9), pp.1706--1710. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TBME.2007.902594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the power line communication signal-to-noise ratio during a resistive load commutation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Lamarque</w:t>
+                <w:t xml:space="preserve">Experimental muscle pain changes the spatial distribution of upper trapezius muscle activity during sustained contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredéric Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Arendt-Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Léger</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 117 (11), pp.2436-2445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2006.06.753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607873v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental muscle pain changes the spatial distribution of upper trapezius muscle activity during sustained contraction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An EMG fractal indicator having different sensitivities to changes in force and muscle fatigue during voluntary static muscle contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dario Farina</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Jennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electromyography and kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (2), pp.210-221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2006.06.753⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02185391v1</w:t>
+                <w:t xml:space="preserve">hal-00719595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An EMG fractal indicator having different sensitivities to changes in force and muscle fatigue during voluntary static muscle contractions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Lempel-Ziv complexity for multidimensional data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Zozor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromyography and kinesiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 345, no. 1-2, pp. 285-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2004.07.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719595v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Lempel-Ziv complexity for multidimensional data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 345, no. 1-2, pp. 285-302. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 345, pp.285--302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2004.07.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2004.07.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00022617v1</w:t>
+                <w:t xml:space="preserve">hal-00600047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Lempel-Ziv complexity for multidimensional data analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wavelet packets and de-noising based on higher-order-statistics for transient detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buttelli</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2004.07.025⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 81 (9), pp.1909-1926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0165-1684(01)00088-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00600047v1</w:t>
+                <w:t xml:space="preserve">hal-00595903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet packets and de-noising based on higher-order-statistics for transient detection</w:t>
+                <w:t xml:space="preserve">Combining an adapted wavelet analysis with fourth-order statistics for transient detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 81 (9), pp.1909-1926. </w:t>
+              <w:t xml:space="preserve">, 1998, 70 (2), pp.115-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0165-1684(01)00088-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0165-1684(98)00117-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...52 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8139,4895 +8014,4895 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulant determinant-based Permutation Entropy for sEMG signal processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleš Holobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Murks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matej Kramberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Palerme (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Rank Triple Decomposition of Streaming Tensors and Its Application to Video Completion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Thinh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh Ha Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Thinh Nguyen</w:t>
+                <w:t xml:space="preserve">Thi Thuy Quynh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Ha Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Communications and Information Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Hanoi, Vietnam. pp.91-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevant Multi Domain Features Selection Based on Mutual Information for Heart Sound Classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Phonocardiogram Segmentation Based on HMM Modelling combined with LWE: Application for Heart Valve Disorder Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Touahria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Ghazali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Messaoud Mostefai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Pattern Recognition Applications and Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st National Conference of Advanced Systems in Elec. Eng. (NCASEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Boumerdes, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661353v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface EMG Signal Segmentation and Classification for Parkinson’s Disease Based on HMM Modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Gharbi</w:t>
+                <w:t xml:space="preserve">Relevant Multi Domain Features Selection Based on Mutual Information for Heart Sound Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Touahria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buttelli</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Mostefai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Pattern Recognition Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2024, Rome, France. pp.930-938, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0012572900003654⟩</w:t>
+              <w:t xml:space="preserve">, Feb 2024, Rome, France. pp.918-923, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012565300003654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661359v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint INDSCAL Decomposition Meets Blind Source Separation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Trung Le</w:t>
+                <w:t xml:space="preserve">Surface EMG Signal Segmentation and Classification for Parkinson’s Disease Based on HMM Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Bengacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ales Holobar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10447387⟩</w:t>
+              <w:t xml:space="preserve">13th International Conference on Pattern Recognition Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rome, France. pp.930-938, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012572900003654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661368v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of the Electrical Appliances Identification System Using the PLAID Database in Independent Mode of House</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khaled Rouabah</w:t>
+                <w:t xml:space="preserve">Joint INDSCAL Decomposition Meets Blind Source Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ales Holobar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Pattern Recognition Applications and Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0012468900003654⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Seoul, France. pp.5570-5574, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10447387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661341v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of bearing health in a noisy environment using vibroacoustic approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edgard Sekko</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of the Electrical Appliances Identification System Using the PLAID Database in Independent Mode of House</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Ghazali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Rouabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Pattern Recognition Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rome, France. pp.880-885, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012468900003654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041046v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of sound absorption by a green facade at oblique incidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Characterization of bearing health in a noisy environment using vibroacoustic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elga Ossonemane Asseko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Attal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgard Sekko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041044v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensorial Convolutive Blind Source Separation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+                <w:t xml:space="preserve">Characterization of sound absorption by a green facade at oblique incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgard Sekko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ales Holobar</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Internoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes (France), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661377v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonocardiogram Segmentation Based on HMM Modelling combined with LWE: Application for Heart Valve Disorder Classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tensorial Convolutive Blind Source Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ales Holobar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st National Conference of Advanced Systems in Elec. Eng. (NCASEE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Seoul, France. pp.5575-5579, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10447269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377419v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STLformer: Exploit STL decomposition and Rank Correlation for Time Series Forecasting</w:t>
+                <w:t xml:space="preserve">Rankformer: Leveraging Rank Correlation for Transformer-based Time Series Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuokun Ouyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110294v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rankformer : un Nouveau Transformer avec un Mécanisme d’Attention Ordinal pour la Prédiction des Séries Temporelles</w:t>
+                <w:t xml:space="preserve">STLformer: Exploit STL decomposition and Rank Correlation for Time Series Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuokun Ouyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">31th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098097v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">After-Fatigue Condition: A Novel Analysis Based on Surface EMG Signals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mai Xuan Trang</w:t>
+                <w:t xml:space="preserve">Rankformer : un Nouveau Transformer avec un Mécanisme d’Attention Ordinal pour la Prédiction des Séries Temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuokun Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Asia Pacific Signal and Information Processing Association Annual Summit and Conference (APSIPA ASC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661332v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of bearing fault detectability on a rotating machine by vibro-acoustic characterisation as a function of a noisy surrounding machine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadia Sbai</w:t>
+                <w:t xml:space="preserve">After-Fatigue Condition: A Novel Analysis Based on Surface EMG Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gia Thien Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien van Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Xuan Trang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 Asia Pacific Signal and Information Processing Association Annual Summit and Conference (APSIPA ASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Taipei, France. pp.272-277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APSIPAASC58517.2023.10317458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166101v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rankformer: Leveraging Rank Correlation for Transformer-based Time Series Forecasting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meryem Jabloun</w:t>
+                <w:t xml:space="preserve">Study of bearing fault detectability on a rotating machine by vibro-acoustic characterisation as a function of a noisy surrounding machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elga Ossonemane Asseko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgard Sekko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Sbai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110209v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Deep Learning Models Practically Good as Promised? A Strategic Comparison of Deep Learning Models for Time Series Forecasting</w:t>
+                <w:t xml:space="preserve">Une comparaison des modèles d’apprentissage profond combinés avec des différentes stratégies pour la prédiction multi-étape des séries temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuokun Ouyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792462v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LSTM Network based on Prosodic Features for the Classification of Injunction in French Oral Utterances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Bougrine</w:t>
+                <w:t xml:space="preserve">Are Deep Learning Models Practically Good as Promised? A Strategic Comparison of Deep Learning Models for Time Series Forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuokun Ouyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hanane Ouachour</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Pattern Recognition Applications and Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661283v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une comparaison des modèles d’apprentissage profond combinés avec des différentes stratégies pour la prédiction multi-étape des séries temporelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meryem Jabloun</w:t>
+                <w:t xml:space="preserve">LSTM Network based on Prosodic Features for the Classification of Injunction in French Oral Utterances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Bougrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Ouachour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Pattern Recognition Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Online Streaming, France. pp.730-736, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010910500003122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098069v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface EMG signal classification for Parkinson’s disease using WCC descriptors and ANN classifier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Hacine Gharbi</w:t>
+                <w:t xml:space="preserve">On the Implementation of Downsampling Permutation Entropy variants in the detection of Bearing Faults in Rotatory Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Davalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10-Th The International Conference on Pattern Recognition Applications and Methods (ICPRAM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entropy 2021: The Scientific Tool of the 21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Sciforum.net, France. pp.9843, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/Entropy2021-09843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348690v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial aggregation of domestic appliance currents for NILM evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Raingeaud</w:t>
+                <w:t xml:space="preserve">Surface EMG signal classification for Parkinson’s disease using WCC descriptors and ANN classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Bengacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hacine Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EEEIC INTERNATIONAL CONFERENCE ON ENVIRONMENT AND ELECTRICAL ENGINEERING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, BARI, Italy</w:t>
+              <w:t xml:space="preserve">10-Th The International Conference on Pattern Recognition Applications and Methods (ICPRAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online Streaming, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513298v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Wavelet based Features for PCG Signal Classification using Hidden Markov Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
+                <w:t xml:space="preserve">Artificial aggregation of domestic appliance currents for NILM evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Pattern Recognition Applications and Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EEEIC INTERNATIONAL CONFERENCE ON ENVIRONMENT AND ELECTRICAL ENGINEERING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, BARI, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520136v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Deterministic Estimaton of Multiscale Permutation Entropy of High-Order Autoregressive-Moving-Average Processes as a Function of ARMA Parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meryem Jabloun</w:t>
+                <w:t xml:space="preserve">Discrete Wavelet based Features for PCG Signal Classification using Hidden Markov Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Touahria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 28th European Signal Processing Conference (EUSIPCO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287394⟩</w:t>
+              <w:t xml:space="preserve">10th International Conference on Pattern Recognition Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online Streaming, Austria. pp.334-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010343003340340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520144v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Implementation of Downsampling Permutation Entropy variants in the detection of Bearing Faults in Rotatory Machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">On the Deterministic Estimaton of Multiscale Permutation Entropy of High-Order Autoregressive-Moving-Average Processes as a Function of ARMA Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Davalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Davalos</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy 2021: The Scientific Tool of the 21st Century</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/Entropy2021-09843⟩</w:t>
+              <w:t xml:space="preserve">2020 28th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. pp.2225-2229, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03568354v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heartbeat Classification Using ANFIS System and QRS Complex Features Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfatah Charef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Abdelliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPR '20: The international conference on Intelligent systems and Pattern recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual Event Tunisia, France. pp.50-54, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3432867.3432892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical features extraction based on the discrete wavelet transform for electrical appliances identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Ghazali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPR '20: The international conference on Intelligent systems and Pattern recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual Event Tunisia, France. pp.22-26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3432867.3432900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Classification of French Spontaneous Oral Speech into Injunction and No-injunction Classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Pattern Recognition Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.638-644, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0009354406380644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and Global Feature Selection for Prosodic Classification of the Word’s Uses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
+                <w:t xml:space="preserve">Multiscale Permutation Entropy: Statistical Characterization on Autoregressive and Moving Average Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Davalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Némo</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Pattern Recognition Applications and Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0006251407110717⟩</w:t>
+              <w:t xml:space="preserve">2019 27th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, A Coruna, Spain. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8902994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164061v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Software Tool to Highlight Money Savings Made by a Demand Side Management System for Home Appliances</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Raingeaud</w:t>
+                <w:t xml:space="preserve">Local and Global Feature Selection for Prosodic Classification of the Word’s Uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Némo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality (ICREPQ’19)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Pattern Recognition Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Porto, Portugal. pp.711-717, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006251407110717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103552v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Permutation Entropy: Statistical Characterization on Autoregressive and Moving Average Processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meryem Jabloun</w:t>
+                <w:t xml:space="preserve">A New Software Tool to Highlight Money Savings Made by a Demand Side Management System for Home Appliances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 27th European Signal Processing Conference (EUSIPCO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality (ICREPQ’19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Tenerife, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520141v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of Multiscale Permutation Entropy on Finite-Length Fractional Gaussian Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Davalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 26th European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1087-1091, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/eusipco.2018.8553070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On The Statistical Properties Of The Generalized Discrete Teager-Kaiser Energy Operator Applied To Uniformly Distributed Random Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Freiburg im Breisgau, Germany. pp.388-392, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ssp.2018.8450741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Power Quality in an Innovative Bidirectional Inverter Topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bissey</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality (ICREPQ'18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convertisseur DC-AC bidirectionnel à faible taux de distorsion harmonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bissey</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet Cepstral Coefficients for Electrical Appliances Identification using Hidden Markov Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Pattern Recognition Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. pp.541-549, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24084/repqj16.257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Appliances Identification and Clustering using Novel Turn-on Transient Features</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
+                <w:t xml:space="preserve">H&amp;lt;inf&amp;gt;∞&amp;lt;/inf&amp;gt; estimator for gearbox diagnosis in variable speed conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Assoumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Capdessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgard Sekko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Pattern Recognition Applications and Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 25th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.176-180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164064v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High accuracy event detection for Non-Intrusive Load Monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Electrical Appliances Identification and Clustering using Novel Turn-on Transient Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nait Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icassp.2017.7952597⟩</w:t>
+              <w:t xml:space="preserve">6th International Conference on Pattern Recognition Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Porto, Portugal. pp.647-654, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006245706470654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164066v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H&amp;lt;inf&amp;gt;∞&amp;lt;/inf&amp;gt; estimator for gearbox diagnosis in variable speed conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amadou Assoumane</w:t>
+                <w:t xml:space="preserve">High accuracy event detection for Non-Intrusive Load Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nait Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edgard Sekko</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 25th European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.2452-2456, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2017.7952597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164085v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of sEMG muscle activation intervals using Gaussian Mixture Model and Ant Colony Classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Naseem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 24th European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.1713-1717, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/eusipco.2016.7760541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscular activation intervals detection using gaussian mixture model GMM applied to sEMG signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Naseem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE 18th International Conference on e-Health Networking, Applications and Services (Healthcom)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Munich, Germany. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/healthcom.2016.7749430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing Parkinson's desease using EMG fractional linear prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 24th European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.1723-1727</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the impact of signals time-frequency sparsity on the localization performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudjellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 24th European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.1941-1945</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and estimation of transient current signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nait Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 23rd European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.1960-1964, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/eusipco.2015.7362726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal side information impact on the statistical resolution limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Boudjellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13069,100 +12944,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International ITG Workshop on Smart Antennas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Ilmenau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosody based Automatic Classification of the Uses of French ‘Oui’ as Convinced or Unconvinced Uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13177,73 +13052,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Lisbonne, Portugal. pp.349-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Constant Modulus Algorithm Based on Complex Givens Rotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Boudjellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13285,73 +13160,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Statistical Signal Processing (SSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Gold Coast, Australia. IEEE Statistical Signal Processing Workshop (SSP), Australia, July 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORDER-STATISTICS MINIMUM ERROR RATE DETECTOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Boudjellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13393,194 +13268,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAT Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved Bayesian inversion method for the estimation of multimodal particle size distribution using multi-angle dynamic light scattering measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbassit Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Naiim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jalocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Statistical Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Gold Coast, Australia. pp.384-387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFORMED SEPARATION OF DEPENDENT SOURCES USING JOINT MATRIX DECOMPOSITION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Boudjellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13622,579 +13497,579 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lisbone, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsity-Based Algorithms for Blind Separation of Convolutive Mixtures with Application to EMG Signals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adel Belouchrani</w:t>
+                <w:t xml:space="preserve">Modélisation des disjoncteurs domestiques dans la bande CPL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nizigiyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raingeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSP 2014 : IEEE Statistical Signal Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Gold Coast, Australia. pp.197 - 200</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057145v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des disjoncteurs domestiques dans la bande CPL</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anouar Achouri</w:t>
+                <w:t xml:space="preserve">Sparsity-Based Algorithms for Blind Separation of Convolutive Mixtures with Application to EMG Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahab Boudjellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">SSP 2014 : IEEE Statistical Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Gold Coast, Australia. pp.197 - 200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065414v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological considerations about motor activity tracking in real life Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsi-Pin Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Applied Human Factors and Ergonomics AHFE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of two MCMC algorithms convergence for Bayesian estimation of the particle size distribution from multiangle dynamic light scattering measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbassit Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Naiim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jalocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MaxEnt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Non-Parametric Approaches For Time-Varying Delay Estimation With Application To The Electromyography Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gia-Thien Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14209,100 +14084,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Green and Human Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Ho Chi Minh Ville, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Cyclostationarity-Based Blind Approach for Motor Unit's Firing Rate Automated Detection in Electromyographic Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Haritopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14317,1132 +14192,1132 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BHI 2014 - International Conference of Biomedical and Health Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Valencia, Spain. pp.4 Pages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Bin Number Choice of Joint Histogram Estimation Applied to Mutual Information based Face Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Angers, France. pp.777-782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Modeling Breakers Effect on Power Line Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nizigiyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raingeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium of Power Line Communication and its Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison et sélection des paramètres acoustiques pertinents par l'algorithme TMI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
+                <w:t xml:space="preserve">Order-statistics minimum error detector for optimal delay detection in multipath Rayleigh fading channel context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Boudjellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tayeb Mohamadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teraitement et Analyse de l'Information Méthodes et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Tunisia</w:t>
+              <w:t xml:space="preserve">WOSSPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Zéralda, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920573v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding Window Adaptive Constant Modulus Algorithm Based on Complex Hyperbolic Givens Rotations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adel Belouchrani</w:t>
+                <w:t xml:space="preserve">Combinaison et sélection des paramètres acoustiques pertinents par l'algorithme TMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hacine-Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Harba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Mohamadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Teraitement et Analyse de l'Information Méthodes et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002378v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclostationary Analysis of Electromyographic Signals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Haritopoulos</w:t>
+                <w:t xml:space="preserve">Sliding Window Adaptive Constant Modulus Algorithm Based on Complex Hyperbolic Givens Rotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Boudjellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21s European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Marrakech, Morocco. to be pubslished</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839172v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Methodology for OptimalDelay Detection in Mobile Localization Context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adel Belouchrani</w:t>
+                <w:t xml:space="preserve">Cyclostationary Analysis of Electromyographic Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Haritopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, vancouver, Canada</w:t>
+              <w:t xml:space="preserve">21s European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Marrakech, Morocco. to be pubslished</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002374v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRSA method for transient detection applied to drinking water production surveillance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Methodology for OptimalDelay Detection in Mobile Localization Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Boudjellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Belouchrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Capdessus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">suveillance 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, France</w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920586v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical insights into the phase rectified averaging method and application to HRV analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">PRSA method for transient detection applied to drinking water production surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buttelli</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Capdessus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUropean SIgnal Processing COnference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">suveillance 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100658v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order-statistics minimum error detector for optimal delay detection in multipath Rayleigh fading channel context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adel Belouchrani</w:t>
+                <w:t xml:space="preserve">Theoretical insights into the phase rectified averaging method and application to HRV analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOSSPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Zéralda, Algeria</w:t>
+              <w:t xml:space="preserve">EUropean SIgnal Processing COnference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103040v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Windowing Method for the Parameter Estimation of Damped Sinusoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ali Al-Radhawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SURVEILLANCE 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Chartres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Maximum Likelihood and Time Frequency Approaches for Time Varying Delay Estimation in The Case of Electromyography Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gia-Thien Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15457,1339 +15332,1339 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Engineering International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Thailand. pp.5th IEEE conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The generalized correlation methods for estimation of time delay with application to electromyography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gia-Thien Luu</w:t>
+                <w:t xml:space="preserve">Vibration Analysis for Damage Detection in Ultra filtration Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buttelli</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Capdessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1th International Symposium on Engineering Physics and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Ho Chi Minh Ville, Vietnam</w:t>
+              <w:t xml:space="preserve">Surveillance 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Compiegne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920497v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the separation of heart sound components using a translated empirical mode decomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meryem Jabloun</w:t>
+                <w:t xml:space="preserve">The generalized correlation methods for estimation of time delay with application to electromyography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gia-Thien Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Applied Sciences in Biomedical and Communication Technologies: ISABEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Barcelone, Spain. pp.1-5</w:t>
+              <w:t xml:space="preserve">1th International Symposium on Engineering Physics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Ho Chi Minh Ville, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655516v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cramer-Rao lower bounds for Estimating the Time Varying Delay of Surface EMG Signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">On the separation of heart sound components using a translated empirical mode decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ségalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Harba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop (SSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International Symposium on Applied Sciences in Biomedical and Communication Technologies: ISABEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Barcelone, Spain. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655512v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do the generalized correlation methods improve time-delay estimation for muscle conduction fiber velocity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cramer-Rao lower bounds for Estimating the Time Varying Delay of Surface EMG Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Applied Sciences in Biomedical and Communication Technologies: ISABEL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop (SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.473-476, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2011.5967735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655518v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration Analysis for Damage Detection in Ultra filtration Fibers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do the generalized correlation methods improve time-delay estimation for muscle conduction fiber velocity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gia-Thien Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Compiegne, France</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Applied Sciences in Biomedical and Communication Technologies: ISABEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652191v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrhythmias Classification Using the Fractal Behavior of the Power Spectrum Density of the QRS Complex and ANN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelfatah Charef</w:t>
+                <w:t xml:space="preserve">Estimation of spectral parameters of nonstationary HRV signals using Gaussian fitting spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on High Performance Computing and Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HPCS.2010.5547107⟩</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Applied Sciences in Biomedical and Communication Technologies: ISABEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Rome, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISABEL.2010.5702909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655509v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase rectified signal averaging method applied to heart rate variability signals for assessment of the changes in sympathovagal balance during rest and tilt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meryem Jabloun</w:t>
+                <w:t xml:space="preserve">Arrhythmias Classification Using the Fractal Behavior of the Power Spectrum Density of the QRS Complex and ANN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfatah Charef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on High Performance Computing and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Caen, France. pp.399-404, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCS.2010.5547107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600058v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of spectral parameters of nonstationary HRV signals using Gaussian fitting spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Daoud</w:t>
+                <w:t xml:space="preserve">Phase rectified signal averaging method applied to heart rate variability signals for assessment of the changes in sympathovagal balance during rest and tilt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Applied Sciences in Biomedical and Communication Technologies: ISABEL</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Aalborg, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655511v1</w:t>
+                <w:t xml:space="preserve">hal-00600058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of the impulsive noise emitted by a resistive load commutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPLC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-varying delay estimation with application to electromyography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three time-varying delay estimators with application to electromyography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Jouanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Poznan, Poland. pp.2499-2503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust mean estimation for real-time blanking in radioastronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumez-Viou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Turkey. pp.2199-2202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16799,172 +16674,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological considerations about motor activity tracking in real life settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Jabloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsi-Pin Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tadeusz Marek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science, Technology, Higher Education and Society in the Conceptual Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AHFE Conference, pp.212-221, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId373"/>
+      <w:footerReference w:type="default" r:id="rId372"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17111,51 +16986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Linh Trung" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buttelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Linh-Trung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271104v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kammoun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2025.107848" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098066v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Jabloun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e26100831" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24041137" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660728v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Holobar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109483" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Le Bunetel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Raingeaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3261907" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Touahria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hacine-Gharbi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2023.105288" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Beatrice Sonfack" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.jeee.20221003.16" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Ghazali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/tje2.12219" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660834v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Talbi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103865" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24101343" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520103v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2019.07.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hacine Gharbi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCSYSE.2021.10045569" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjira Benoudnine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660744v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Rouabah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Attia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boukerma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/9819743" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio D&#225;valos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23010030" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03519920v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23121655" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03519916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23070787" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuokun Ouyang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2021005042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bengacemi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520073v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nait Meziane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2020.104691" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Adjimi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Mostefai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31449/inf.v43i2.1621" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02171938v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bissey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jacques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Reymond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj17.312" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520107v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Assoumane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sekko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/204764200409905165" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337307v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Boudjellal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belouchrani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lamarque" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520083v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohamadi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/elk-1812-80" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164427v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Davalos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21050450" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520115v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nait-Meziane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-019-0644-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953322v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Assoumane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Sekko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2018.2828738" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163997v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Mezaache" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bouttout" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecap.v8i2.13421" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164034v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2018.08.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163991v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.11.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164022v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Thien Luu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbassit Boualem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Trung Duy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219477518500153" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijbm.2017.084133" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144838v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudjellal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belouchrani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.05.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163942v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roussel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Haritopoulos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Farina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnsre.2017.2700890" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163928v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Messaoudi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;s El'Hadi Bekka" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2016.12.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520122v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capdessus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164115v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Zitouni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Chikouche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mokrani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Atia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.12.027" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RP2QZS3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164118v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2015.07.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01551614v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumez-Viou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Weber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2251171716410191" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185278v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/956735" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164119v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2015.06.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84SVWHZH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100606v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Naiim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ferr&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jalocha" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164047v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.02.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100537v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nizigiyimana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Achouri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826569v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Deriche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2013.02.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLDNSXCL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100477v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100626v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826583v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benabdellah Yagoubi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2013.04.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHPQLQKC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771889v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920511v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia-Thien Luu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185339v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sennegon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grison" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.357" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771920v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grison" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600059v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumez-Viou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2010.2064610" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657025v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chikouche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouttout" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600056v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0804-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QMVLVPHC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655520v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bercier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Halin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kahn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jouanin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553211v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goossens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600046v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leclerc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumez-Viou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamarque" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2007.902594" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607873v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;ger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185391v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Madeleine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Leclerc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Arendt-Nielsen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2006.06.753" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12DCSM6Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719595v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jennane" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couratier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022617v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2004.07.025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVXQLJK1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600047v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595903v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(01)00088-3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185414v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-1684(98)00117-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN2BCZDH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310581v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Holobar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Murks" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Kramberger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310499v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Thinh Nguyen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha Luu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Quynh Tran" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Ha Le" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661353v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012565300003654" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661359v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Gharbi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012572900003654" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661368v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447387" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661341v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012468900003654" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041046v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elga Ossonemane Asseko" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Attal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041044v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661377v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447269" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377419v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110294v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098097v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661332v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien van Luong" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Xuan Trang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSIPAASC58517.2023.10317458" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166101v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sbai" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110209v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792462v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661283v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bougrine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Ouachour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010910500003122" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098069v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348690v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513298v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520136v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010343003340340" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520144v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287394" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568354v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/Entropy2021-09843" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661263v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Charef" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Abdelliche" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3432867.3432892" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661252v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3432867.3432900" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520154v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009354406380644" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164061v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois N&#233;mo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006251407110717" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02103552v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520141v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902994" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164094v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553070" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164090v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssp.2018.8450741" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01743997v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miranda" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983062v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164109v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj16.257" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164064v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006245706470654" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164066v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952597" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164085v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185669v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Naseem" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eusipco.2016.7760541" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185676v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/healthcom.2016.7749430" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185657v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Parry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lalo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144877v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144864v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eusipco.2015.7362726" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103146v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100670v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petit" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002437v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002367v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100586v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002460v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057145v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Boudjellal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065414v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100875v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsi-Pin Ma" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100684v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100646v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003843v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100654v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100569v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920573v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002378v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839172v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002374v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920586v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100658v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103040v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994899v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Al-Radhawi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771931v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920497v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655516v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe S&#233;galen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655512v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967735" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655518v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652191v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655509v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2010.5547107" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600058v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655511v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yagoubi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISABEL.2010.5702909" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608067v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600062v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600061v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600048v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100952v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Linh Trung" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buttelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kammoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2025.107848" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Jabloun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e26100831" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660899v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24041137" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660728v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Holobar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109483" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455949v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Le Bunetel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Raingeaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3261907" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660892v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Touahria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hacine-Gharbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2023.105288" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660882v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Beatrice Sonfack" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.jeee.20221003.16" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520062v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Ghazali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/tje2.12219" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660834v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Talbi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103865" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24101343" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bengacemi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hacine Gharbi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2019.07.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCSYSE.2021.10045569" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjira Benoudnine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660744v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Rouabah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Attia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boukerma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/9819743" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio D&#225;valos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23010030" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03519920v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23121655" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03519916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23070787" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuokun Ouyang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2021005042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520073v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nait Meziane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2020.104691" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185128v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Adjimi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Mostefai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31449/inf.v43i2.1621" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02171938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bissey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jacques" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Reymond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj17.312" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520107v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Assoumane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sekko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/204764200409905165" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lamarque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337307v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Boudjellal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belouchrani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520083v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohamadi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/elk-1812-80" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Davalos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21050450" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520115v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nait-Meziane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-019-0644-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Thien Luu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbassit Boualem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Trung Duy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219477518500153" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Assoumane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Sekko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2018.2828738" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163997v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Mezaache" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bouttout" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecap.v8i2.13421" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164034v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2018.08.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163991v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.11.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163982v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijbm.2017.084133" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144838v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudjellal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belouchrani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.05.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163942v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roussel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Haritopoulos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Farina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnsre.2017.2700890" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163928v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Messaoudi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;s El'Hadi Bekka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2016.12.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520122v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capdessus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017049" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164115v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Zitouni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Chikouche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mokrani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Atia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.12.027" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RP2QZS3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164118v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2015.07.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01551614v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumez-Viou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Weber" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2251171716410191" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185278v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/956735" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164119v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2015.06.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84SVWHZH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Naiim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ferr&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jalocha" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164047v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.02.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100537v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nizigiyimana" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Achouri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826583v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benabdellah Yagoubi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2013.04.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHPQLQKC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826569v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Deriche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2013.02.010" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLDNSXCL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100626v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771920v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sennegon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grison" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771889v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920511v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia-Thien Luu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185339v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grison" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.357" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600059v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumez-Viou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2010.2064610" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657025v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chikouche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouttout" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600056v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0804-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QMVLVPHC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655520v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bercier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Halin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kahn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jouanin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553211v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goossens" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607873v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;ger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600046v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leclerc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumez-Viou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamarque" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2007.902594" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185391v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Madeleine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Leclerc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Arendt-Nielsen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2006.06.753" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12DCSM6Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719595v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jennane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couratier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022617v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2004.07.025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVXQLJK1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600047v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595903v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(01)00088-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185414v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-1684(98)00117-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN2BCZDH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310581v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Holobar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Murks" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Kramberger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310499v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Thinh Nguyen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha Luu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Quynh Tran" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Ha Le" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377419v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661353v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012565300003654" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661359v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Gharbi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012572900003654" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661368v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447387" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661341v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012468900003654" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041046v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elga Ossonemane Asseko" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Attal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041044v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661377v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447269" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110209v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110294v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098097v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661332v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien van Luong" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Xuan Trang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSIPAASC58517.2023.10317458" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166101v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sbai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098069v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792462v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661283v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bougrine" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Ouachour" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010910500003122" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568354v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/Entropy2021-09843" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348690v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513298v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520136v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010343003340340" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520144v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287394" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661263v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Charef" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Abdelliche" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3432867.3432892" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661252v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3432867.3432900" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520154v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009354406380644" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03520141v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902994" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164061v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois N&#233;mo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006251407110717" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02103552v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164094v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553070" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164090v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssp.2018.8450741" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01743997v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miranda" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983062v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02164109v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj16.257" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164085v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164064v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006245706470654" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164066v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952597" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185669v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Naseem" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eusipco.2016.7760541" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185676v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/healthcom.2016.7749430" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185657v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Parry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lalo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144877v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144864v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eusipco.2015.7362726" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103146v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100670v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petit" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002437v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002367v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100586v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002460v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065414v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057145v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Boudjellal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100875v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsi-Pin Ma" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100684v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100646v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003843v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100654v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100569v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103040v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920573v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002378v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839172v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002374v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920586v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100658v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994899v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Al-Radhawi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771931v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652191v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920497v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655516v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe S&#233;galen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655512v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967735" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655518v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655511v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yagoubi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISABEL.2010.5702909" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655509v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2010.5547107" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600058v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608067v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600062v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600061v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600048v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100952v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>