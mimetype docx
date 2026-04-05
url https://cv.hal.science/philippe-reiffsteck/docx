--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -347,536 +347,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the new dynamic cone penetrometer for the study of soil liquefaction along the Kupa River, Petrinja area (Croatia)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Moiriat</w:t>
+                <w:t xml:space="preserve">Laboratory evaluation of sampling quality of a new A+ sampler for natural fine soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Josipa Maslac</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pilniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference of Croatian Geotechnical Society with international participation and under the auspices of ISSMGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Zagreb, Croatia. pp.101-110</w:t>
+              <w:t xml:space="preserve">8th International Symposium on deformation characterics of geomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonio Viana de Fonseca, Sep 2023, Porto, Portugal. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414348v1</w:t>
+                <w:t xml:space="preserve">hal-04414248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory evaluation of sampling quality of a new A+ sampler for natural fine soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Fanelli</w:t>
+                <w:t xml:space="preserve">Centrifuge tests on piled raft foundations in sand subjected to vertical load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Elayni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Mauxion</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on deformation characterics of geomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Smart Geotechnics for Smart Societies – Zhussupbekov, Sarsembayeva &amp; Kaliakin (Eds)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kazakhstan Geotechnical Society, Aug 2023, Astana, Kazakhstan. pp.1277-1282, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003299127-184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414248v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge tests on piled raft foundations in sand subjected to vertical load</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+                <w:t xml:space="preserve">Preliminary results of geotechnical and geophysical investigations on sites with liquefaction occurrences in the greater Petrinja area after the 2020 earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Moiriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josipa Maslac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Tuan Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Josephine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branko Kordić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Geotechnics for Smart Societies – Zhussupbekov, Sarsembayeva &amp; Kaliakin (Eds)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th Conference of Croatian Geotechnical Society with international participation and under the auspices of ISSMGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Zagreb, Croatia. pp.121-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524839v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results of geotechnical and geophysical investigations on sites with liquefaction occurrences in the greater Petrinja area after the 2020 earthquake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of the new dynamic cone penetrometer for the study of soil liquefaction along the Kupa River, Petrinja area (Croatia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Tuan Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Moiriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Benz Navarette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josipa Maslac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Branko Kordić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Conference of Croatian Geotechnical Society with international participation and under the auspices of ISSMGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Zagreb, Croatia. pp.121-132</w:t>
+              <w:t xml:space="preserve">, May 2023, Zagreb, Croatia. pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414299v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of the French and Japanese scour risk assessment procedures for railway infrastructure</w:t>
               </w:r>
@@ -981,2364 +981,2364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi ne pas utiliser le pressiomètre pour l'analyse du risque de liquéfaction ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation de la vitesse des ondes de cisaillement Vs à partir du module pressiométrique Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Peronne</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720269v1</w:t>
+                <w:t xml:space="preserve">hal-03720165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la vitesse des ondes de cisaillement Vs à partir du module pressiométrique Ménard</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of bearing capacity and settlement using penetrometer design method for shallow foundation and load transfer curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Benoit</w:t>
+                <w:t xml:space="preserve">M.A. Benz Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Besson</w:t>
+                <w:t xml:space="preserve">T.A. Luong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cone Penetration Testing 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gottardi &amp; Tonni, Jun 2022, Bologne, Italy. pp.1058-1064, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003308829-160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720165v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'effet d'un écoulement sur le transfert de chaleur induit par un groupe de pieux géothermiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sahar Hemmati</w:t>
+                <w:t xml:space="preserve">Machine learning (ML) based predictive maintenance policy for bridges crossing waterways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badr Ouzzine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Transportation Research Procedia, Transport Research Arena (TRA) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720167v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de modules de déformation au cours d'essais CLT – Méthode de calcul des tassements de fondations superficielles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Teyssier</w:t>
+                <w:t xml:space="preserve">Maintenance Prédictive des ouvrages d'art avec des fondations en sites aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Jacquard</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719810v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation en centrifugeuse d'un groupe de pieux soumis à une charge thermique non symétrique au sein d'un écoulement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Centrifuge modelling of an energy pile group within seepage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Ouzzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Grappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Grappe</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Giulia Viggiani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gopal Madabhushi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Soil Mechanics and Geotechnical Engineering, Sep 2022, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720259v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of bearing capacity and settlement using penetrometer design method for shallow foundation and load transfer curves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+                <w:t xml:space="preserve">Préparation des recommandations du Projet National ARSCOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Burlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahd Cuira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Benz Navarrete</w:t>
+                <w:t xml:space="preserve">Roger Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.A. Luong</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cone Penetration Testing 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414369v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning (ML) based predictive maintenance policy for bridges crossing waterways</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianyu Wang</w:t>
+                <w:t xml:space="preserve">Etude de l'effet d'un écoulement sur le transfert de chaleur induit par un groupe de pieux géothermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hemmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Ouzzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia, Transport Research Arena (TRA) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498321v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance Prédictive des ouvrages d'art avec des fondations en sites aquatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianyu Wang</w:t>
+                <w:t xml:space="preserve">Détermination de modules de déformation au cours d'essais CLT – Méthode de calcul des tassements de fondations superficielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rispal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jacquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719846v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge modelling of an energy pile group within seepage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Modélisation en centrifugeuse d'un groupe de pieux soumis à une charge thermique non symétrique au sein d'un écoulement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Ouzzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Grappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Grappe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Giulia Viggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gopal Madabhushi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Physical Modelling in Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Soil Mechanics and Geotechnical Engineering, Sep 2022, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461208v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation des recommandations du Projet National ARSCOP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fahd Cuira</w:t>
+                <w:t xml:space="preserve">Essais d'expansion pressiométriques avec mesure de pression interstitielle – application sur le site du Larivot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Frank</w:t>
+                <w:t xml:space="preserve">Panagiotis Georgios Karagiannopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Habert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Peronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savatier Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719862v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais d'expansion pressiométriques avec mesure de pression interstitielle – application sur le site du Larivot</w:t>
+                <w:t xml:space="preserve">Essais sur fondations superficielles et dimensionnement au pénétromètre dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Tuan Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Benz Navarette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720127v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais sur fondations superficielles et dimensionnement au pénétromètre dynamique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Essais croisés avec le pressiomètre dans le cadre d'ARSCOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rispal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Desourtheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Miguel Benz Navarette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720164v1</w:t>
+                <w:t xml:space="preserve">hal-03719815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais croisés avec le pressiomètre dans le cadre d'ARSCOP</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Mourier</w:t>
+                <w:t xml:space="preserve">Évaluation à petite échelle des coefficients de restitution des chutes de blocs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruma Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719815v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation à petite échelle des coefficients de restitution des chutes de blocs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Benoit</w:t>
+                <w:t xml:space="preserve">Nouveau montage expérimental pour l'étude du comportement d'une fondation mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Elayni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411106v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle technologie de mesure pendant le forage ASFOREC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Georgios Karagiannopoulos</w:t>
+                <w:t xml:space="preserve">Interprétation de l'essai in-situ de chargement uniaxial au Dilatosol : application en chambre d'étalonnage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rispal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Peronne</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720265v1</w:t>
+                <w:t xml:space="preserve">hal-03719839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau montage expérimental pour l'étude du comportement d'une fondation mixte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nader Elayni</w:t>
+                <w:t xml:space="preserve">Nouvelle technologie de mesure pendant le forage ASFOREC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Georgios Karagiannopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rispal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Peronne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719857v1</w:t>
+                <w:t xml:space="preserve">hal-03720265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation de l'essai in-situ de chargement uniaxial au Dilatosol : application en chambre d'étalonnage.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Rispal</w:t>
+                <w:t xml:space="preserve">Evaluation of deformation modulus during Cone Loading Tests (CLT) and settlement of shallow foundations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rispal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cone Penetration Testing 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gottardi &amp; Tonni, Jun 2022, Bologne, Italy. pp.1107-1112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003308829-168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719839v1</w:t>
+                <w:t xml:space="preserve">hal-04414564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of deformation modulus during Cone Loading Tests (CLT) and settlement of shallow foundations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthode de diagnostic de fondations sur pieux bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sage-Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Peboscq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Belloucif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cone Penetration Testing 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9781003308829-168⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04414564v1</w:t>
+                <w:t xml:space="preserve">hal-03720257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de diagnostic de fondations sur pieux bois</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les limons du canal Seine Nord Europe : des traitements étudiés pour un emploi optimal en bajoyer d'écluse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Queste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Berche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720257v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les limons du canal Seine Nord Europe : des traitements étudiés pour un emploi optimal en bajoyer d'écluse</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pourquoi ne pas utiliser le pressiomètre pour l'analyse du risque de liquéfaction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Georgios Karagiannopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Peronne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720253v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borehole quality influence on expansion test results</w:t>
               </w:r>
@@ -3350,51 +3350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Saussaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Habert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Confererence on Geotechnical and Geophysical Site Characterisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3471,51 +3471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning &amp; Risk Assessment (MLRA2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3642,239 +3642,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la qualité du forage sur les résultats des essais pressiométriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of isotropic preloading on static liquefaction of sandy soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Huy Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Gobbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Habert</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Lenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 èmes Journées Nationales Géotechnique et Géologie de l'Ingénieur,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Geotechnics for Sustainable Infrastructure Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Hanoi, France. pp.PP. 972-980, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-2184-3_127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04534955v1</w:t>
+                <w:t xml:space="preserve">hal-03575428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of isotropic preloading on static liquefaction of sandy soils</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de la qualité du forage sur les résultats des essais pressiométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luca Lenti</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Habert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Geotechnics for Sustainable Infrastructure Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10 èmes Journées Nationales Géotechnique et Géologie de l'Ingénieur,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lyon, France. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-15-2184-3_127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03575428v1</w:t>
+                <w:t xml:space="preserve">hal-04534955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic Pressuremeter Tests Dedicated to Study the Behavior of Piles Under Cyclic Transverse Loads</w:t>
               </w:r>
@@ -3899,51 +3899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Burlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAJG 2018: Recent Advances in Geo-Environmental Engineering, Geomechanics and Geotechnics, and Geohazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kallel, A., et al., Nov 2018, Sousse, Tunisia. pp.227-230, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4094,51 +4094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer l'impact du vieillissement des digues sur les mécanismes et scénarios de rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Tourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4213,282 +4213,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser et prévenir la liquéfaction des sols sous les ouvrages : le projet ISOLATE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durabilité d'un sol traité à la chaux en environnement maritime : méthodologie de l'étude et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot de Baecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Semblat</w:t>
+                <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque National de Génie Parasismique AFPS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3ème colloque national "Digues Maritimes et Fluviales de Protection contre les Submersions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Aix-en-Provence, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.2530082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442856v1</w:t>
+                <w:t xml:space="preserve">hal-04529951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité d'un sol traité à la chaux en environnement maritime : méthodologie de l'étude et premiers résultats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+                <w:t xml:space="preserve">Caractériser et prévenir la liquéfaction des sols sous les ouvrages : le projet ISOLATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Foerster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fernando Lopez-Cabellero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Canou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème colloque national "Digues Maritimes et Fluviales de Protection contre les Submersions"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème Colloque National de Génie Parasismique AFPS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529951v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability of lime treated soil in coastal environment : Methodology for a laboratory study and first results</w:t>
               </w:r>
@@ -4500,51 +4500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot de Baecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4621,51 +4621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot de Baecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4742,51 +4742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk van de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jacquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSMGE 2017, 19th International Conference on Soil Mechanics and Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, SEOUL, France. pp. 2711-2714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4850,51 +4850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4930,1400 +4930,1400 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of pile behavior under static and bi-directional tests and comparison with field results</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bearing capacity and settlement of pile based on cone loading test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk van de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jacquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Bolivian International Conference on Deep Foundations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, SANTA CRUZ DE LA SIERRA, Bolivia. 8 p</w:t>
+              <w:t xml:space="preserve">1st GeoMEast International Congress and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, SHARM EL-SHEIKH, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591399v1</w:t>
+                <w:t xml:space="preserve">hal-01592012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bearing capacity and settlement of pile based on cone loading test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of pile behavior under static and bi-directional tests and comparison with field results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Abchir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Burlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Jacquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st GeoMEast International Congress and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, SHARM EL-SHEIKH, France. 7 p</w:t>
+              <w:t xml:space="preserve">Third Bolivian International Conference on Deep Foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, SANTA CRUZ DE LA SIERRA, Bolivia. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592012v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new submersible test to characterise the erosion of soils and sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application and tentative validation of soil behavior classification chart based on drilling parameter measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ousseynou Ndoye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+                <w:t xml:space="preserve">Matthieu Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Minatchy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSE 2016, 8th International Conference on Scour and Erosion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, OXFORD, United Kingdom. 7 p</w:t>
+              <w:t xml:space="preserve">ISC'5, 5th international Conference on Geotechnical and Geophysical Site characterisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, GOLD COAST, Australia. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590503v1</w:t>
+                <w:t xml:space="preserve">hal-01589854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet RUFEX - Détermination des propriétés mécaniques des matériaux traités par la technique du Deep Soil Mixing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception et dimensionnement des fondations d'un IGH en milieu karstique - cas du TGI de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Guimond Barrett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+                <w:t xml:space="preserve">Alexandre Beaussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNGG, Journées Nationales de Géotechnique et Géologie de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, NANCY, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590527v2</w:t>
+                <w:t xml:space="preserve">hal-01591337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application and tentative validation of soil behavior classification chart based on drilling parameter measurements</w:t>
+                <w:t xml:space="preserve">Proposition d'une méthode de classification basée sur les paramètres de forage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISC'5, 5th international Conference on Geotechnical and Geophysical Site characterisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, GOLD COAST, Australia. 6 p</w:t>
+              <w:t xml:space="preserve">JNGG, Journées Nationales de Géotechnique et Géologie de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, NANCY, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589854v1</w:t>
+                <w:t xml:space="preserve">hal-01591544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une méthode de classification basée sur les paramètres de forage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'un nouvel essai de caractérisation de l'érodabilité des sols - le 'wheel erosion test' (WET)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousseynou Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Minatchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNGG, Journées Nationales de Géotechnique et Géologie de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, NANCY, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591544v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591385v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et dimensionnement des fondations d'un IGH en milieu karstique - cas du TGI de Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of deformation parameters during cyclic expansion tests at several experimental test sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Beaussier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+                <w:t xml:space="preserve">Gilles Desanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG, Journées Nationales de Géotechnique et Géologie de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, NANCY, France. 8 p</w:t>
+              <w:t xml:space="preserve">ISC'5, 5th international Conference on Geotechnical and Geophysical Site characterisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, GOLD COAST, Australia. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591337v1</w:t>
+                <w:t xml:space="preserve">hal-01589900v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un nouvel essai de caractérisation de l'érodabilité des sols - le 'wheel erosion test' (WET)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Development of a new submersible test to characterise the erosion of soils and sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousseynou Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Minatchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fanelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG, Journées Nationales de Géotechnique et Géologie de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, NANCY, France. 8 p</w:t>
+              <w:t xml:space="preserve">ICSE 2016, 8th International Conference on Scour and Erosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, OXFORD, United Kingdom. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591385v2</w:t>
+                <w:t xml:space="preserve">hal-01590503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of deformation parameters during cyclic expansion tests at several experimental test sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet RUFEX - Détermination des propriétés mécaniques des matériaux traités par la technique du Deep Soil Mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guimond Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Desanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISC'5, 5th international Conference on Geotechnical and Geophysical Site characterisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, GOLD COAST, Australia. 6 p</w:t>
+              <w:t xml:space="preserve">JNGG, Journées Nationales de Géotechnique et Géologie de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, NANCY, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589900v2</w:t>
+                <w:t xml:space="preserve">hal-01590527v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARSCOP : a French national project to continue with the development of the pressuremeter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Burlon</w:t>
+                <w:t xml:space="preserve">Importance de l'amplitude des cycles sur la définition du module de rechargement au pressiomètre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Grasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tacita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fanelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISP7 - Symposium International pour le 60ème anniversaire du pressiomètre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, HAMMAMET, Tunisie. 6 p</w:t>
+              <w:t xml:space="preserve">, May 2015, HAMMAMET, Tunisie. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589060v1</w:t>
+                <w:t xml:space="preserve">hal-01589350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of strength and other mechanical properties of the deep mixing material</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+                <w:t xml:space="preserve">Influence de paramètres géométriques sur les résultats d'essais de cisaillement effectués au Phicomètre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arpaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFI Deep Mixing Conference 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, SAN FRANCISCO, France. 10 p</w:t>
+              <w:t xml:space="preserve">ISP7-PRESSIO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, HAMMAMET, Tunisie. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597675v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance de l'amplitude des cycles sur la définition du module de rechargement au pressiomètre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian Grasson</w:t>
+                <w:t xml:space="preserve">Assessment of strength and other mechanical properties of the deep mixing material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guimond Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joali Paredes Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sonia Fanelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISP7 - Symposium International pour le 60ème anniversaire du pressiomètre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, HAMMAMET, Tunisie. 8 p</w:t>
+              <w:t xml:space="preserve">DFI Deep Mixing Conference 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, SAN FRANCISCO, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589350v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de paramètres géométriques sur les résultats d'essais de cisaillement effectués au Phicomètre.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Heintz</w:t>
+                <w:t xml:space="preserve">ARSCOP : a French national project to continue with the development of the pressuremeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Burlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISP7-PRESSIO 2015</w:t>
+              <w:t xml:space="preserve">ISP7 - Symposium International pour le 60ème anniversaire du pressiomètre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, HAMMAMET, Tunisie. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684457v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description et application d'un protocole d'essai visant à évaluer l'état de dégradation des pieux en bois</w:t>
               </w:r>
@@ -6335,51 +6335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Christin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6456,51 +6456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guimond-Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6549,394 +6549,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength and aging of cement treated low plastic soils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+                <w:t xml:space="preserve">Improvement of railway platforms by soil mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guimond-Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Calon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Geotechnique, Construction Materials and Environmen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Kuala Lumpur, Malaysia. 6 p</w:t>
+              <w:t xml:space="preserve">Journées nationales de géotechnique et de géologie de l’Ingénieur - JNGG2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CFMS, Jul 2012, Bordeaux, France. pp.633-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550061v1</w:t>
+                <w:t xml:space="preserve">hal-04520382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of railway platforms by soil mixing</w:t>
+                <w:t xml:space="preserve">Rheological properties of cement-stabilised kaolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guimond-Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Calon</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales de géotechnique et de géologie de l’Ingénieur - JNGG2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CFMS, Jul 2012, Bordeaux, France. pp.633-640</w:t>
+              <w:t xml:space="preserve">ISSMGE - TC 211 International Symposium on Ground Improvement IS-GI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BBRI; ISSMGE Technical Committee TC 211 Ground Improvement, May 2012, Bruxelles, Belgium. pp.355-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520382v1</w:t>
+                <w:t xml:space="preserve">hal-04521958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of cement-stabilised kaolin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Pantet</w:t>
+                <w:t xml:space="preserve">Strength and aging of cement treated low plastic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guimond Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fanelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSMGE - TC 211 International Symposium on Ground Improvement IS-GI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BBRI; ISSMGE Technical Committee TC 211 Ground Improvement, May 2012, Bruxelles, Belgium. pp.355-363</w:t>
+              <w:t xml:space="preserve">Second International Conference on Geotechnique, Construction Materials and Environmen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Kuala Lumpur, Malaysia. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521958v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet pieux bois : construction d'un plot expérimental et instrumentation des pieux en bois</w:t>
               </w:r>
@@ -6948,51 +6948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Christin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Barthram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8497,51 +8497,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'anisotropie des massifs de sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Loc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9233,187 +9233,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la répartition granulométrique sur le comportement mécanique d'un sol</w:t>
+                <w:t xml:space="preserve">Evaluation of erosion of soil used in dykes and earth embankments which are subjected to flood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phuong Thao Nguyen Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Soil Mechanics and Geotechnical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Internal Erosion of Dam and their Foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fell and Fry, Apr 2005, Aussois, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420422v1</w:t>
+                <w:t xml:space="preserve">hal-04419861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of erosion of soil used in dykes and earth embankments which are subjected to flood</w:t>
+                <w:t xml:space="preserve">Influence de la répartition granulométrique sur le comportement mécanique d'un sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Thao Nguyen Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internal Erosion of Dam and their Foundations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Soil Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Japanese geotechnical society, Sep 2005, Osaka, Japon. pp.585-586, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-656-9-583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419861v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel type de base de données pour valider les modèles rhéologiques ?</w:t>
               </w:r>
@@ -9827,1164 +9827,1164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Permeafor: A Rapid Tool for Field Hydraulic Conductivity Testing in Granular Soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel extreme gradient boosting algorithm based model for predicting the scour risk around bridge piers: application to French railway bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Wuebbolt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+                <w:t xml:space="preserve">Zhehao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/GTJ20220174⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (3), pp.1104-1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2022.2072957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414119v1</w:t>
+                <w:t xml:space="preserve">hal-04197348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel extreme gradient boosting algorithm based model for predicting the scour risk around bridge piers: application to French railway bridges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianyu Wang</w:t>
+                <w:t xml:space="preserve">The Permeafor: A Rapid Tool for Field Hydraulic Conductivity Testing in Granular Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Wuebbolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruma Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chi-Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (3), pp.1104-1122. </w:t>
+              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (5), pp.20220174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2022.2072957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1520/GTJ20220174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197348v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interpretable model for bridge scour risk assessment using explainable artificial intelligence and engineers’ expertise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Standardization of mwd through iso 22476-15 : A Step in the Right Direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Geostrata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15732479.2023.2230564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/geosek.0000511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197401v1</w:t>
+                <w:t xml:space="preserve">hal-04423987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardization of mwd through iso 22476-15 : A Step in the Right Direction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An interpretable model for bridge scour risk assessment using explainable artificial intelligence and engineers’ expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostrata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (6), </w:t>
+              <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/geosek.0000511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15732479.2023.2230564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423987v1</w:t>
+                <w:t xml:space="preserve">hal-04197401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicycle expansion tests in natural soils</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simplified method for evaluation of liquefaction based on pressuremeter tests (PMT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Huy Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Georgios Karagiannopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2022.2030805⟩</w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 173, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2022014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313235v1</w:t>
+                <w:t xml:space="preserve">hal-04414134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified method for evaluation of liquefaction based on pressuremeter tests (PMT)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquefaction assessment of silty sands: Experimental characterization and numerical calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Gobbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paola Santisi D’avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Lenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Georgios Karagiannopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/geotech/2022014⟩</w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 159, pp.107349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2022.107349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04414134v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquefaction assessment of silty sands: Experimental characterization and numerical calibration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Semblat</w:t>
+                <w:t xml:space="preserve">Granulats en argile expansée utilisés en technique routière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 990, pp.36-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425502v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granulats en argile expansée utilisés en technique routière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Boussafir</w:t>
+                <w:t xml:space="preserve">Effect of Active Plastic Fine Fraction on Undrained Behavior of Binary Granular Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Gobbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paola Santisi D’avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Lenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Kestemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.06021035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0002242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423910v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Active Plastic Fine Fraction on Undrained Behavior of Binary Granular Mixtures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Semblat</w:t>
+                <w:t xml:space="preserve">Multicycle expansion tests in natural soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-G. Karagiannopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.-H. Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Dupla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (1), pp.06021035. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (1), pp.96-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0002242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2022.2030805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425518v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static pile load tests : contribution of the measurement of strains by optical fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11252,103 +11252,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquefaction triggering in silty sands: effects of non-plastic fines and mixture-packing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Gobbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Gobbi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luca Lenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Santisi D’avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Geotechnica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (2), pp.391-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11382,103 +11382,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquefaction triggering in silty sands: effects of non-plastic fines and mixture-packing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Gobbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Gobbi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luca Lenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Santisi D’avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Geotechnica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11506,131 +11506,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicability of Shansep method in evaluation of preconsolidation pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssouf Chalabi</w:t>
+                <w:t xml:space="preserve">Long-term assessment of thermal sustainability of thermoactive geostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Delerablee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Burlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Zadjaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of the Faculty of Civil Engineering Osijek-e-GFOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.13-24. </w:t>
+              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Shallow geothermal energy for buildings and infrastructure, 7 (4), pp.249-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13167/2020.20.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jenge.17.00102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500460v1</w:t>
+                <w:t xml:space="preserve">hal-03575267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of modification of a pressuremeter for an effective prediction of soil deformability</w:t>
               </w:r>
@@ -11714,131 +11714,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term assessment of thermal sustainability of thermoactive geostructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Burlon</w:t>
+                <w:t xml:space="preserve">Influence of the variability of soil profile properties on weak and strong seismic response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Gobbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Lenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paola Santisi D’avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Shallow geothermal energy for buildings and infrastructure, 7 (4), pp.249-265. </w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 135, pp.106200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jenge.17.00102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2020.106200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03575267v1</w:t>
+                <w:t xml:space="preserve">hal-03238056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automated crumb test procedure to estimate the soil disaggregation properties in contact with water</w:t>
               </w:r>
@@ -11876,51 +11902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 p. </w:t>
@@ -11952,252 +11978,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the variability of soil profile properties on weak and strong seismic response</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Semblat</w:t>
+                <w:t xml:space="preserve">PN ARSCOP -Un projet national pour le développement du pressiomètre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Burlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TRAVAUX - RevueTechnique des entreprises de travaux publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 965, pp.40-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238056v1</w:t>
+                <w:t xml:space="preserve">hal-04424796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PN ARSCOP -Un projet national pour le développement du pressiomètre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Burlon</w:t>
+                <w:t xml:space="preserve">Applicability of Shansep method in evaluation of preconsolidation pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Chalabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roger Frank</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Zadjaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRAVAUX - RevueTechnique des entreprises de travaux publics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Journal of the Faculty of Civil Engineering Osijek-e-GFOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.13-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13167/2020.20.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424796v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Dynamic Soil Properties for Alluvial Plain of Bejaia Using Field Data and Laboratory Tests</w:t>
               </w:r>
@@ -12281,567 +12281,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for estimating fine soil settlements under high-speed railway infrastructure embankments</w:t>
+                <w:t xml:space="preserve">Parametric and Comparative Study of a Flexible Retaining Wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soukaina Said Alami</w:t>
+                <w:t xml:space="preserve">Aissa Chogueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Zadjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fahd Cuira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 153, pp.3. </w:t>
+              <w:t xml:space="preserve">Periodica Polytechnica Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (2), pp. 295-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/geotech/2017017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3311/PPci.10749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414179v1</w:t>
+                <w:t xml:space="preserve">hal-03233580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric and Comparative Study of a Flexible Retaining Wall</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Zadjaoui</w:t>
+                <w:t xml:space="preserve">Improvement of existing railway subgrade by deep mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guimond Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Periodica Polytechnica Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3311/PPci.10749⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2018.1456977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233580v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of existing railway subgrade by deep mixing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Influence of Drying on the Stiffness and Strength of Cement-Stabilized Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guimond Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pantet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2018.1456977⟩</w:t>
+              <w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (3), pp 1463-1474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10706-017-0401-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980730v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Drying on the Stiffness and Strength of Cement-Stabilized Soils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Guimond Barrett</w:t>
+                <w:t xml:space="preserve">Method for estimating fine soil settlements under high-speed railway infrastructure embankments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Said Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Pantet</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahd Cuira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2017017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10706-017-0401-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01833437v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing geotechnical investigations using drilling parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (144), 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13084,568 +13084,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of strength and homogeneity of deep mixing material by the determination of workability limit and optimum water content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free-Free Resonance Testing of In Situ Deep Mixed Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guimond Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Nauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 50 (10), pp.1034-1043. </w:t>
+              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (36), 9p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cgj-2012-0327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1520/GTJ20120058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425650v1</w:t>
+                <w:t xml:space="preserve">hal-00853437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-Free Resonance Testing of In Situ Deep Mixed Soils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Universal Classification for the Use of Lateritic Soils in Low Cost Durable Pavements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Nauleau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Pantet</w:t>
+                <w:t xml:space="preserve">John K.G. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/GTJ20120058⟩</w:t>
+              <w:t xml:space="preserve">Soils and Rocks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (3), pp.241-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.28927/SR.363241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853437v1</w:t>
+                <w:t xml:space="preserve">hal-04425588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Classification for the Use of Lateritic Soils in Low Cost Durable Pavements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John K.G. Rodrigues</w:t>
+                <w:t xml:space="preserve">Improvement of Hole Erosion Test and Results on Reference Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Haghighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvine Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils and Rocks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 36 (3), pp.241-249. </w:t>
+              <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (2), pp.330-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.28927/SR.363241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)GT.1943-5606.0000747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425588v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Hole Erosion Test and Results on Reference Soils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Duc</w:t>
+                <w:t xml:space="preserve">Optimization of strength and homogeneity of deep mixing material by the determination of workability limit and optimum water content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvine Guédon</w:t>
+                <w:t xml:space="preserve">Friede-Stéphanie Tamga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 139 (2), pp.330-339. </w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (10), pp.1034-1043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)GT.1943-5606.0000747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2012-0327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821714v1</w:t>
+                <w:t xml:space="preserve">hal-04425650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et effet de l'anisotropie sur le comportement de sols reconstitués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loc Nguyen Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13731,51 +13731,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et effet de l'anisotropie sur le comportement de sols reconstitués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loc Nguyen Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14261,355 +14261,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la répartition granulométrique sur le comportement mécanique d’un sol</w:t>
+                <w:t xml:space="preserve">Mesures en laboratoire du comportement mécanique des sols hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Arbaut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Sagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matoren Khay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 268-269, pp.83-103</w:t>
+              <w:t xml:space="preserve">, 2007, 268-269, pp.59-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425633v1</w:t>
+                <w:t xml:space="preserve">hal-04425620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La presse triaxiale pour éprouvettes cylindriques creuses du LCPC adaptée à l'étude des sols naturels</w:t>
+                <w:t xml:space="preserve">Influence de la répartition granulométrique sur le comportement mécanique d’un sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Pilnière</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Thao Nguyen Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Arbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 270-271, pp 109-131</w:t>
+              <w:t xml:space="preserve">, 2007, 268-269, pp.83-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425647v2</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures en laboratoire du comportement mécanique des sols hétérogènes</w:t>
+                <w:t xml:space="preserve">La presse triaxiale pour éprouvettes cylindriques creuses du LCPC adaptée à l'étude des sols naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matoren Khay</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tacita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mestat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subrin Didier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Pilnière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 268-269, pp.59-81</w:t>
+              <w:t xml:space="preserve">, 2007, 270-271, pp 109-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425620v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425647v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion assesment and control of earthworks</w:t>
               </w:r>
@@ -15044,77 +15044,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul des ouvrages géotechniques selon l'Eurocode 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Burlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15190,51 +15190,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DUNOD, 256 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610760v1</w:t>
+                <w:t xml:space="preserve">hal-01617487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géotechnique - Exercices et problèmes corrigés de mécanique des sols, avec rappels de cours</w:t>
               </w:r>
@@ -15265,51 +15265,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DUNOD, 256 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617487v1</w:t>
+                <w:t xml:space="preserve">hal-02610760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forages, Sondages et Essais in situ géotechniques</w:t>
               </w:r>
@@ -15859,51 +15859,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3DDBC72"/>
+    <w:nsid w:val="DA8977FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16090,51 +16090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-reiffsteck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1006-3668" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11190188X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05237111v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Moiriat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Luong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Benz Navarette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen H&#252;rtgen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3208/jgssp.v10.os-5-05" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Maslac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414248v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fanelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pilniere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jad&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mauxion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04524839v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Elayni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkiewicz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003299127-184" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414299v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Josephine Louis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Kordi&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Takayanagi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wei Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Georgios Karagiannopoulos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peronne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petitjean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benoit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Besson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hemmati" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Ouzzine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Sauvage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719810v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Teyssier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rispal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720259v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Grappe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Viggiani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Madabhushi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414369v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Benz Navarrete" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Luong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003308829-160" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04498321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461208v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719862v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Burlon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Cuira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Frank" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Habert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720127v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savatier Vincent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720164v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Desourtheau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mourier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04411106v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruma Souza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720265v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414564v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teyssier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rispal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003308829-168" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720257v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sage-Vallier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Peboscq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Belloucif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720253v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bizien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Queste" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Berche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Boussafir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04498534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04498537v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Baecque" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534955v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575428v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Huy Dang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Gobbi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lenti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2184-3_127" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04500468v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Frikha" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01665-4_53" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572555v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Delerablee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Burlon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Antoinet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99670-7_2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609449v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Tourment" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Veylon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02442856v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Foerster" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez-Cabellero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04529951v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2530082" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04498543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04529939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592139v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van de Graaf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591599v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma-Lopes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591399v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Abchir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592012v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ndoye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Minatchy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590527v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guimond Barrett" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589854v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hamel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vaillant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591544v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591337v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaussier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591385v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589900v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desanneaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589060v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597675v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joali Paredes Marino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589350v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Grasson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tacita" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684457v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arpaia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Heintz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064630v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Christin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Darras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chretien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04553193v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guimond-Barrett" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mosser" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550061v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04520382v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04521958v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Touati" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04520415v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barthram" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bocquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876996v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Haghighi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-801-4-155" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508838v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ali" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508800v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorbani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Haza Rozier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508835v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baguelin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bacconnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508851v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508802v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratien Vinceslas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Heymann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508798v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almer van Der Stoel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baguelin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587831v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509009v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tl Pham" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Guedon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508984v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gourves" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509010v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aec van Der Stoel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388343v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Makki" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niculai Droniuc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maloula" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399869v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Loc Nguyen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399872v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Long Pham" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399864v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377065v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Serratrice" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388193v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363484v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thao Nguyen Pham" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363571v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Long Nguyen Pham" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420422v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-656-9-583" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419861v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425559v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duca" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419797v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilton Valle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bllvet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matoren Khay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2000.028-V" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419758v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gourv&#232;s" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vignon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419788v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04414119v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Wuebbolt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lefebvre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20220174" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197348v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehao Zhu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2072957" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197401v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2023.2230564" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04423987v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/geosek.0000511" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313235v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Karagiannopoulos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-H. Dang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beno&#238;t" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dupla" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2030805" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414134v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2022014" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-H5HK1CKG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425502v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Santisi D&#8217;avila" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2022.107349" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04423910v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestemont" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425518v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0002242" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158694v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21660/2021.81.6330" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575980v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Aissaoui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Zadjaoui" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2020.108507" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04500457v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Chalabi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amin Bourouis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41062-021-00489-x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425511v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-021-01262-1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578522v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04500460v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13167/2020.20.2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573565v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljahlil Zadjaoui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/gae.2020.23.4.381" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575267v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenge.17.00102" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112010v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Martin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1854123" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238056v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2020.106200" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04424796v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04500454v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khiatine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Bahar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-019-00933-x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414179v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Said Alami" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2017017" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GTS6H4LK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233580v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Chogueur" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPci.10749" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980730v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1456977" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833437v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-017-0401-y" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682719v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bourdeau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0001836" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589542v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025238v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.019" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8M1X3D1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425650v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friede-St&#233;phanie Tamga" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2012-0327" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853437v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nauleau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20120058" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425588v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K.G. Rodrigues" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Auriol" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiaye" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28927/SR.363241" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04821714v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Gu&#233;don" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0000747" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881638v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Nguyen Thanh" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mestat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/T11-051" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157160v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425715v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massamba Ndiaye" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodrigues John Kennedy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Auriol" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508853v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hc van de Graaf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436437v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bacconnet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gourves" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H van de Graaf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508857v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Magnan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Bekkouche" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425633v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Arbaut" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425647v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pilni&#232;re" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425620v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Sagnard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrin Didier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420373v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419831v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Faivre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/ac.v31i3.384" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419802v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.1999.983" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419701v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/1998082049" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425772v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Zerhouni" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Averlan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592063v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desodt" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610760v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617487v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425754v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lossy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595102v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durville" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Blivet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouget" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chapeau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/gt-gtprestabl-fr" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425894v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Borel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596498v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353389v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-reiffsteck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1006-3668" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11190188X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05237111v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Moiriat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Luong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Benz Navarette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen H&#252;rtgen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3208/jgssp.v10.os-5-05" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fanelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pilniere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jad&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mauxion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04524839v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Elayni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkiewicz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003299127-184" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Maslac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Josephine Louis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Kordi&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414348v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Takayanagi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wei Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petitjean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benoit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Besson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414369v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Benz Navarrete" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Luong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003308829-160" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04498321v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Sauvage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Ouzzine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Grappe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Viggiani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Burlon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Cuira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Frank" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Habert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720167v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hemmati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719810v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Teyssier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rispal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720259v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Madabhushi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Georgios Karagiannopoulos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peronne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savatier Vincent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720164v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719815v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Desourtheau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mourier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04411106v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruma Souza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bost" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719857v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719839v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teyssier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rispal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003308829-168" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sage-Vallier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Peboscq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Belloucif" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720253v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bizien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Queste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Berche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Boussafir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720269v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04498534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04498537v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Baecque" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575428v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Huy Dang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Gobbi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lenti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2184-3_127" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534955v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04500468v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Frikha" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01665-4_53" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572555v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Delerablee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Burlon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Antoinet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99670-7_2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609449v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Tourment" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Veylon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04529951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2530082" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02442856v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Foerster" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez-Cabellero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04498543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04529939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592139v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van de Graaf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591599v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma-Lopes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591399v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Abchir" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589854v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hamel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vaillant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591337v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaussier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591544v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591385v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ndoye" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Minatchy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589900v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desanneaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590503v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590527v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guimond Barrett" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589350v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Grasson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tacita" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arpaia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Heintz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597675v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joali Paredes Marino" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589060v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064630v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Christin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Darras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chretien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04553193v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guimond-Barrett" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mosser" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04520382v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04521958v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Touati" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550061v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04520415v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barthram" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bocquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876996v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Haghighi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-801-4-155" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508838v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ali" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508800v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorbani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Haza Rozier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508835v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baguelin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bacconnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508851v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508802v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratien Vinceslas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Heymann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508798v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almer van Der Stoel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baguelin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587831v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509009v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tl Pham" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Guedon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508984v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gourves" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509010v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aec van Der Stoel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388343v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Makki" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niculai Droniuc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maloula" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399869v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Loc Nguyen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399872v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Long Pham" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399864v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377065v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Serratrice" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388193v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363484v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thao Nguyen Pham" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363571v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Long Nguyen Pham" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419861v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420422v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-656-9-583" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425559v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duca" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419797v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilton Valle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bllvet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matoren Khay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2000.028-V" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419758v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gourv&#232;s" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vignon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419788v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197348v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehao Zhu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2072957" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04414119v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Wuebbolt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lefebvre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20220174" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04423987v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/geosek.0000511" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197401v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2023.2230564" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414134v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2022014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-H5HK1CKG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425502v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Santisi D&#8217;avila" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2022.107349" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04423910v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestemont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425518v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0002242" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313235v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Karagiannopoulos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-H. Dang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beno&#238;t" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dupla" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2030805" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158694v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21660/2021.81.6330" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575980v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Aissaoui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Zadjaoui" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2020.108507" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04500457v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Chalabi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amin Bourouis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41062-021-00489-x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425511v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-021-01262-1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578522v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575267v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenge.17.00102" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573565v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljahlil Zadjaoui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/gae.2020.23.4.381" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238056v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2020.106200" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112010v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Martin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1854123" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04424796v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04500460v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13167/2020.20.2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04500454v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khiatine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Bahar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-019-00933-x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233580v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Chogueur" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPci.10749" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980730v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1456977" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833437v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-017-0401-y" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414179v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Said Alami" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2017017" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GTS6H4LK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682719v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bourdeau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0001836" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589542v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025238v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.019" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8M1X3D1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853437v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nauleau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20120058" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425588v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K.G. Rodrigues" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Auriol" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiaye" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28927/SR.363241" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04821714v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Gu&#233;don" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0000747" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425650v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friede-St&#233;phanie Tamga" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2012-0327" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881638v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Nguyen Thanh" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mestat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/T11-051" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157160v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425715v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massamba Ndiaye" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodrigues John Kennedy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Auriol" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508853v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hc van de Graaf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436437v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bacconnet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gourves" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H van de Graaf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508857v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Magnan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Bekkouche" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425620v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Arbaut" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Sagnard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrin Didier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425633v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425647v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pilni&#232;re" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420373v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419831v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Faivre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/ac.v31i3.384" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419802v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.1999.983" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419701v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/1998082049" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425772v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Zerhouni" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Averlan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592063v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desodt" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617487v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610760v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425754v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lossy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595102v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durville" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Blivet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouget" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chapeau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/gt-gtprestabl-fr" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425894v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Borel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596498v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353389v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>