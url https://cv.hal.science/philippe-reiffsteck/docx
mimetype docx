--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -179,9637 +179,9965 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (84)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (87)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of subsurface liquefied zone geometries along the Kupa River following the 2020 Petrinja earthquake (Croatia)</w:t>
+                <w:t xml:space="preserve">Développement d'un essai de convergence pour simuler l'action d'un tunnelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Moiriat</w:t>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+                <w:t xml:space="preserve">Michel Rispal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh-Tuan Luong</w:t>
+                <w:t xml:space="preserve">Carlos Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Benz Navarette</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Earthquake Geotechnical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13èmes journées nationales de géotechnique et de géologie de l'ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université grenoble alpes, Apr 2026, Grenoble, France. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237111v1</w:t>
+                <w:t xml:space="preserve">hal-05589220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory evaluation of sampling quality of a new A+ sampler for natural fine soils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Long term settlement assessment of shallow foundation and extended duration of load step during pressuremeter test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoud Dirir Mohammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on deformation characterics of geomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Antonio Viana de Fonseca, Sep 2023, Porto, Portugal. 7 p</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Pressuremeters (ISP8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université du luxembourg, Sep 2025, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414248v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge tests on piled raft foundations in sand subjected to vertical load</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Small scale pressuremeter for shallow foundation model tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoud Dirir Mohammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisuke Sanagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Geotechnics for Smart Societies – Zhussupbekov, Sarsembayeva &amp; Kaliakin (Eds)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Symposium on Pressuremeters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Luxembourg, Sep 2025, Luxemboug, Luxembourg. 5 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524839v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results of geotechnical and geophysical investigations on sites with liquefaction occurrences in the greater Petrinja area after the 2020 earthquake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of subsurface liquefied zone geometries along the Kupa River following the 2020 Petrinja earthquake (Croatia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Moiriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Moiriat</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Tuan Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Branko Kordić</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Benz Navarette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Hürtgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference of Croatian Geotechnical Society with international participation and under the auspices of ISSMGE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Earthquake Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Osaka, Japan. pp.523-528, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3208/jgssp.v10.os-5-05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414299v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the new dynamic cone penetrometer for the study of soil liquefaction along the Kupa River, Petrinja area (Croatia)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anh-Tuan Luong</w:t>
+                <w:t xml:space="preserve">Laboratory evaluation of sampling quality of a new A+ sampler for natural fine soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Moiriat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel Benz Navarette</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pilniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josipa Maslac</w:t>
+                <w:t xml:space="preserve">Fabrice Jadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference of Croatian Geotechnical Society with international participation and under the auspices of ISSMGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Zagreb, Croatia. pp.101-110</w:t>
+              <w:t xml:space="preserve">8th International Symposium on deformation characterics of geomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonio Viana de Fonseca, Sep 2023, Porto, Portugal. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414348v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of the French and Japanese scour risk assessment procedures for railway infrastructure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Centrifuge tests on piled raft foundations in sand subjected to vertical load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Elayni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Scour and Erosion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Smart Geotechnics for Smart Societies – Zhussupbekov, Sarsembayeva &amp; Kaliakin (Eds)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kazakhstan Geotechnical Society, Aug 2023, Astana, Kazakhstan. pp.1277-1282, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003299127-184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413983v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la vitesse des ondes de cisaillement Vs à partir du module pressiométrique Ménard</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Use of the new dynamic cone penetrometer for the study of soil liquefaction along the Kupa River, Petrinja area (Croatia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Tuan Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Moiriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Benz Navarette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josipa Maslac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">9th Conference of Croatian Geotechnical Society with international participation and under the auspices of ISSMGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Zagreb, Croatia. pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720165v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of bearing capacity and settlement using penetrometer design method for shallow foundation and load transfer curves</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preliminary results of geotechnical and geophysical investigations on sites with liquefaction occurrences in the greater Petrinja area after the 2020 earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Moiriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josipa Maslac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Tuan Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Josephine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branko Kordić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cone Penetration Testing 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th Conference of Croatian Geotechnical Society with international participation and under the auspices of ISSMGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Zagreb, Croatia. pp.121-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414369v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning (ML) based predictive maintenance policy for bridges crossing waterways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A comparison of the French and Japanese scour risk assessment procedures for railway infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsuyoshi Takayanagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia, Transport Research Arena (TRA) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">11th International Conference on Scour and Erosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498321v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance Prédictive des ouvrages d'art avec des fondations en sites aquatiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Prediction of bearing capacity and settlement using penetrometer design method for shallow foundation and load transfer curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Benz Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.A. Luong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cone Penetration Testing 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gottardi &amp; Tonni, Jun 2022, Bologne, Italy. pp.1058-1064, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003308829-160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719846v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge modelling of an energy pile group within seepage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Machine learning (ML) based predictive maintenance policy for bridges crossing waterways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Physical Modelling in Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Soil Mechanics and Geotechnical Engineering, Sep 2022, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">Transportation Research Procedia, Transport Research Arena (TRA) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461208v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation des recommandations du Projet National ARSCOP</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maintenance Prédictive des ouvrages d'art avec des fondations en sites aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719862v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'effet d'un écoulement sur le transfert de chaleur induit par un groupe de pieux géothermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hemmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Ouzzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de modules de déformation au cours d'essais CLT – Méthode de calcul des tassements de fondations superficielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Rispal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jacquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation en centrifugeuse d'un groupe de pieux soumis à une charge thermique non symétrique au sein d'un écoulement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Ouzzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Grappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Viggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gopal Madabhushi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais d'expansion pressiométriques avec mesure de pression interstitielle – application sur le site du Larivot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Centrifuge modelling of an energy pile group within seepage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Ouzzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Grappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Viggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Soil Mechanics and Geotechnical Engineering, Sep 2022, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720127v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais sur fondations superficielles et dimensionnement au pénétromètre dynamique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Préparation des recommandations du Projet National ARSCOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Burlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahd Cuira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720164v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais croisés avec le pressiomètre dans le cadre d'ARSCOP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Estimation de la vitesse des ondes de cisaillement Vs à partir du module pressiométrique Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719815v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation à petite échelle des coefficients de restitution des chutes de blocs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Essais d'expansion pressiométriques avec mesure de pression interstitielle – application sur le site du Larivot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Georgios Karagiannopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Peronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruma Souza</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+                <w:t xml:space="preserve">Savatier Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411106v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau montage expérimental pour l'étude du comportement d'une fondation mixte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Essais sur fondations superficielles et dimensionnement au pénétromètre dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Tuan Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nader Elayni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+                <w:t xml:space="preserve">Miguel Benz Navarette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719857v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation de l'essai in-situ de chargement uniaxial au Dilatosol : application en chambre d'étalonnage.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Essais croisés avec le pressiomètre dans le cadre d'ARSCOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rispal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Desourtheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719839v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle technologie de mesure pendant le forage ASFOREC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Évaluation à petite échelle des coefficients de restitution des chutes de blocs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruma Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Peronne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720265v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of deformation modulus during Cone Loading Tests (CLT) and settlement of shallow foundations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Jacquard</w:t>
+                <w:t xml:space="preserve">Nouvelle technologie de mesure pendant le forage ASFOREC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Georgios Karagiannopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+                <w:t xml:space="preserve">Michel Rispal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Peronne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cone Penetration Testing 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414564v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de diagnostic de fondations sur pieux bois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nouveau montage expérimental pour l'étude du comportement d'une fondation mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Elayni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Amel Belloucif</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720257v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les limons du canal Seine Nord Europe : des traitements étudiés pour un emploi optimal en bajoyer d'écluse</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interprétation de l'essai in-situ de chargement uniaxial au Dilatosol : application en chambre d'étalonnage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rispal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720253v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi ne pas utiliser le pressiomètre pour l'analyse du risque de liquéfaction ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation of deformation modulus during Cone Loading Tests (CLT) and settlement of shallow foundations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rispal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Peronne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cone Penetration Testing 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gottardi &amp; Tonni, Jun 2022, Bologne, Italy. pp.1107-1112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003308829-168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720269v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borehole quality influence on expansion test results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Méthode de diagnostic de fondations sur pieux bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Habert</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sage-Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Peboscq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Belloucif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Confererence on Geotechnical and Geophysical Site Characterisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534188v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Random Forest algorithm in bridge scour risk prediction</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les limons du canal Seine Nord Europe : des traitements étudiés pour un emploi optimal en bajoyer d'écluse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Queste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Berche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning &amp; Risk Assessment (MLRA2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498534v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sea water and wetting-drying cycles on the erosion of a lime treated soil : perspectives to marine dike improvement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pourquoi ne pas utiliser le pressiomètre pour l'analyse du risque de liquéfaction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Georgios Karagiannopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Peronne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on Scour and Erosion (ICSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online, United States. 10p</w:t>
+              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498537v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of isotropic preloading on static liquefaction of sandy soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Borehole quality influence on expansion test results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quan Huy Dang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luca Lenti</w:t>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Habert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Geotechnics for Sustainable Infrastructure Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Confererence on Geotechnical and Geophysical Site Characterisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03575428v1</w:t>
+                <w:t xml:space="preserve">hal-04534188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la qualité du forage sur les résultats des essais pressiométriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Application of Random Forest algorithm in bridge scour risk prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Habert</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 èmes Journées Nationales Géotechnique et Géologie de l'Ingénieur,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lyon, France. pp.8</w:t>
+              <w:t xml:space="preserve">Machine Learning &amp; Risk Assessment (MLRA2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534955v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic Pressuremeter Tests Dedicated to Study the Behavior of Piles Under Cyclic Transverse Loads</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of sea water and wetting-drying cycles on the erosion of a lime treated soil : perspectives to marine dike improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot de Baecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Burlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAJG 2018: Recent Advances in Geo-Environmental Engineering, Geomechanics and Geotechnics, and Geohazards</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tenth International Conference on Scour and Erosion (ICSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, United States. 10p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500468v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Assessment of Thermal Performance and Heat Storage Capacity of Thermoactive Geostructures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence de la qualité du forage sur les résultats des essais pressiométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Antoinet</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Habert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEG 2018, International Symposium on Energy Geotechnics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10 èmes Journées Nationales Géotechnique et Géologie de l'Ingénieur,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lyon, France. pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572555v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer l'impact du vieillissement des digues sur les mécanismes et scénarios de rupture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of isotropic preloading on static liquefaction of sandy soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Huy Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Gobbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Lenti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digues maritimes et fluviales de protection contre les inondations - 3e colloque - Digues 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Geotechnics for Sustainable Infrastructure Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Hanoi, France. pp.PP. 972-980, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-2184-3_127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609449v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité d'un sol traité à la chaux en environnement maritime : méthodologie de l'étude et premiers résultats</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical Assessment of Thermal Performance and Heat Storage Capacity of Thermoactive Geostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Delerablee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Burlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Antoinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème colloque national "Digues Maritimes et Fluviales de Protection contre les Submersions"</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.2530082⟩</w:t>
+              <w:t xml:space="preserve">SEG 2018, International Symposium on Energy Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland. pp 11-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99670-7_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529951v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser et prévenir la liquéfaction des sols sous les ouvrages : le projet ISOLATE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cyclic Pressuremeter Tests Dedicated to Study the Behavior of Piles Under Cyclic Transverse Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Baccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Burlon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque National de Génie Parasismique AFPS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAJG 2018: Recent Advances in Geo-Environmental Engineering, Geomechanics and Geotechnics, and Geohazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kallel, A., et al., Nov 2018, Sousse, Tunisia. pp.227-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01665-4_53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442856v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of lime treated soil in coastal environment : Methodology for a laboratory study and first results</w:t>
+                <w:t xml:space="preserve">Évaluer l'impact du vieillissement des digues sur les mécanismes et scénarios de rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot de Baecque</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yasmina Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Tourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Veylon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference on Scour and Erosion (ICSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">Digues maritimes et fluviales de protection contre les inondations - 3e colloque - Digues 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Aix-en-Provence, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498543v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité d'un sol traité à la chaux en environnement maritime : méthodologie de l'étude</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Durabilité d'un sol traité à la chaux en environnement maritime : méthodologie de l'étude et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot de Baecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG 2018, Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3ème colloque national "Digues Maritimes et Fluviales de Protection contre les Submersions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Aix-en-Provence, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.2530082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529939v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité portante et tassement des pieux basés sur l'essai de chargement de pointe pénétrométrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Caractériser et prévenir la liquéfaction des sols sous les ouvrages : le projet ISOLATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henk van de Graaf</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evelyne Foerster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez-Cabellero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Canou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSMGE 2017, 19th International Conference on Soil Mechanics and Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, SEOUL, France. pp. 2711-2714</w:t>
+              <w:t xml:space="preserve">10ème Colloque National de Génie Parasismique AFPS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592139v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to erosion of lime treated soils for application to coastal dikes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Durability of lime treated soil in coastal environment : Methodology for a laboratory study and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot de Baecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th meeting of the European Working Group on Internal Erosion in Embankment Dams and their Foundations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, DELFT, Netherlands</w:t>
+              <w:t xml:space="preserve">Ninth International Conference on Scour and Erosion (ICSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591599v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bearing capacity and settlement of pile based on cone loading test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Durabilité d'un sol traité à la chaux en environnement maritime : méthodologie de l'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot de Baecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Jacquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st GeoMEast International Congress and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, SHARM EL-SHEIKH, France. 7 p</w:t>
+              <w:t xml:space="preserve">JNGG 2018, Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Champs-sur-Marne, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592012v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of pile behavior under static and bi-directional tests and comparison with field results</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Resistance to erosion of lime treated soils for application to coastal dikes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot de Baecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Bolivian International Conference on Deep Foundations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, SANTA CRUZ DE LA SIERRA, Bolivia. 8 p</w:t>
+              <w:t xml:space="preserve">25th meeting of the European Working Group on Internal Erosion in Embankment Dams and their Foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, DELFT, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591399v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application and tentative validation of soil behavior classification chart based on drilling parameter measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Capacité portante et tassement des pieux basés sur l'essai de chargement de pointe pénétrométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Vaillant</w:t>
+                <w:t xml:space="preserve">Henk van de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jacquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISC'5, 5th international Conference on Geotechnical and Geophysical Site characterisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, GOLD COAST, Australia. 6 p</w:t>
+              <w:t xml:space="preserve">ICSMGE 2017, 19th International Conference on Soil Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, SEOUL, France. pp. 2711-2714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589854v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et dimensionnement des fondations d'un IGH en milieu karstique - cas du TGI de Paris</w:t>
+                <w:t xml:space="preserve">Prediction of pile behavior under static and bi-directional tests and comparison with field results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Beaussier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Zineb Abchir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Burlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG, Journées Nationales de Géotechnique et Géologie de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, NANCY, France. 8 p</w:t>
+              <w:t xml:space="preserve">Third Bolivian International Conference on Deep Foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, SANTA CRUZ DE LA SIERRA, Bolivia. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591337v1</w:t>
+                <w:t xml:space="preserve">hal-01591399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une méthode de classification basée sur les paramètres de forage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bearing capacity and settlement of pile based on cone loading test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Vaillant</w:t>
+                <w:t xml:space="preserve">Henk van de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jacquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG, Journées Nationales de Géotechnique et Géologie de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, NANCY, France. 8 p</w:t>
+              <w:t xml:space="preserve">1st GeoMEast International Congress and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, SHARM EL-SHEIKH, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591544v1</w:t>
+                <w:t xml:space="preserve">hal-01592012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un nouvel essai de caractérisation de l'érodabilité des sols - le 'wheel erosion test' (WET)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d'une méthode de classification basée sur les paramètres de forage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ousseynou Ndoye</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sonia Fanelli</w:t>
+                <w:t xml:space="preserve">Matthieu Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Minatchy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNGG, Journées Nationales de Géotechnique et Géologie de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, NANCY, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591385v2</w:t>
+                <w:t xml:space="preserve">hal-01591544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of deformation parameters during cyclic expansion tests at several experimental test sites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Conception et dimensionnement des fondations d'un IGH en milieu karstique - cas du TGI de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beaussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Desanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISC'5, 5th international Conference on Geotechnical and Geophysical Site characterisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, GOLD COAST, Australia. 6 p</w:t>
+              <w:t xml:space="preserve">JNGG, Journées Nationales de Géotechnique et Géologie de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, NANCY, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589900v2</w:t>
+                <w:t xml:space="preserve">hal-01591337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new submersible test to characterise the erosion of soils and sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application and tentative validation of soil behavior classification chart based on drilling parameter measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ousseynou Ndoye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+                <w:t xml:space="preserve">Matthieu Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Minatchy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSE 2016, 8th International Conference on Scour and Erosion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, OXFORD, United Kingdom. 7 p</w:t>
+              <w:t xml:space="preserve">ISC'5, 5th international Conference on Geotechnical and Geophysical Site characterisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, GOLD COAST, Australia. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590503v1</w:t>
+                <w:t xml:space="preserve">hal-01589854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet RUFEX - Détermination des propriétés mécaniques des matériaux traités par la technique du Deep Soil Mixing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d'un nouvel essai de caractérisation de l'érodabilité des sols - le 'wheel erosion test' (WET)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Guimond Barrett</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ousseynou Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Minatchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNGG, Journées Nationales de Géotechnique et Géologie de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, NANCY, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590527v2</w:t>
+                <w:t xml:space="preserve">hal-01591385v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance de l'amplitude des cycles sur la définition du module de rechargement au pressiomètre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of deformation parameters during cyclic expansion tests at several experimental test sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Grasson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sonia Fanelli</w:t>
+                <w:t xml:space="preserve">Gilles Desanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISP7 - Symposium International pour le 60ème anniversaire du pressiomètre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, HAMMAMET, Tunisie. 8 p</w:t>
+              <w:t xml:space="preserve">ISC'5, 5th international Conference on Geotechnical and Geophysical Site characterisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, GOLD COAST, Australia. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589350v1</w:t>
+                <w:t xml:space="preserve">hal-01589900v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de paramètres géométriques sur les résultats d'essais de cisaillement effectués au Phicomètre.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development of a new submersible test to characterise the erosion of soils and sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousseynou Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Minatchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISP7-PRESSIO 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, HAMMAMET, Tunisie. 6 p</w:t>
+              <w:t xml:space="preserve">ICSE 2016, 8th International Conference on Scour and Erosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, OXFORD, United Kingdom. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684457v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of strength and other mechanical properties of the deep mixing material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Projet RUFEX - Détermination des propriétés mécaniques des matériaux traités par la technique du Deep Soil Mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guimond Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFI Deep Mixing Conference 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, SAN FRANCISCO, France. 10 p</w:t>
+              <w:t xml:space="preserve">JNGG, Journées Nationales de Géotechnique et Géologie de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, NANCY, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597675v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590527v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARSCOP : a French national project to continue with the development of the pressuremeter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Assessment of strength and other mechanical properties of the deep mixing material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guimond Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joali Paredes Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISP7 - Symposium International pour le 60ème anniversaire du pressiomètre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, HAMMAMET, Tunisie. 6 p</w:t>
+              <w:t xml:space="preserve">DFI Deep Mixing Conference 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, SAN FRANCISCO, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589060v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description et application d'un protocole d'essai visant à évaluer l'état de dégradation des pieux en bois</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Importance de l'amplitude des cycles sur la définition du module de rechargement au pressiomètre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Grasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Chretien</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tacita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fanelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG 2014 - Journées Nationales de Géotechnique et de Géologie de l’Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, France. 10p</w:t>
+              <w:t xml:space="preserve">ISP7 - Symposium International pour le 60ème anniversaire du pressiomètre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, HAMMAMET, Tunisie. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064630v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclage des ouvrages - renforcement de plateformes ferroviaires par soil mixing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de paramètres géométriques sur les résultats d'essais de cisaillement effectués au Phicomètre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arpaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOMATERIAUX DE CONSTRUCTION : PILIER DE LA CROISSANCE VERTE EN AFRIQUE ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2iE - Institut International d’Ingénierie de l’Eau et de l’Environnement, Jun 2013, Ouagadougou, Burkina Faso</w:t>
+              <w:t xml:space="preserve">ISP7-PRESSIO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, HAMMAMET, Tunisie. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553193v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of railway platforms by soil mixing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ARSCOP : a French national project to continue with the development of the pressuremeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Burlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales de géotechnique et de géologie de l’Ingénieur - JNGG2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CFMS, Jul 2012, Bordeaux, France. pp.633-640</w:t>
+              <w:t xml:space="preserve">ISP7 - Symposium International pour le 60ème anniversaire du pressiomètre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, HAMMAMET, Tunisie. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520382v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of cement-stabilised kaolin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Description et application d'un protocole d'essai visant à évaluer l'état de dégradation des pieux en bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pantet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jérôme Christin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chretien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSMGE - TC 211 International Symposium on Ground Improvement IS-GI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BBRI; ISSMGE Technical Committee TC 211 Ground Improvement, May 2012, Bruxelles, Belgium. pp.355-363</w:t>
+              <w:t xml:space="preserve">JNGG 2014 - Journées Nationales de Géotechnique et de Géologie de l’Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521958v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength and aging of cement treated low plastic soils</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Recyclage des ouvrages - renforcement de plateformes ferroviaires par soil mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guimond-Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Calon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Geotechnique, Construction Materials and Environmen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Kuala Lumpur, Malaysia. 6 p</w:t>
+              <w:t xml:space="preserve">ECOMATERIAUX DE CONSTRUCTION : PILIER DE LA CROISSANCE VERTE EN AFRIQUE ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2iE - Institut International d’Ingénierie de l’Eau et de l’Environnement, Jun 2013, Ouagadougou, Burkina Faso</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550061v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet pieux bois : construction d'un plot expérimental et instrumentation des pieux en bois</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Improvement of railway platforms by soil mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guimond-Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Calon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales de géotechnique et de géologie de l’Ingénieur - JNGG2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CFMS, Jul 2012, Bordeaux, France. pp.641-648</w:t>
+              <w:t xml:space="preserve">, CFMS, Jul 2012, Bordeaux, France. pp.633-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520415v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouvel essai d'émiettage pour mieux caractériser l'effet de l'eau sur les sols</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Strength and aging of cement treated low plastic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guimond Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fanelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Soil Mechanics and Geotechnical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second International Conference on Geotechnique, Construction Materials and Environmen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Kuala Lumpur, Malaysia. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876996v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence factors study of cone loading test in the centrifuge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rheological properties of cement-stabilised kaolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guimond-Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Gaudin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPT10: 2nd International Symposium on Cone Penetration Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, France</w:t>
+              <w:t xml:space="preserve">ISSMGE - TC 211 International Symposium on Ground Improvement IS-GI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BBRI; ISSMGE Technical Committee TC 211 Ground Improvement, May 2012, Bruxelles, Belgium. pp.355-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508838v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appareillage pour diagraphie de perméabilité incluant un piézocone</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Projet pieux bois : construction d'un plot expérimental et instrumentation des pieux en bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Christin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Barthram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l'Ingénieur JNGG2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, France. 8p</w:t>
+              <w:t xml:space="preserve">Journées nationales de géotechnique et de géologie de l’Ingénieur - JNGG2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CFMS, Jul 2012, Bordeaux, France. pp.641-648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508800v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settlement of pile using Cone Loading Test : Load Settlement Curve Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un nouvel essai d'émiettage pour mieux caractériser l'effet de l'eau sur les sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Ali</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Iman Haghighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPT10: 2nd International Symposium on Cone Penetration Testing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th European Conference on Soil Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, France. 6p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-801-4-155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508835v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul de la charge limite et estimation du tassement d'un pieu à partir de l'essai de chargement de pointe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Influence factors study of cone loading test in the centrifuge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Baguelin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28èmes Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France</w:t>
+              <w:t xml:space="preserve">CPT10: 2nd International Symposium on Cone Penetration Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508851v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests de merlons amortisseurs sur une station d'essais d'impacts pendulaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Appareillage pour diagraphie de perméabilité incluant un piézocone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dorbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Haza Rozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l'Ingénieur JNGG2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508802v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du module de l'essai de chargement de pointe ECLT dans un site sableux à Utrecht (Pays-Bas)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Settlement of pile using Cone Loading Test : Load Settlement Curve Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baguelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk van de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Baguelin</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bacconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l'Ingénieur JNGG2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, France</w:t>
+              <w:t xml:space="preserve">CPT10: 2nd International Symposium on Cone Penetration Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508798v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du module de l'essai de chargement de pointe E CLT dans un site sableux à Utrecht (Pays-Bas)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Calcul de la charge limite et estimation du tassement d'un pieu à partir de l'essai de chargement de pointe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baguelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk van de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Baguelin</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bacconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, France. pp 9-16</w:t>
+              <w:t xml:space="preserve">28èmes Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00587831v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Érosion des sols : deux essais complémentaires</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tests de merlons amortisseurs sur une station d'essais d'impacts pendulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Haza Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gratien Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17eme congrès international de mécanique des sols et de géotechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, France. 4p</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l'Ingénieur JNGG2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509009v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques aspects de modélisation numérique de l'essai de chargement de pointe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Etude du module de l'essai de chargement de pointe ECLT dans un site sableux à Utrecht (Pays-Bas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk van de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almer van Der Stoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baguelin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de l'AUGC2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l'Ingénieur JNGG2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508984v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de chargement de pointe : facteurs d'influence et détermination de modules de déformation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Etude du module de l'essai de chargement de pointe E CLT dans un site sableux à Utrecht (Pays-Bas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk van de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roland Gourves</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almer van Der Stoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baguelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17eme congrès international de mécanique des sols et de géotechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, France. 4p</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, France. pp 9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509010v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de retrait pour une meilleure classification de la sensibilité des sols à la sécheresse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Érosion des sols : deux essais complémentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tl Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvine Guedon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, France. pp 257-264</w:t>
+              <w:t xml:space="preserve">17eme congrès international de mécanique des sols et de géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388343v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'anisotropie des massifs de sols</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quelques aspects de modélisation numérique de l'essai de chargement de pointe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baguelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Gourves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bacconnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG' 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France. pp 587-594</w:t>
+              <w:t xml:space="preserve">Rencontres de l'AUGC2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399869v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un nouvel essai caractérisant la dispersion des sols</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Essai de chargement de pointe : facteurs d'influence et détermination de modules de déformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk van de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aec van Der Stoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Gourves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG' 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France. pp 603-610</w:t>
+              <w:t xml:space="preserve">17eme congrès international de mécanique des sols et de géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399872v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs d'influence de l'essai de chargement de pointe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de l'anisotropie des massifs de sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Loc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNGG' 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, France. pp 467-474</w:t>
+              <w:t xml:space="preserve">, Jun 2008, France. pp 587-594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399864v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du comportement de retrait-gonflement de l'argile de Bavent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Développement d'un nouvel essai caractérisant la dispersion des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Long Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvine Guedon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, France. pp 265-272</w:t>
+              <w:t xml:space="preserve">JNGG' 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France. pp 603-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377065v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des paramètres d'élasticité anisotrope de l'argile naturelle de Cubzac-les-Ponts déterminés à partir de différentes techniques au laboratoire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Essai de retrait pour une meilleure classification de la sensibilité des sols à la sécheresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamis Makki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niculai Droniuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maloula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIèmes Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France</w:t>
+              <w:t xml:space="preserve">SEC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, France. pp 257-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388193v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution à long terme de la loi de comportement d'une argile organique sous les remblais d'une autoroute urbaine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Facteurs d'influence de l'essai de chargement de pointe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bacconnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Gourves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baguelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème European Conference on Soils Mechanics and Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, France. pp 1661-1666</w:t>
+              <w:t xml:space="preserve">JNGG' 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France. pp 467-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363484v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion par un fluide de la fraction fine argileuse contenue dans les milieux poreux que sont les sols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation du comportement de retrait-gonflement de l'argile de Bavent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamis Makki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan Long Nguyen Pham</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+                <w:t xml:space="preserve">Jean François Serratrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32èmes Journées Scientifiques du GFHN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, France. 6p</w:t>
+              <w:t xml:space="preserve">SEC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, France. pp 265-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363571v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of erosion of soil used in dykes and earth embankments which are subjected to flood</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparaison des paramètres d'élasticité anisotrope de l'argile naturelle de Cubzac-les-Ponts déterminés à partir de différentes techniques au laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Loc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internal Erosion of Dam and their Foundations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fell and Fry, Apr 2005, Aussois, France</w:t>
+              <w:t xml:space="preserve">XXVIèmes Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419861v1</w:t>
+                <w:t xml:space="preserve">hal-00388193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la répartition granulométrique sur le comportement mécanique d'un sol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evolution à long terme de la loi de comportement d'une argile organique sous les remblais d'une autoroute urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Thao Nguyen Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phuong Thao Nguyen Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Soil Mechanics and Geotechnical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14ème European Conference on Soils Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, France. pp 1661-1666</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420422v1</w:t>
+                <w:t xml:space="preserve">hal-00363484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel type de base de données pour valider les modèles rhéologiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dispersion par un fluide de la fraction fine argileuse contenue dans les milieux poreux que sont les sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Long Nguyen Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maloula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Conférence Albert Caquot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cfms, Oct 2001, Paris, France</w:t>
+              <w:t xml:space="preserve">32èmes Journées Scientifiques du GFHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425559v1</w:t>
+                <w:t xml:space="preserve">hal-00363571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de compactage appliquées aux matériaux alluvionnaires</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation of erosion of soil used in dykes and earth embankments which are subjected to flood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Internal Erosion of Dam and their Foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fell and Fry, Apr 2005, Aussois, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419797v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of geocells reinforced soil structures through a homogenization method and a finite difference method: Comparision and charts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence de la répartition granulométrique sur le comportement mécanique d'un sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Vignon</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Thao Nguyen Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Reinforcement Practice 1996 Kyushu Japan</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Soil Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Japanese geotechnical society, Sep 2005, Osaka, Japon. pp.585-586, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-656-9-583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419758v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quel type de base de données pour valider les modèles rhéologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère Conférence Albert Caquot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cfms, Oct 2001, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodes de compactage appliquées aux matériaux alluvionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilton Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bllvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matoren Khay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Caen,, France. pp.337-348, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2000.028-V⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of geocells reinforced soil structures through a homogenization method and a finite difference method: Comparision and charts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Gourvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth Reinforcement Practice 1996 Kyushu Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1996, Fukuoka, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Study of confinement effect in geocells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Gourvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurogeo 1, Geosynthetics: Appiications, Design and Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Groot, Den Hoedt &amp; Termaal, Sep 1996, Maastricht, Netherlands. pp.455-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9819,5120 +10147,5120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel extreme gradient boosting algorithm based model for predicting the scour risk around bridge piers: application to French railway bridges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Permeafor: A Rapid Tool for Field Hydraulic Conductivity Testing in Granular Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Wuebbolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruma Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chi-Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2022.2072957⟩</w:t>
+              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (5), pp.20220174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/GTJ20220174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197348v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Permeafor: A Rapid Tool for Field Hydraulic Conductivity Testing in Granular Soils</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A novel extreme gradient boosting algorithm based model for predicting the scour risk around bridge piers: application to French railway bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhehao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/GTJ20220174⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (3), pp.1104-1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2022.2072957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414119v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardization of mwd through iso 22476-15 : A Step in the Right Direction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An interpretable model for bridge scour risk assessment using explainable artificial intelligence and engineers’ expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostrata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/geosek.0000511⟩</w:t>
+              <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15732479.2023.2230564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423987v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interpretable model for bridge scour risk assessment using explainable artificial intelligence and engineers’ expertise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Standardization of mwd through iso 22476-15 : A Step in the Right Direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15732479.2023.2230564⟩</w:t>
+              <w:t xml:space="preserve">Geostrata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/geosek.0000511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197401v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified method for evaluation of liquefaction based on pressuremeter tests (PMT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quan Huy Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Georgios Karagiannopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 173, pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/geotech/2022014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquefaction assessment of silty sands: Experimental characterization and numerical calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Gobbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Santisi D’avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Lenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 159, pp.107349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soildyn.2022.107349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granulats en argile expansée utilisés en technique routière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 990, pp.36-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Active Plastic Fine Fraction on Undrained Behavior of Binary Granular Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Gobbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Santisi D’avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Lenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (1), pp.06021035. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0002242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicycle expansion tests in natural soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-G. Karagiannopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.-H. Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Dupla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (1), pp.96-113. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2022.2030805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static pile load tests : contribution of the measurement of strains by optical fiber</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A New Protocol for Measuring Small Strains with a Pressuremeter Probe: Development, Design, and Initial Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufyane Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Zadjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of GEOMATE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21660/2021.81.6330⟩</w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 169, 30 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2020.108507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158694v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Protocol for Measuring Small Strains with a Pressuremeter Probe: Development, Design, and Initial Testing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Static pile load tests : contribution of the measurement of strains by optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Minatchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2020.108507⟩</w:t>
+              <w:t xml:space="preserve">International Journal of GEOMATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (81), pp. 44-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21660/2021.81.6330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575980v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the pressuremeter approach for settlement calculation under high-speed railway embankments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Chalabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssouf Chalabi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Zadjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Amin Bourouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Infrastructure Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (2), pp.114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41062-021-00489-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquefaction triggering in silty sands: effects of non-plastic fines and mixture-packing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Gobbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Lenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Santisi D’avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Geotechnica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (2), pp.391-410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11440-021-01262-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquefaction triggering in silty sands: effects of non-plastic fines and mixture-packing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Gobbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Lenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Santisi D’avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Geotechnica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11440-021-01262-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term assessment of thermal sustainability of thermoactive geostructures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Contribution of modification of a pressuremeter for an effective prediction of soil deformability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufyane Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeljahlil Zadjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jenge.17.00102⟩</w:t>
+              <w:t xml:space="preserve">Geomechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (4), pp. 381-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12989/gae.2020.23.4.381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575267v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of modification of a pressuremeter for an effective prediction of soil deformability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Long-term assessment of thermal sustainability of thermoactive geostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Delerablee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Burlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12989/gae.2020.23.4.381⟩</w:t>
+              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Shallow geothermal energy for buildings and infrastructure, 7 (4), pp.249-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jenge.17.00102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03573565v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the variability of soil profile properties on weak and strong seismic response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Gobbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Lenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Santisi D’avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 135, pp.106200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soildyn.2020.106200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automated crumb test procedure to estimate the soil disaggregation properties in contact with water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Haghighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19648189.2020.1854123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PN ARSCOP -Un projet national pour le développement du pressiomètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Burlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRAVAUX - RevueTechnique des entreprises de travaux publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 965, pp.40-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicability of Shansep method in evaluation of preconsolidation pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Chalabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Zadjaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of the Faculty of Civil Engineering Osijek-e-GFOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.13-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13167/2020.20.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Dynamic Soil Properties for Alluvial Plain of Bejaia Using Field Data and Laboratory Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khiatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramdane Bahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (6), pp.4707-4730. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10706-019-00933-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric and Comparative Study of a Flexible Retaining Wall</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Improvement of existing railway subgrade by deep mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guimond Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Periodica Polytechnica Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3311/PPci.10749⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2018.1456977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233580v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of existing railway subgrade by deep mixing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Parametric and Comparative Study of a Flexible Retaining Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissa Chogueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Zadjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2018.1456977⟩</w:t>
+              <w:t xml:space="preserve">Periodica Polytechnica Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (2), pp. 295-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3311/PPci.10749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980730v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Drying on the Stiffness and Strength of Cement-Stabilized Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guimond Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 36 (3), pp 1463-1474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10706-017-0401-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for estimating fine soil settlements under high-speed railway infrastructure embankments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Said Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahd Cuira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 153, pp.3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/geotech/2017017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing geotechnical investigations using drilling parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (144), 13 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/(ASCE)GT.1943-5606.0001836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité des pentes : Glissements en terrain meuble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, C254v2, 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne and ground-based data sources for characterizing the morpho-structure of a coastal landslide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnand Bitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 217, pp.140-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free-Free Resonance Testing of In Situ Deep Mixed Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guimond Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Nauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (36), 9p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1520/GTJ20120058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal Classification for the Use of Lateritic Soils in Low Cost Durable Pavements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John K.G. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soils and Rocks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36 (3), pp.241-249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.28927/SR.363241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Hole Erosion Test and Results on Reference Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Haghighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvine Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 139 (2), pp.330-339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/(ASCE)GT.1943-5606.0000747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of strength and homogeneity of deep mixing material by the determination of workability limit and optimum water content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friede-Stéphanie Tamga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50 (10), pp.1034-1043. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/cgj-2012-0327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et effet de l'anisotropie sur le comportement de sols reconstitués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loc Nguyen Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mestat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 48 (10), pp 1520-1536. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+              <w:t xml:space="preserve">, 2011, 48 (10), pp.1520-1536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/T11-051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881638v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et effet de l'anisotropie sur le comportement de sols reconstitués</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rationalization of the Use of Lateritic Soils in Low Cost Durable Pavement Base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massamba Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mestat</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rodrigues John Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Auriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.26-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157160v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationalization of the Use of Lateritic Soils in Low Cost Durable Pavement Base</w:t>
+                <w:t xml:space="preserve">Caractérisation et effet de l'anisotropie sur le comportement de sols reconstitués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massamba Ndiaye</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Loc Nguyen Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rodrigues John Kennedy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Auriol</w:t>
+                <w:t xml:space="preserve">Philippe Mestat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (10), pp 1520-1536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/T11-051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425715v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of soil stiffness properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hc van de Graaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingeokring Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (1), pp 37-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of soil deformation by means of cone penetrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bacconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Gourves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H van de Graaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soils and Foundations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 49 (3), pp 397-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale du transfert hydrique dans un sol initialement non saturé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Zadjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Bekkouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 13 (10), pp 1221-1261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures en laboratoire du comportement mécanique des sols hétérogènes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence de la répartition granulométrique sur le comportement mécanique d’un sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Thao Nguyen Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Arbaut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 268-269, pp.59-81</w:t>
+              <w:t xml:space="preserve">, 2007, 268-269, pp.83-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425620v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la répartition granulométrique sur le comportement mécanique d’un sol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La presse triaxiale pour éprouvettes cylindriques creuses du LCPC adaptée à l'étude des sols naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Arbaut</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tacita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mestat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pilnière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 268-269, pp.83-103</w:t>
+              <w:t xml:space="preserve">, 2007, 270-271, pp 109-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425633v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425647v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La presse triaxiale pour éprouvettes cylindriques creuses du LCPC adaptée à l'étude des sols naturels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mesures en laboratoire du comportement mécanique des sols hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Pilnière</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jocelyn Arbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Sagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matoren Khay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 270-271, pp 109-131</w:t>
+              <w:t xml:space="preserve">, 2007, 268-269, pp.59-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425647v2</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion assesment and control of earthworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Indian Roads Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 521, pp.87-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Doline Distribution to Tectonics Movements Example of the Velebit Mountain Range, Croatia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanja Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Carsologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 31 (3), pp.139-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3986/ac.v31i3.384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of dolines as an indicator of recent deformations on the Velebit mountain range (Croatia)/La répartition spatiale des dolines comme indicateur de contraintes tectoniques. Montagne de Velebit (Croatie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanja Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 5 (2), pp.129-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/morfo.1999.983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation et modélisation de structures en sol renforcé par un géotextile tridimensionnel alvéolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 82, pp.49-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/geotech/1998082049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14942,645 +15270,645 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais de laboratoire pour la mécanique des sols et la géotechnique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Averlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Ponts, pp.572, 2018, 978-2-85978-520-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul des ouvrages géotechniques selon l'Eurocode 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Burlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Dunod, 240 p., 2017, Sciences Sup, 978-2-10-076103-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géotechnique - Exercices et problèmes corrigés de mécanique des sols, avec rappels de cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DUNOD, 256 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géotechnique - Exercices et problèmes corrigés de mécanique des sols, avec rappels de cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DUNOD, 256 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forages, Sondages et Essais in situ géotechniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">presses des Ponts, 1, pp.796, 2012, 978-2-85978-466-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention et stabilisation des glissements de terrain : Conception, mise en ½uvre et maintenance des dispositifs : Guide technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Blivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LABORATOIRE CENTRAL DES PONTS ET CHAUSSEES (LCPC), 161p, bibliogr., photos, fig., 2010, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3829/gt-gtprestabl-fr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00595102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la déformabilité des sols au moyen d'essais en place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire central des Ponts et Chaussées, GT81, 2006, Etudes et Recherches des Laboratoires des Ponts et Chaussées, 2-7208-2470-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15590,91 +15918,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la rhéologie expérimentale des sols naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, 105p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15684,114 +16012,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du comportement mécanique du geotextile tridimensionnel alvéolaire Armater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Blaise Pascal - Clermont-Ferrand II, 1996. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00353389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId389"/>
+      <w:footerReference w:type="default" r:id="rId394"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15859,51 +16187,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA8977FA"/>
+    <w:nsid w:val="DA7C9038"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16090,51 +16418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-reiffsteck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1006-3668" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11190188X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05237111v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Moiriat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Luong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Benz Navarette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen H&#252;rtgen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3208/jgssp.v10.os-5-05" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fanelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pilniere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jad&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mauxion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04524839v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Elayni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkiewicz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003299127-184" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Maslac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Josephine Louis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Kordi&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414348v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Takayanagi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wei Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petitjean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benoit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Besson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414369v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Benz Navarrete" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Luong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003308829-160" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04498321v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Sauvage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Ouzzine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Grappe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Viggiani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Burlon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Cuira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Frank" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Habert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720167v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hemmati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719810v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Teyssier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rispal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720259v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Madabhushi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Georgios Karagiannopoulos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peronne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savatier Vincent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720164v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719815v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Desourtheau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mourier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04411106v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruma Souza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bost" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719857v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719839v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teyssier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rispal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003308829-168" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sage-Vallier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Peboscq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Belloucif" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720253v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bizien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Queste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Berche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Boussafir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720269v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04498534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04498537v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Baecque" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575428v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Huy Dang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Gobbi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lenti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2184-3_127" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534955v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04500468v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Frikha" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01665-4_53" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572555v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Delerablee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Burlon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Antoinet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99670-7_2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609449v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Tourment" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Veylon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04529951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2530082" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02442856v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Foerster" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez-Cabellero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04498543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04529939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592139v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van de Graaf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591599v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma-Lopes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591399v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Abchir" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589854v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hamel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vaillant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591337v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaussier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591544v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591385v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ndoye" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Minatchy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589900v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desanneaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590503v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590527v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guimond Barrett" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589350v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Grasson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tacita" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arpaia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Heintz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597675v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joali Paredes Marino" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589060v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064630v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Christin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Darras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chretien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04553193v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guimond-Barrett" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mosser" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04520382v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04521958v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Touati" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550061v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04520415v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barthram" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bocquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876996v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Haghighi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-801-4-155" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508838v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ali" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508800v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorbani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Haza Rozier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508835v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baguelin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bacconnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508851v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508802v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratien Vinceslas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Heymann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508798v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almer van Der Stoel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baguelin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587831v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509009v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tl Pham" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Guedon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508984v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gourves" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509010v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aec van Der Stoel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388343v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Makki" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niculai Droniuc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maloula" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399869v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Loc Nguyen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399872v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Long Pham" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399864v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377065v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Serratrice" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388193v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363484v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thao Nguyen Pham" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363571v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Long Nguyen Pham" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419861v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420422v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-656-9-583" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425559v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duca" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419797v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilton Valle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bllvet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matoren Khay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2000.028-V" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419758v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gourv&#232;s" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vignon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419788v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197348v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehao Zhu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2072957" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04414119v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Wuebbolt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lefebvre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20220174" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04423987v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/geosek.0000511" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197401v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2023.2230564" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414134v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2022014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-H5HK1CKG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425502v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Santisi D&#8217;avila" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2022.107349" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04423910v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestemont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425518v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0002242" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313235v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Karagiannopoulos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-H. Dang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beno&#238;t" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dupla" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2030805" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158694v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21660/2021.81.6330" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575980v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Aissaoui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Zadjaoui" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2020.108507" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04500457v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Chalabi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amin Bourouis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41062-021-00489-x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425511v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-021-01262-1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578522v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575267v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenge.17.00102" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573565v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljahlil Zadjaoui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/gae.2020.23.4.381" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238056v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2020.106200" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112010v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Martin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1854123" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04424796v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04500460v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13167/2020.20.2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04500454v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khiatine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Bahar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-019-00933-x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233580v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Chogueur" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPci.10749" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980730v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1456977" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833437v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-017-0401-y" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414179v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Said Alami" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2017017" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GTS6H4LK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682719v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bourdeau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0001836" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589542v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025238v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.019" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8M1X3D1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853437v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nauleau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20120058" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425588v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K.G. Rodrigues" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Auriol" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiaye" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28927/SR.363241" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04821714v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Gu&#233;don" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0000747" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425650v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friede-St&#233;phanie Tamga" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2012-0327" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881638v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Nguyen Thanh" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mestat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/T11-051" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157160v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425715v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massamba Ndiaye" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodrigues John Kennedy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Auriol" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508853v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hc van de Graaf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436437v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bacconnet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gourves" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H van de Graaf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508857v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Magnan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Bekkouche" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425620v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Arbaut" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Sagnard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrin Didier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425633v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425647v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pilni&#232;re" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420373v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419831v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Faivre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/ac.v31i3.384" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419802v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.1999.983" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419701v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/1998082049" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425772v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Zerhouni" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Averlan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592063v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desodt" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617487v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610760v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425754v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lossy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595102v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durville" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Blivet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouget" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chapeau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/gt-gtprestabl-fr" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425894v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Borel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596498v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353389v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-reiffsteck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1006-3668" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11190188X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589220v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rispal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Minatchy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589271v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Dirir Mohammad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkiewicz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589279v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Sanagawa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05237111v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Moiriat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Luong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Benz Navarette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen H&#252;rtgen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3208/jgssp.v10.os-5-05" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414248v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fanelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pilniere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jad&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mauxion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04524839v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Elayni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003299127-184" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Maslac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Josephine Louis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Kordi&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Takayanagi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wei Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Benz Navarrete" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Luong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003308829-160" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04498321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719846v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hemmati" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Ouzzine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Sauvage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719810v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Teyssier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720259v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Grappe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Viggiani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Madabhushi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461208v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Burlon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Cuira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Frank" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Habert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720165v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petitjean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benoit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Besson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720127v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Georgios Karagiannopoulos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peronne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savatier Vincent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720164v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719815v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Desourtheau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mourier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04411106v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruma Souza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bost" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414564v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teyssier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rispal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003308829-168" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720257v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sage-Vallier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Peboscq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Belloucif" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720253v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bizien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Queste" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Berche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Boussafir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720269v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534188v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04498534v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04498537v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Baecque" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534955v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575428v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Huy Dang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Gobbi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lenti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2184-3_127" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Delerablee" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Burlon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Antoinet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99670-7_2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04500468v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Frikha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01665-4_53" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609449v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Tourment" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Veylon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04529951v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2530082" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02442856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Foerster" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez-Cabellero" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04498543v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04529939v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591599v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma-Lopes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592139v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van de Graaf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591399v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Abchir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592012v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591544v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hamel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vaillant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591337v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaussier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589854v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591385v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ndoye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589900v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desanneaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590503v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590527v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guimond Barrett" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597675v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joali Paredes Marino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589350v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Grasson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tacita" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684457v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arpaia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Heintz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589060v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064630v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Christin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Darras" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chretien" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04553193v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guimond-Barrett" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mosser" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04520382v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550061v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04521958v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Touati" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04520415v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barthram" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bocquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876996v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Haghighi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Martin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-801-4-155" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508838v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ali" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508800v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorbani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Haza Rozier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508835v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baguelin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bacconnet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508851v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508802v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratien Vinceslas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Heymann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508798v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almer van Der Stoel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baguelin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587831v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509009v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tl Pham" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Guedon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508984v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gourves" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509010v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aec van Der Stoel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399869v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Loc Nguyen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399872v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Long Pham" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388343v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Makki" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niculai Droniuc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maloula" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399864v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377065v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Serratrice" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388193v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363484v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thao Nguyen Pham" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363571v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Long Nguyen Pham" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419861v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420422v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-656-9-583" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425559v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duca" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419797v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilton Valle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bllvet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matoren Khay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2000.028-V" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419758v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gourv&#232;s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vignon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419788v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04414119v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Wuebbolt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lefebvre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20220174" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197348v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehao Zhu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2072957" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04197401v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2023.2230564" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04423987v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/geosek.0000511" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414134v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2022014" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-H5HK1CKG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425502v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Santisi D&#8217;avila" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2022.107349" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04423910v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestemont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425518v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0002242" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313235v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Karagiannopoulos" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-H. Dang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beno&#238;t" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dupla" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2030805" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575980v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Aissaoui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Zadjaoui" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2020.108507" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158694v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21660/2021.81.6330" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04500457v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Chalabi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amin Bourouis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41062-021-00489-x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425511v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-021-01262-1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578522v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573565v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljahlil Zadjaoui" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/gae.2020.23.4.381" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575267v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenge.17.00102" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238056v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2020.106200" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112010v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Martin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1854123" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04424796v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04500460v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13167/2020.20.2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04500454v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khiatine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Bahar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-019-00933-x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980730v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1456977" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233580v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Chogueur" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPci.10749" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833437v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-017-0401-y" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414179v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Said Alami" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2017017" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GTS6H4LK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682719v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bourdeau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0001836" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589542v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025238v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.019" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8M1X3D1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853437v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nauleau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20120058" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425588v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K.G. Rodrigues" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Auriol" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiaye" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28927/SR.363241" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04821714v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Gu&#233;don" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0000747" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425650v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friede-St&#233;phanie Tamga" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2012-0327" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157160v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Nguyen Thanh" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mestat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/T11-051" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425715v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massamba Ndiaye" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodrigues John Kennedy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Auriol" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881638v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508853v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hc van de Graaf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436437v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bacconnet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gourves" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H van de Graaf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508857v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Magnan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Bekkouche" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425633v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Arbaut" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425647v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pilni&#232;re" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425620v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Sagnard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrin Didier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420373v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419831v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Faivre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/ac.v31i3.384" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419802v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.1999.983" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419701v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/1998082049" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425772v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Zerhouni" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Averlan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592063v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desodt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617487v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610760v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425754v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lossy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595102v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durville" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Blivet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouget" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chapeau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/gt-gtprestabl-fr" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425894v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Borel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596498v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353389v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>