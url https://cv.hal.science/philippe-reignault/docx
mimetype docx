--- v0 (2026-05-06)
+++ v1 (2026-05-27)
@@ -770,204 +770,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defense responses induced by ulvan in wheat against powdery mildew caused by Blumeria graminis f. sp. tritici</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioinspired Rhamnolipid Protects Wheat Against Zymoseptoria tritici Through Mainly Direct Antifungal Activity and Without Major Impact on Leaf Physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Velho</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Reignault</w:t>
+                <w:t xml:space="preserve">Ludovic Chaveriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2022.05.012⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, 15p. / Article 878272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.878272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03673184v1</w:t>
+                <w:t xml:space="preserve">hal-03704459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Laminarin-Based Formulation Protects Wheat Against Zymoseptoria tritici via Direct Antifungal Activity and Elicitation of Host Defense-Related Genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlon de Borba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Velho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteus B. de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1008,459 +1008,459 @@
               <w:t xml:space="preserve">Plant Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (5), pp.1408-1418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PDIS-08-21-1675-RE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Inspired Rhamnolipids, Cyclic Lipopeptides and a Chito-Oligosaccharide Confer Protection against Wheat Powdery Mildew and Inhibit Conidia Germination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defense responses induced by ulvan in wheat against powdery mildew caused by Blumeria graminis f. sp. tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Velho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yazen Yaseen</w:t>
+                <w:t xml:space="preserve">Pamela Dall’asta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon de Borba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27196672⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 184, pp.14-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2022.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806266v1</w:t>
+                <w:t xml:space="preserve">hal-03673184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and Identification of Lipopeptide-Producing Bacillus velezensis Strains from Wheat Phyllosphere with Antifungal Activity against the Wheat Pathogen Zymoseptoria tritici</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Platel</w:t>
+                <w:t xml:space="preserve">Bio-Inspired Rhamnolipids, Cyclic Lipopeptides and a Chito-Oligosaccharide Confer Protection against Wheat Powdery Mildew and Inhibit Conidia Germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chaveriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Sawicki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pauline Trapet</w:t>
+                <w:t xml:space="preserve">Yazen Yaseen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy12010095⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (19), pp.6672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27196672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511669v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Rhamnolipid Protects Wheat Against Zymoseptoria tritici Through Mainly Direct Antifungal Activity and Without Major Impact on Leaf Physiology</w:t>
+                <w:t xml:space="preserve">Isolation and Identification of Lipopeptide-Producing Bacillus velezensis Strains from Wheat Phyllosphere with Antifungal Activity against the Wheat Pathogen Zymoseptoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Sawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Chaveriat</w:t>
+                <w:t xml:space="preserve">Qassim Esmaeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Trapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, 15p. / Article 878272. </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special Issue Microbial Control of Crop Diseases: Limitations and Optimizations, 12 (1), pp.95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.878272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12010095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704459v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saccharin Provides Protection and Activates Defense Mechanisms in Wheat Against the Hemibiotrophic Pathogen Zymoseptoria tritici</w:t>
               </w:r>
@@ -1593,51 +1593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of the C12 Carbon Chain in the Biological Activity of Rhamnolipids Conferring Protection in Wheat against Zymoseptoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chaveriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Guenic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1976,831 +1976,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New salicylic acid and pyroglutamic acid conjugated derivatives confer protection to bread wheat against Zymoseptoria tritici</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+                <w:t xml:space="preserve">A Plant Nutrient-and Microbial Protein-Based Resistance Inducer Elicits Wheat Cultivar-Dependent Resistance Against Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mareva Ors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Couleaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maumené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.9370⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (12), pp.2033-2045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-03-19-0075-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949137v1</w:t>
+                <w:t xml:space="preserve">hal-02434677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Plant Nutrient-and Microbial Protein-Based Resistance Inducer Elicits Wheat Cultivar-Dependent Resistance Against Zymoseptoria tritici</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Maumené</w:t>
+                <w:t xml:space="preserve">New salicylic acid and pyroglutamic acid conjugated derivatives confer protection to bread wheat against Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samara Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina-Maria Abuhaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Halama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 109 (12), pp.2033-2045. </w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (4), pp.1780-1786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-03-19-0075-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.9370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434677v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultivar‐dependent partial resistance and associated defence mechanisms in wheat against &amp;lt;i&amp;gt;Zymoseptoria tritici&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biocontrol of the wheat pathogen Zymoseptoria tritici using cyclic lipopeptides from Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samara Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Eva Ors</w:t>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Couleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12760⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (30), pp.29822-29833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9241-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349867v2</w:t>
+                <w:t xml:space="preserve">hal-02948100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Structure of Zymoseptoria tritici in Northern France at Region, Field, Plant, and Leaf Layer Scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Siah</w:t>
+                <w:t xml:space="preserve">Special issue &amp;quot;Deepen knowledge in plant pathology for innovative agroecology&amp;quot; FOREWORD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Bomble</w:t>
+                <w:t xml:space="preserve">Monica Hoefte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+                <w:t xml:space="preserve">Ralph Hueckelhoven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Cadalen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Holvoet</w:t>
+                <w:t xml:space="preserve">Ivan Sache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 108 (9), pp.1114-1123. </w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152 (4), pp.853 - 854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-09-17-0322-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10658-018-01625-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948378v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrol of the wheat pathogen Zymoseptoria tritici using cyclic lipopeptides from Bacillus subtilis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cultivar‐dependent partial resistance and associated defence mechanisms in wheat against &amp;lt;i&amp;gt;Zymoseptoria tritici&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Coutte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+                <w:t xml:space="preserve">Marie-Eva Ors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Selim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Couleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9241-9⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (3), pp.561 - 572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948100v1</w:t>
+                <w:t xml:space="preserve">hal-04349867v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue &amp;quot;Deepen knowledge in plant pathology for innovative agroecology&amp;quot; FOREWORD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana Fernandez</w:t>
+                <w:t xml:space="preserve">Genetic Structure of Zymoseptoria tritici in Northern France at Region, Field, Plant, and Leaf Layer Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Hoefte</w:t>
+                <w:t xml:space="preserve">Myriam Bomble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Hueckelhoven</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Reignault</w:t>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Sache</w:t>
+                <w:t xml:space="preserve">Thierry Cadalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Holvoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 152 (4), pp.853 - 854. </w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108 (9), pp.1114-1123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-018-01625-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-09-17-0322-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620848v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similar infection process and induced defense patterns during compatible interactions between Zymoseptoria tritici and both bread and durum wheat species</w:t>
               </w:r>
@@ -3092,51 +3092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghalia Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngan Giang Khong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3226,51 +3226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3620,51 +3620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Khong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3740,90 +3740,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASSOCIATION BETWEEN SPORULATION AND CELL-WALL DEGRADING ENZYMES IN THE WHEAT PATHOGEN MYCOSPHAERELLA GRAMINICOLA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eva Ors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Selim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Couleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3859,692 +3859,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banning of methyl bromide for seed treatment: could [i]Ditylenchus dipsaci[/i] again become a major threat to alfalfa production in Europe?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protection efficacy and modes of action of two resistance inducers on wheat against septoria tritici blotch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eva Ors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Siah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Selim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaelle Mouttet</w:t>
+                <w:t xml:space="preserve">G Couleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Escobar Gutierrez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Mugniery</w:t>
+                <w:t xml:space="preserve">C Maumene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communications in Agricultural and Applied Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79 (3), pp.411-419</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208720v1</w:t>
+                <w:t xml:space="preserve">hal-04349969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mating type distribution provides evidence for sexual reproduction of Mycosphaerella graminicola in Algeria</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Banning of methyl bromide for seed treatment: could [i]Ditylenchus dipsaci[/i] again become a major threat to alfalfa production in Europe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Mouttet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gentzbittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mugniery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07060661.2014.964777⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (7), pp.1017-1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.3745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945861v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoI Resistance and Mitochondrial Genetic Structure of Zymoseptoria tritici in Morocco</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Siah</w:t>
+                <w:t xml:space="preserve">Mating type distribution provides evidence for sexual reproduction of Mycosphaerella graminicola in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Allioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Elbekali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Ramdani</w:t>
+                <w:t xml:space="preserve">Louhichi Brinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Halama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PDIS-10-13-1057-RE⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (4), pp.475-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07060661.2014.964777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947724v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous Trehalose Induces Defenses in Wheat Before and During a Biotic Stress Caused by Powdery Mildew</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Tayeh</w:t>
+                <w:t xml:space="preserve">QoI Resistance and Mitochondrial Genetic Structure of Zymoseptoria tritici in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elbekali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Vincent</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Torriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 104 (3), pp.293-305. </w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 98 (8), pp.1138-1144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-07-13-0191-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-10-13-1057-RE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344484v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection efficacy and modes of action of two resistance inducers on wheat against septoria tritici blotch</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sameh Selim</w:t>
+                <w:t xml:space="preserve">Exogenous Trehalose Induces Defenses in Wheat Before and During a Biotic Stress Caused by Powdery Mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Couleaud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dorothée Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Bourdon-Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Agricultural and Applied Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (3), pp.293-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-07-13-0191-R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349969v1</w:t>
+                <w:t xml:space="preserve">hal-04344484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid metabolism is differentially modulated by salicylic acid and heptanoyl salicylic acid during the induction of resistance in wheat against powdery mildew</w:t>
               </w:r>
@@ -4780,103 +4780,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of plant resistance inducers on different winter soft wheat cultivars against Septoria leaf blotch.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eva Ors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Selim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Boizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Couleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Agricultural and Applied Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 77 (3), pp.117-124</w:t>
@@ -4918,51 +4918,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity and population structure in French populations of Mycosphaerella graminicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea El Chartouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5052,51 +5052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mating type idiomorphs from a French population of the wheat pathogen Mycosphaerella graminicola: widespread equal distribution and low but distinct levels of molecular polymorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa El Chartouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5179,277 +5179,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Mycosphaerella graminicola at the wheat leaf level and at the field level.</w:t>
+                <w:t xml:space="preserve">Single strand conformation polymorphism is a sensitive method for screening nucleotide variations in Mycosphaerella graminicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L El Chartouni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A Siah</w:t>
+                <w:t xml:space="preserve">Celine Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Halama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Duyme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R Durand</w:t>
+                <w:t xml:space="preserve">Jean Sanssené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Deweer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Agricultural and Applied Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 75 (4), pp.587-92</w:t>
+              <w:t xml:space="preserve">, 2010, 75 (4), pp.593-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944538v1</w:t>
+                <w:t xml:space="preserve">hal-04266698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single strand conformation polymorphism is a sensitive method for screening nucleotide variations in Mycosphaerella graminicola</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of Mycosphaerella graminicola at the wheat leaf level and at the field level.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L El Chartouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Siah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Roisin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Reignault</w:t>
+                <w:t xml:space="preserve">F Duyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Sanssené</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Deweer</w:t>
+                <w:t xml:space="preserve">R Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Agricultural and Applied Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 75 (4), pp.593-9</w:t>
+              <w:t xml:space="preserve">, 2010, 75 (4), pp.587-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266698v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of Botrytis cinerea pectin methylesterase gene Bcpme1 reduces virulence on several host plants</w:t>
               </w:r>
@@ -5877,339 +5877,7380 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 26, pp.251-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02702722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chitosan reduces stomatal penetration and pathogen cell-wall degrading enzymes production, and induces defense mechanisms in both bread and durum wheats infected by Zymoseptoria tritici.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Somai-Jemmali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Halama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PlantBioRes 2023. ICPP Satellite Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation and Identification of Bacillus velezensis strains from wheat phyllosphere with antifungal activity against Zymoseptoria tritici and characterization of bacterial metabolites produced</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qassim Esmaeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Trapet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 3rd International Symposium on Plant Bioprotection Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criblage d’inducteurs de résistance d’origine algale pour le biocontrôle de l’oïdium du blé tendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Velho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dall’asta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon de Borba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PHLOEME, 2èmes biennales de la recherche et de l’innovation dans le domaine des céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Cité des Sciences et de l’Industrie, Paris, France. pp.281-282, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selection of new molecules used to protect the wheat against powdery mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 2nd International Symposium on Plant BioProTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marrackech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de deux stimulateurs de défense des plantes (SDP) conférant une protection contre l’oïdium sur l’expression de gènes marqueurs des défenses du blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées SFR Condorcet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection of wheat against Zymoseptoria tritici using new rhamnolipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Guenic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lequart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des doctorants « Conférence autour du Biocontrôle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de différentes molécules sur la protection du blé tendre contre l’oïdium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Transfrontalières, SFR Condorcet FR-CNRS 3417</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Screening of new molecules as biocontrol agents against wheat powdery mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th IUPAC International Congress of Crop Protection Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Ghent, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de différentes molécules sur la protection du blé tendre contre l’oïdium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des doctorants « Conférence autour du Biocontrôle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Screening of microbial biocontrol agents for manage two wheat diseases : Septoria Triciti Blotch and powdery mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ramdane-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 2nd International Symposium on Plant BioProTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Screening of resistance inducers of algal origin for biocontrol of powdery mildew on bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Velho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dall’asta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon de Borba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 2nd International Symposium Plant BioProTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulvan-induced defense responses against powdery mildew in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Velho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon de Borba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Condorcet 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Calais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La biostimulation du blé : méthodes d’application pour la mise en évidence de l’efficacité de nouvelles molécules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Halama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet J2C2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investing the mode of action of resistance inducers during protection of wheat against powdery mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Halama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natural Products and Biocontrol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La co-inoculation du blé tendre avec un champignon mycorhizien et une bactérie PGPR comme moyen de lutte alternative contre l’oïdium (COMYCBAC)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essaid Ait Barka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet J2C2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bioprotection of wheat against Zymoseptoria tritici using algal polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon de Borba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Velho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Condorcet 2018 – SFR Condorcet FR-CNRS 3417</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Calais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection du blé tendre contre l’oïdium grâce à une co-inoculation avec un champignon mycorhizien et une bactérie PGPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essaid Ait Barka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PHLOEME, 1ères biennales de l’innovation céréalière, Cité des Sciences et de l’Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criblage à haut-débit et caractérisation du mode d’action de nouveaux produits de biocontrôle sur le pathosystème blé Zymoseptoria tritici.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet J2C2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les champignons mycorhiziens comme outil de biocontrôle de l’oïdium du blé : mécanismes et optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghalia Mustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngan Giang Khong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PHLOEME, 1ères biennales de l’innovation céréalière, Cité des Sciences et de l’Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inoculation du blé avec un champignon mycorhizien Rhizophagus irregularis et Trichoderma harzianum encapsulés dans des billes d’alginate comme moyen de lutte contre l’oïdium du blé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Journées Condorcet 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Calais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inoculation du blé avec un champignon mycorhizien Rhizophagus irregularis et Trichoderma harzianum encapsulés dans des billes d’alginate comme moyen de lutte contre l’oïdium du blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5èmes Journées Francophones des Mycorhizes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La co-inoculation du blé tendre avec un champignon mycorhizien et une bactérie PGPR comme moyen de lutte alternative contre l’oïdium ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essaid Ait Barka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Jean Chevaugeon 2018, 12ème rencontres de Phytopathologie et de Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biostimulation of grapevine and wheat : mode of action and possible agronomic uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Heloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. World Congress on the use of Biostimulants in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Florence, Italy. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un monde, une santé : Un éclairage sur le rôle des plantes, de l’air, de l’eau et du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Académie d'Agriculture de France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maladie du huanglongbing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Silvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gentzbittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Milagros - Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Anses. 2019, 278 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can organic agriculture give up copper as a crop protection product? Summary of the scientific assessment report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ? Rapport d'expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisine relative aux stratégies de lutte contre le charançon rouge du palmier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Silvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2017-SA-0137, Anses. 2018, 85 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ? Synthèse de l'expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018, 66 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ? Résumé de l'expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques et bénéfices relatifs des alternatives aux produits phytopharmaceutiques comportant des néonicotinoïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2018, 548 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can organic agriculture give up copper as a crop protection product? Synthesis of the scientific assessment report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018, 64 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de démarches collectives engagées contre le charançon rouge du palmier par la Communauté Var-Esterel-Méditerranée (CAVEM).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n°2017-SA-0035, Anses. 2017, 70 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demande d’avis relatif à la réalisation d’une analyse de risques relative à l’ambroisie trifide (Ambrosia trifida L.) et pour l’élaboration de recommandation de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Monty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2016-SA-0090, Anses. 2017, pp.108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demande d’avis relatif à une demande de complément d’analyse de risque phytosanitaire sur le nématode des tiges et bulbes ([i]Ditylenchus dipsaci[/i]) sur la luzerne avec élargissement aux autres végétaux réglementés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gentzbittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mugniery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n°2013-SA-0155, Anses. 2014, 83 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de risque phytosanitaire [i]Plasmopara halstedii[/i] agent responsable de la maladie du mildiou du tournesol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Suffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Delos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Anses. 2014, 107 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodes de lutte alternatives à l'épandage aérien de produits phytosanitaires contre les processionnaires du pin et du chêne en conditions urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2013, 66 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de risque phytosanitaire Ditylenchus dipsaci sur luzerne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gentzbittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mugniery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Anses. 2013, 132 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de risque simplifiée pour les Lethal yellowing type syndromes (LYTS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hostachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Anses. 2012, 70 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de risque simplifiée pour Xyllela fastidiosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Anses. 2012, 49 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydroxycinnamic acid amide accumulation and PR-protein encoding gene expressionare major responses of wheat during the early stages of powdery mildew infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 12th International Congress of Plant Pathologie (ICPP 2023) : "ONE HEALTH for all Plants, Crops and Trees”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Poussereau - laboratoire MAP; Mathias Choquer - laboratoire MAP, Aug 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Bacillus subtilis lipopeptide mycosubtilin primes defense mechanisms in wheat towards Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Trapet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPP Satellite Symposium PlantBioRes 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activités biologiques et relation structure-activité de nouveaux rhamnolipides bio-inspirés sur le pathosystème blé-Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Guenic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger Pipeleers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PHLOEME 2022, les biennales de l’innovation céréalière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Cité des Sciences de l'Industrie, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association d’une molécule bio-sourcée avec un champignon mycorhizien arbusculaire pour lutter contre l’oïdium du blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WEBINAIRE FORMAT, Jan 2021, Calais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criblage d’inducteurs de résistance d’origine naturelle pour le biocontrôle de maladies foliaires du blé : étude sur la septoriose et l’oïdium du blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon de Borba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PHLOEME, 2èmes biennales de la recherche et de l’innovation dans le domaine des céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARVALIS, Jan 2020, Cité des Sciences de l'Industrie, Paris, France. pp.279-280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criblage à haut-début et caractérisation du mode d’action de nouveaux produits de biocontrôle sur le pathosystème blé-Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Calonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Guenic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lequart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chaveriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PHLOEME 2020, 2èmes biennales de la recherche et de l’innovation dans le domaine des céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARVALIS, Jan 2020, Cite des sciences et de l'industrie, Paris, France. pp.287-288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Screening of naturally occurring resistance inducers for biocontrol of two wheat leaf diseases: Septoria Tritici Blotch and powdery mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon de Borba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Bioprotech - 2nd International Symposium on Plant Bioprotection Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reims university; IAR-The French Bioeconomy Cluster; INRA Morocco, Nov 2019, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le biocontrôle des stress biotiques et abiotiques chez le blé : c’est possible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ptas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Profizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PHLOEME, 1ères biennales de l’innovation céréalière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat des lieux de la résistance de Zymoseptoria tritici aux inhibiteurs de la 14-alpha déméthylase dans le nord de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bomble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tuffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet J2C2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet COMYCBAC : CO-inoculation d’un champignon MYChorizien à arbuscules (Funneliformis mosseae) avec une BACtérie bénéfique PGPR (Paraburkholderia phytofirmans PsJN) dans la protection du blé contre l’agent responsable de l’oïdium (Blumeria graminis f.sp. tritici).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El-Houda Raouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essaid Ait Barka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Condorcet 2018 – SFR Condorcet FR-CNRS 3417</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Calais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les champignons mycorhiziens comme agent de biocontrôle de l’oïdium du blé : mécanismes et optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghalia Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngan Giang Khong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Jean Chevaugeon 2018, 12ème rencontres de Phytopathologie et de Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le biocontrôle des maladies chez les céréales : c’est possible.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combi Morgane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ptas S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profizi C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phloème, 1ères biennales de l’innovation céréalière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets combinés de biostimulants et de stimulateurs de défense des plantes sur la protection du blé vis-à-vis de l’oïdium et de la septoriose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème édition des Journées Jeunes Chercheurs Condorcet (J2C2 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A combined use of biostimulants and resistance inducers to improve wheat protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">69th International Symposium on crops protection (ISCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ghent University, May 2017, Ghent, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudes des potentialités de nouvelles biomolecules pour la protection des plantes en agriculture biologique :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arguelles A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Krier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coutte F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leclere V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemiere S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème COMAPPI : conférence sur les moyens alternatifs de drotection pour une production intégrée,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Crop protection (ceased 1-1-2018), 2017, LILLE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipopeptides: an emerging family of biopesticides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kier F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemiere S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Hofte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th COMAPPI: Conférence Internationale sur les Méthodes Alternatives de Protection des Plantes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, LILLE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stimulateurs de défense des plantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Méthodes, leviers et stratégies de lutte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Reignault, Philippe; Sache, Ivan; Choquer, Mathias; Corio-Costet, Marie-France; Dellagi, Alia; Suffert, Frédéric. </w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reignault, Philippe; Sache, Ivan; Choquer, Mathias; Corio-Costet, Marie-France; Dellagi, Alia; Suffert, frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boeck Supérieur, 2023, Collection noire, 978-2807302884</w:t>
+              <w:t xml:space="preserve">, 2e édition, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DeBoeck Supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.245-319, 2023, Collection noire, 9782807302884</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458095v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes, leviers et stratégies de lutte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Les stimulateurs de défense des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Reignault, Philippe; Sache, Ivan; Choquer, Mathias; Corio-Costet, Marie-France; Dellagi, Alia; Suffert, frédéric. </w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reignault, Philippe; Sache, Ivan; Choquer, Mathias; Corio-Costet, Marie-France; Dellagi, Alia; Suffert, Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2e édition, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.245-319, 2023, Collection noire, 9782807302884</w:t>
+              <w:t xml:space="preserve">, De Boeck Supérieur, 2023, Collection noire, 978-2807302884</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505796v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Agents Inducing Plant Resistance Against Pests and Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6218,150 +13259,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Choma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Mérillon; Céline Riviere. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, Springer International Publishing, pp.121-159, 2018, Sustainable Development and Biodiversity (SDEB,volume 19), 978-3-319-67043-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-67045-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular Mycorrhizal Fungi as Potential Bioprotectants Against Aerial Phytopathogens and Pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghalia Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6400,7398 +13441,357 @@
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wu, Qiang-Sheng. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arbuscular Mycorrhizas and Stress Tolerance of Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp.195-223, 2017, 978-981-10-4114-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-10-4115-0_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947937v1</w:t>
-              </w:r>
-[...4132 lines deleted...]
-                <w:t xml:space="preserve">hal-01577495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytopathologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Sache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias M. Choquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur, pp.384, 2023, 978-2807302884</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.126, 2019, Matière à Débattre et Décider, Andrivon, Didier; Savini, Isabelle, 9782759229970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791366v1</w:t>
-              </w:r>
-[...2905 lines deleted...]
-                <w:t xml:space="preserve">hal-01602101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13809,90 +13809,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criblage de molécules prometteuses pour lutter contre l’oïdium du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Houda Raouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13928,707 +13928,707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput screening and modes of action of new biocontrol compounds on the wheat-Zymoseptoria tritici pathosystem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Platel</w:t>
+                <w:t xml:space="preserve">Bioprotection of the wheat against Zymoseptoria tritici by using algal polysaccharides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon de Borba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Velho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Reignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th International Symposium on Crops Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Ghent - Belgique, Belgium. </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Agricultural and Applied Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 83 (2), pp.53, 2018, ISSN 1379-1176</w:t>
+              <w:t xml:space="preserve">, 83 (2), pp.50, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04054448v1</w:t>
+                <w:t xml:space="preserve">hal-04054442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccharin induces resistance in wheat against Zymoseptoria tritici</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+                <w:t xml:space="preserve">Evolution of Zymoseptoria tritici resistance to 14-alpha demethylase inhibitors in Northern France : an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bomble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tuffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th International Symposium on Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Ghent, Belgium. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Agricultural and Applied Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 83 (2), pp.54, 2018, ISSN 1379-1176</w:t>
+              <w:t xml:space="preserve">, 83 (2), pp.73, 2018, ISSN 1379-1176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391924v1</w:t>
+                <w:t xml:space="preserve">hal-04391929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Zymoseptoria tritici resistance to 14-alpha demethylase inhibitors in Northern France : an update</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Bomble</w:t>
+                <w:t xml:space="preserve">Saccharin induces resistance in wheat against Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samara Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Farce</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Ghinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th International Symposium on Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Ghent, Belgium. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Agricultural and Applied Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 83 (2), pp.73, 2018, ISSN 1379-1176</w:t>
+              <w:t xml:space="preserve">, 83 (2), pp.54, 2018, ISSN 1379-1176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391929v1</w:t>
+                <w:t xml:space="preserve">hal-04391924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulvans are effective in controlling powdery mildew in bread wheat.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Fourquez</w:t>
+                <w:t xml:space="preserve">High-throughput screening and modes of action of new biocontrol compounds on the wheat-Zymoseptoria tritici pathosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th International Symposium on Crops Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">, May 2018, Ghent - Belgique, Belgium. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Agricultural and Applied Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 83 (2), 49, 2018</w:t>
+              <w:t xml:space="preserve">, 83 (2), pp.53, 2018, ISSN 1379-1176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04054437v1</w:t>
+                <w:t xml:space="preserve">hal-04054448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprotection of the wheat against Zymoseptoria tritici by using algal polysaccharides.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Ulvans are effective in controlling powdery mildew in bread wheat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Velho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlon de Borba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th International Symposium on Crops Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Agricultural and Applied Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 83 (2), pp.50, 2018</w:t>
+              <w:t xml:space="preserve">, 83 (2), 49, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04054442v1</w:t>
+                <w:t xml:space="preserve">hal-04054437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14933,51 +14933,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antin&#233;a Sallen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclerc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poncet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00963-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fourquez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-22-0364-R" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048754v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Mejri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ghinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Randoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Maria Abuhaie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26800-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979567v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Platel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Lucau-Danila" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1074447" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besombes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parneix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourichon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104705" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673184v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Velho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dall&#8217;asta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon de Borba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2022.05.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623999v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteus B. de Freitas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Holvoet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-08-21-1675-RE" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806266v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Raouani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Claverie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaveriat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazen Yaseen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196672" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03511669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Sawicki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qassim Esmaeel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12010095" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704459v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chaveriat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.878272" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321564v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Halama" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-05-20-1106-RE" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183957v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Guenic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Pipeleers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010040" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640842v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon C. de Borba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Velho" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.703712" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623978v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Somai-Jemmali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Halama" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-020-02200-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.9370" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434677v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareva Ors" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couleaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maumen&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-03-19-0075-R" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349867v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eva Ors" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12760" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948378v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bomble" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cadalen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-17-0322-R" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9241-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620848v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fernandez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Hoefte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Hueckelhoven" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-01625-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623270v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Somai-Jemmali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-016-1043-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Somai-Jemmali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Siah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Harbaoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fergaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2017.08.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKJ2QC42-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948116v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Mustafa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Giang Khong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP16206" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mustafa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0698-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Naouari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elgazzah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-016-0915-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344497v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tayeh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bourdon-Facon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp15347" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947824v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Tayeh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Khong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Jacques" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2015.07.015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSL35XF3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349950v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couleaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208720v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Mouttet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3745" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLKR8M1R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945861v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Allioui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louhichi Brinis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661.2014.964777" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947724v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elbekali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Torriani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-10-13-1057-RE" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344484v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-13-0191-R" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349969v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Couleaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maumene" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344722v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2013.06.015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VQZ3DM5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945822v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Naouari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elgazzah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Halama" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349976v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boizet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944569v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea El Chartouni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duyme" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leducq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3852/10-184" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210698v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El Chartouni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deweer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2010.09.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R32CBN5X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944538v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L El Chartouni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Duyme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Durand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04266698v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roisin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sanssen&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676787v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valette-Collet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cimmerman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Levis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boccara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346088v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cogan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muchembled" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sancholle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2001.00035.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714448v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bompeix" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702722v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamada" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458095v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505796v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807302884-phytopathologie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624001v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choma" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rivi&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67045-4_6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947937v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Comby" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4115-0_9" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309318v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309371v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053188v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052995v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055601v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056002v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Calonne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052927v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361410v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tuffet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farce" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361455v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ptas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Profizi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052990v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Houda Raouani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Ait Barka" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052986v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Mustapha" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03163838v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combi Morgane" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ptas S" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Profizi C" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902756v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fourquez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737907v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03152393v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arguelles A" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutte F" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leclere V" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemiere S" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03152081v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kier F" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coutte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Hofte" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089163v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Laval" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bernard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berthelin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Job" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272585v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silvie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cellier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Milagros - Lopez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944797v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791118v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788719v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ollivier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rochat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790342v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271477v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonafos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delorme" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thybaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791535v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944872v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509013v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191543v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monty" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228307v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228847v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delos" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578869v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578870v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577510v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dollet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hostachy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577495v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04458867v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias M. Choquer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dellagi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791366v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1563/9782759229987/peut-on-se-passer-du-cuivre-en-protection-des-cultures-biologiques" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307192v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055250v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055631v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055584v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055273v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055271v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054659v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055272v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055153v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055149v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055245v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055263v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054657v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055261v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055266v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055257v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055264v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055269v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054457v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055254v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055267v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055258v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602101v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055599v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054448v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391924v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391929v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054437v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054442v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791747v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Cabelguen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antin&#233;a Sallen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclerc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poncet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00963-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fourquez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-22-0364-R" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048754v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Mejri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ghinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Randoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Maria Abuhaie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26800-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979567v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Platel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Lucau-Danila" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1074447" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besombes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parneix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourichon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104705" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chaveriat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.878272" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623999v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon de Borba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Velho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteus B. de Freitas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Holvoet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-08-21-1675-RE" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dall&#8217;asta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2022.05.012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806266v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Raouani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Claverie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaveriat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazen Yaseen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196672" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03511669v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Sawicki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qassim Esmaeel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12010095" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321564v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Halama" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-05-20-1106-RE" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183957v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Guenic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Pipeleers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010040" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640842v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon C. de Borba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Velho" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.703712" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623978v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Somai-Jemmali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Halama" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-020-02200-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareva Ors" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couleaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maumen&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-03-19-0075-R" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949137v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.9370" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948100v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9241-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620848v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fernandez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Hoefte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Hueckelhoven" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-01625-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349867v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eva Ors" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12760" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948378v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bomble" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cadalen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-17-0322-R" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623270v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Somai-Jemmali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-016-1043-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Somai-Jemmali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Siah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Harbaoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fergaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2017.08.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKJ2QC42-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948116v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Mustafa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Giang Khong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP16206" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mustafa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0698-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Naouari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elgazzah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-016-0915-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344497v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tayeh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bourdon-Facon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp15347" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947824v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Tayeh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Khong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Jacques" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2015.07.015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSL35XF3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349950v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couleaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349969v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Couleaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maumene" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208720v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Mouttet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3745" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLKR8M1R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945861v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Allioui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louhichi Brinis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661.2014.964777" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947724v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elbekali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Torriani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-10-13-1057-RE" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344484v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-13-0191-R" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344722v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2013.06.015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VQZ3DM5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945822v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Naouari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elgazzah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Halama" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349976v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boizet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944569v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea El Chartouni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duyme" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leducq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3852/10-184" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210698v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El Chartouni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deweer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2010.09.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R32CBN5X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04266698v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roisin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sanssen&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944538v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L El Chartouni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Duyme" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Durand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676787v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valette-Collet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cimmerman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Levis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boccara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346088v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cogan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muchembled" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sancholle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2001.00035.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714448v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bompeix" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702722v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamada" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307192v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055250v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055631v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055245v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055584v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055271v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054659v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055272v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055153v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055149v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055267v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055258v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054657v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055261v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Ait Barka" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055266v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055263v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055257v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055264v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055269v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054457v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055254v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602101v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fourquez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089163v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Laval" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bernard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berthelin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Job" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272585v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silvie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cellier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Milagros - Lopez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944797v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791118v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788719v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ollivier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rochat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790342v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791535v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271477v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonafos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delorme" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thybaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944872v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509013v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191543v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monty" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228307v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228847v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delos" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578870v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578869v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577510v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dollet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hostachy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577495v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309318v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309371v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053188v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052995v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055601v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056002v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Calonne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052927v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361455v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Comby" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ptas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Profizi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361410v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tuffet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farce" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052990v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Houda Raouani" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052986v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Mustapha" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03163838v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combi Morgane" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ptas S" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Profizi C" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902756v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737907v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03152393v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arguelles A" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutte F" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leclere V" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemiere S" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03152081v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kier F" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coutte" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Hofte" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505796v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807302884-phytopathologie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458095v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624001v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choma" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rivi&#232;re" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67045-4_6" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947937v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4115-0_9" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04458867v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias M. Choquer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dellagi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791366v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1563/9782759229987/peut-on-se-passer-du-cuivre-en-protection-des-cultures-biologiques" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055599v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054442v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391929v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391924v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054448v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054437v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791747v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Cabelguen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>