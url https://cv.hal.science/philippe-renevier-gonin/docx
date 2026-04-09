--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1205,176 +1205,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des interfaces graphiques flexibles de configuration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UI Modeling as Ontology for Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renevier-Gonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Lignes de Produits 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lille, France</w:t>
+              <w:t xml:space="preserve">21st International Conference on Software Engineering and Data Engineering 2012 (SEDE-2012) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Los Angeles, United States. pp.67-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302936v1</w:t>
+                <w:t xml:space="preserve">hal-01302052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application and UI Composition Using a Component-Based Description and Annotations</w:t>
+                <w:t xml:space="preserve">Annotated Component-Based Description for Application Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renevier-Gonin</w:t>
@@ -1392,214 +1375,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Euromicro Conference on Software Engineering and Advanced Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICSEA 2012, The Seventh International Conference on Software Engineering Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lisbonne, Portugal. pp.506-511</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302040v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UI Modeling as Ontology for Composition</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vers des interfaces graphiques flexibles de configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Urli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heytem Zitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Software Engineering and Data Engineering 2012 (SEDE-2012) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Los Angeles, United States. pp.67-72</w:t>
+              <w:t xml:space="preserve">Journée Lignes de Produits 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302052v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotated Component-Based Description for Application Composition</w:t>
+                <w:t xml:space="preserve">Application and UI Composition Using a Component-Based Description and Annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renevier-Gonin</w:t>
@@ -1617,281 +1608,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSEA 2012, The Seventh International Conference on Software Engineering Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38th Euromicro Conference on Software Engineering and Advanced Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Izmir, Turkey. pp.204-207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SEAA.2012.44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302023v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OntoCompo: A Tool to Enhance Application Composition</w:t>
+                <w:t xml:space="preserve">Composing applications with OntoCompo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renevier-Gonin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Lisbone, Portugal. pp.588-591, </w:t>
+              <w:t xml:space="preserve">IHM 2011, 23ème Conférence Francophone Sur l'Interaction Homme Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Biot, France. pp.141-144, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23768-3_89⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2044354.2044384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302169v1</w:t>
+                <w:t xml:space="preserve">hal-01302144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composing applications with OntoCompo</w:t>
+                <w:t xml:space="preserve">OntoCompo: An Ontology-based Interactive System to Compose Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renevier-Gonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2011, 23ème Conférence Francophone Sur l'Interaction Homme Machine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WEBIST 2011, the 7th International Conference on Web Information Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Noordwijkerhout, Netherlands. pp. 322-327</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302144v1</w:t>
+                <w:t xml:space="preserve">hal-01302337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience de transfert de savoirs et de technologies issus de la recherche et de l'industrie aux étudiants d'une formation en IHM</w:t>
               </w:r>
@@ -2001,148 +2005,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OntoCompo: An Ontology-based Interactive System to Compose Applications</w:t>
+                <w:t xml:space="preserve">OntoCompo: A Tool to Enhance Application Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renevier-Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEBIST 2011, the 7th International Conference on Web Information Systems and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lisbone, Portugal. pp.588-591, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23768-3_89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302337v1</w:t>
+                <w:t xml:space="preserve">hal-01302169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UI Modeling as Ontology for Composition</w:t>
               </w:r>
@@ -2526,51 +2526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Occello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third IFIP WG 13.2 International Conference on Human-Centred Software Engineering (HCSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Reykjavik, Iceland. pp.198-205, </w:t>
@@ -3829,51 +3829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4197,51 +4197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307115v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Occello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Joffroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;ry-Pinna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier-Gonin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953326v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531330v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier Gonin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3393672.3398648" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388854v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370347" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676720v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dery-Pinna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286709" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150455v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hallili" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096211v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dery" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302936v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Urli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heytem Zitoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2012.44" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302023v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302169v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_89" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302144v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044384" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302132v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha da Costa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044371" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302953v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497334v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307121v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Joffroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13645-0_8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302948v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16488-0_17" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasqualetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307094v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45348-2_25" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382195v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gabillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752120v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447109v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahizoune" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461634v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meunier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mignerot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302010v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750128v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008264v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307115v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Occello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Joffroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;ry-Pinna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier-Gonin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953326v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531330v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier Gonin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3393672.3398648" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388854v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370347" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676720v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dery-Pinna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286709" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150455v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hallili" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096211v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dery" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Urli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heytem Zitoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302040v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2012.44" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302144v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044384" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302132v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha da Costa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044371" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302169v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_89" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302953v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497334v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307121v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Joffroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13645-0_8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302948v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16488-0_17" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasqualetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307094v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45348-2_25" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382195v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gabillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752120v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447109v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahizoune" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461634v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meunier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mignerot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302010v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750128v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008264v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>