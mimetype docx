--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -1421,269 +1421,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des interfaces graphiques flexibles de configuration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application and UI Composition Using a Component-Based Description and Annotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renevier-Gonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Lignes de Produits 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38th Euromicro Conference on Software Engineering and Advanced Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Izmir, Turkey. pp.204-207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SEAA.2012.44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302936v1</w:t>
+                <w:t xml:space="preserve">hal-01302040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application and UI Composition Using a Component-Based Description and Annotations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vers des interfaces graphiques flexibles de configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Urli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heytem Zitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Euromicro Conference on Software Engineering and Advanced Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Lignes de Produits 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302040v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composing applications with OntoCompo</w:t>
               </w:r>
@@ -1754,278 +1754,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OntoCompo: An Ontology-based Interactive System to Compose Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expérience de transfert de savoirs et de technologies issus de la recherche et de l'industrie aux étudiants d'une formation en IHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Giboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renevier-Gonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
+                <w:t xml:space="preserve">Macha da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEBIST 2011, the 7th International Conference on Web Information Systems and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23ème Conférence Francophone sur l’interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Sophia Antipolis, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2044354.2044371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302337v1</w:t>
+                <w:t xml:space="preserve">hal-01302132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience de transfert de savoirs et de technologies issus de la recherche et de l'industrie aux étudiants d'une formation en IHM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OntoCompo: An Ontology-based Interactive System to Compose Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Giboin</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renevier-Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Macha da Costa</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Conférence Francophone sur l’interaction Homme-Machine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WEBIST 2011, the 7th International Conference on Web Information Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Noordwijkerhout, Netherlands. pp. 322-327</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302132v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OntoCompo: A Tool to Enhance Application Composition</w:t>
               </w:r>
@@ -2526,51 +2526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Occello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third IFIP WG 13.2 International Conference on Human-Centred Software Engineering (HCSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Reykjavik, Iceland. pp.198-205, </w:t>
@@ -3829,51 +3829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4197,51 +4197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307115v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Occello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Joffroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;ry-Pinna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier-Gonin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953326v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531330v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier Gonin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3393672.3398648" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388854v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370347" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676720v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dery-Pinna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286709" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150455v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hallili" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096211v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dery" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Urli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heytem Zitoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302040v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2012.44" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302144v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044384" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302132v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha da Costa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044371" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302169v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_89" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302953v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497334v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307121v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Joffroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13645-0_8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302948v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16488-0_17" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasqualetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307094v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45348-2_25" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382195v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gabillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752120v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447109v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahizoune" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461634v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meunier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mignerot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302010v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750128v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008264v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307115v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Occello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Joffroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;ry-Pinna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier-Gonin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953326v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531330v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier Gonin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3393672.3398648" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388854v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370347" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676720v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dery-Pinna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286709" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150455v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hallili" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096211v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dery" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2012.44" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302936v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Urli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heytem Zitoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302144v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044384" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302132v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha da Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044371" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302169v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_89" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302953v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497334v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307121v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Joffroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13645-0_8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302948v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16488-0_17" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasqualetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307094v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45348-2_25" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382195v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gabillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752120v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447109v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahizoune" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461634v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meunier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mignerot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302010v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750128v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008264v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>