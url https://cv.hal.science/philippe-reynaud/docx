--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1500,599 +1500,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and mapping spread in pest risk analysis: a generic approach</w:t>
+                <w:t xml:space="preserve">A suite of models to support the quantitative assessment of spread in pest risk analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hella Kehlenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wopke van Der Werf</w:t>
+                <w:t xml:space="preserve">Darren J. Kriticos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darren. J. Kriticos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Reynaud</w:t>
+                <w:t xml:space="preserve">Richard H. A. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Battisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin OEPP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2338.2012.02550.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643366v1</w:t>
+                <w:t xml:space="preserve">hal-02648833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision-support scheme for mapping endangered areas in pest risk analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling and mapping spread in pest risk analysis: a generic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hella Kehlenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard H. A. R. H. A. Baker</w:t>
+                <w:t xml:space="preserve">Wopke van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan J. Benninga</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maxime M. Dupin</w:t>
+                <w:t xml:space="preserve">Darren. J. Kriticos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin OEPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 42 (1), pp.65-73. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2338.2012.02545.x⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 42 (1), pp.74-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2338.2012.02550.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000928v1</w:t>
+                <w:t xml:space="preserve">hal-02643366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rating and mapping the suitability of the climate for pest risk analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A decision-support scheme for mapping endangered areas in pest risk analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard H. A. R. H. A. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan J. Benninga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan J. Bremmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominic D. Eyre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sarah S. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime M. Dupin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vojtěch V. Jarošík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin OEPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 42 (1), pp.48-55. </w:t>
+              <w:t xml:space="preserve">, 2012, 42 (1), pp.65-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2338.2012.02549.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2338.2012.02545.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000935v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A suite of models to support the quantitative assessment of spread in pest risk analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rating and mapping the suitability of the climate for pest risk analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darren J. Kriticos</w:t>
+                <w:t xml:space="preserve">Dominic D. Eyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard H. A. R. H. A. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah S. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime M. Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard H. A. Baker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Battisti</w:t>
+                <w:t xml:space="preserve">Vojtěch V. Jarošík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin OEPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (1), pp.48-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2338.2012.02549.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043366⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648833v1</w:t>
+                <w:t xml:space="preserve">hal-01000935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck early results. XIX. All-sky temperature and dust optical depth from Planck and IRAS. Constraints on the &amp;quot;dark gas&amp;quot; in our Galaxy</w:t>
               </w:r>
@@ -4127,64 +4127,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decision support scheme for mapping endangered areas in pest risk analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard R. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime M. Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah S. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Eyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4940,51 +4940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05390518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Cardoso da Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndrianary Rakotovao Ravahatra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Picoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reynaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2025.2483480" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Paitreault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Rosa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-025-00335-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Gottsberger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mouttet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Reisenzein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epp.13084" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05390538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2024.2386017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166198v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059669v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cunty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jerphanion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Juteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Forveille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Goldarazena" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niry Dianzinga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Frago" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4750.3.13" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04946857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Balm&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ramel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marchand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Silvy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191199117687397E12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297261v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Champeil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Folcher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Jerphanion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Olivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Molusson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643366v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Kehlenbeck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van Der Werf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren. J. Kriticos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2012.02550.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z6RDH4F5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000928v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. A. R. H. A. Baker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Benninga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Bremmer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Brunel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M. Dupin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2012.02545.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5XRGWHR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000935v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic D. Eyre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch V. Jaro&#353;&#237;k" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2012.02549.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W0DJM0PK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648833v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J. Kriticos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. A. Baker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043366" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644355v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planck Collaboration" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashdown" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116479" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644183v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116461" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644571v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116483" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644594v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117430" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644443v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116473" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646202v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116455" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646198v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116485" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661347v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Pizzol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682073v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Miller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derridj" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapchin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678784v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hostachy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Drescher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679563v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pionnat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696698v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labonne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Quiot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. G&#233;raud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Della Giustina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710780v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cocquempot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chambon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fischer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851913v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Balmes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153263v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohamed Assad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741845v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ziegler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Disdier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1104.58" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000523v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Baker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Eyre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173212v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Jaro&#353;&#237;k" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173233v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brunel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Kriticos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788633v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45121-3_6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04717341v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nibouche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sadeyen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dervin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirana Gauche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merion" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05390518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Cardoso da Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndrianary Rakotovao Ravahatra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Picoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reynaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2025.2483480" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Paitreault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Rosa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-025-00335-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Gottsberger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mouttet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Reisenzein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epp.13084" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05390538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2024.2386017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166198v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059669v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cunty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jerphanion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Juteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Forveille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Goldarazena" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niry Dianzinga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Frago" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4750.3.13" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04946857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Balm&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ramel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marchand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Silvy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191199117687397E12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297261v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Champeil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Folcher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Jerphanion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Olivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Molusson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648833v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Kehlenbeck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J. Kriticos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. A. Baker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043366" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643366v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van Der Werf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren. J. Kriticos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2012.02550.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z6RDH4F5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. A. R. H. A. Baker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Benninga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Bremmer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Brunel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M. Dupin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2012.02545.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5XRGWHR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000935v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic D. Eyre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch V. Jaro&#353;&#237;k" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2012.02549.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W0DJM0PK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644355v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planck Collaboration" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashdown" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116479" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644183v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116461" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644571v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116483" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644594v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117430" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644443v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116473" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646202v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116455" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646198v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116485" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661347v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Pizzol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682073v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Miller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derridj" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapchin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678784v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hostachy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Drescher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679563v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pionnat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696698v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labonne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Quiot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. G&#233;raud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Della Giustina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710780v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cocquempot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chambon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fischer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851913v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Balmes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153263v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohamed Assad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741845v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ziegler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Disdier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1104.58" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000523v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Baker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Eyre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173212v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Jaro&#353;&#237;k" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173233v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brunel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Kriticos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788633v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45121-3_6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04717341v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nibouche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sadeyen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dervin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirana Gauche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merion" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>