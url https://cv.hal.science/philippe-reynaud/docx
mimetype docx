--- v1 (2026-04-10)
+++ v2 (2026-05-23)
@@ -2206,51 +2206,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00644355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XVIII. The power spectrum of cosmic infrared background anisotropies</w:t>
+                <w:t xml:space="preserve">Planck early results. XXVI. Detection with Planck and confirmation by XMM-Newton of PLCK G266.6-27.3, an exceptionally X-ray luminous and massive galaxy cluster at z ~ 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
@@ -2289,346 +2289,346 @@
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A18. </w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00644183v1</w:t>
+                <w:t xml:space="preserve">in2p3-00644594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XXV. Thermal dust in nearby molecular clouds</w:t>
+                <w:t xml:space="preserve">Planck early results. XVIII. The power spectrum of cosmic infrared background anisotropies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116483⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00644571v1</w:t>
+                <w:t xml:space="preserve">in2p3-00644183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planck early results. XXVI. Detection with Planck and confirmation by XMM-Newton of PLCK G266.6-27.3, an exceptionally X-ray luminous and massive galaxy cluster at z ~ 1</w:t>
+                <w:t xml:space="preserve">Planck early results. XXV. Thermal dust in nearby molecular clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ashdown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A26. </w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00644594v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00644571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck early results. XVII. Origin of the submillimetre excess dust emission in the Magellanic Clouds</w:t>
               </w:r>
@@ -2761,64 +2761,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck early results. XXI. Properties of the interstellar medium in the Galactic plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2895,64 +2895,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck early results. XXIV. Dust in the diffuse interstellar medium and the Galactic halo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planck Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4940,51 +4940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05390518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Cardoso da Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndrianary Rakotovao Ravahatra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Picoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reynaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2025.2483480" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Paitreault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Rosa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-025-00335-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Gottsberger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mouttet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Reisenzein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epp.13084" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05390538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2024.2386017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166198v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059669v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cunty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jerphanion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Juteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Forveille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Goldarazena" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niry Dianzinga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Frago" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4750.3.13" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04946857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Balm&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ramel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marchand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Silvy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191199117687397E12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297261v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Champeil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Folcher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Jerphanion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Olivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Molusson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648833v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Kehlenbeck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J. Kriticos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. A. Baker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043366" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643366v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van Der Werf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren. J. Kriticos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2012.02550.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z6RDH4F5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. A. R. H. A. Baker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Benninga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Bremmer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Brunel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M. Dupin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2012.02545.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5XRGWHR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000935v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic D. Eyre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch V. Jaro&#353;&#237;k" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2012.02549.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W0DJM0PK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644355v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planck Collaboration" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashdown" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116479" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644183v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116461" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644571v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116483" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644594v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117430" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644443v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116473" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646202v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116455" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646198v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116485" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661347v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Pizzol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682073v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Miller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derridj" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapchin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678784v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hostachy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Drescher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679563v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pionnat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696698v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labonne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Quiot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. G&#233;raud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Della Giustina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710780v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cocquempot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chambon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fischer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851913v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Balmes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153263v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohamed Assad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741845v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ziegler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Disdier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1104.58" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000523v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Baker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Eyre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173212v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Jaro&#353;&#237;k" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173233v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brunel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Kriticos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788633v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45121-3_6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04717341v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nibouche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sadeyen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dervin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirana Gauche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merion" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05390518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Cardoso da Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndrianary Rakotovao Ravahatra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Picoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reynaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2025.2483480" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Paitreault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Rosa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-025-00335-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Gottsberger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mouttet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Reisenzein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epp.13084" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05390538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2024.2386017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166198v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059669v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cunty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jerphanion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Juteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Forveille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Goldarazena" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niry Dianzinga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Frago" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4750.3.13" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04946857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Balm&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ramel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marchand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Silvy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191199117687397E12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297261v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Champeil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Folcher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Jerphanion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Olivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Molusson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648833v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Kehlenbeck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J. Kriticos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. A. Baker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043366" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643366v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van Der Werf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren. J. Kriticos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2012.02550.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z6RDH4F5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. A. R. H. A. Baker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Benninga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Bremmer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Brunel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M. Dupin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2012.02545.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5XRGWHR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000935v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic D. Eyre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch V. Jaro&#353;&#237;k" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2012.02549.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W0DJM0PK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644355v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planck Collaboration" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashdown" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116479" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644594v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117430" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644183v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116461" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116483" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644443v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116473" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646202v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116455" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646198v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116485" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661347v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Pizzol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682073v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Miller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derridj" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapchin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678784v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hostachy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Drescher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679563v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pionnat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696698v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labonne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Quiot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. G&#233;raud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Della Giustina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710780v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cocquempot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chambon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fischer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851913v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Balmes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153263v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohamed Assad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741845v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ziegler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Disdier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1104.58" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000523v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Baker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Eyre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173212v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Jaro&#353;&#237;k" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173233v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brunel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Kriticos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788633v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45121-3_6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04717341v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nibouche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sadeyen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dervin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirana Gauche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merion" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>