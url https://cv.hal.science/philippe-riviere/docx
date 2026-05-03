--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Rivière </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proper orthogonal decomposition analysis and modelling of large-scale flow reorientations in a cubic Rayleigh–Bénard cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Soucasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Soufiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 881, pp.23-50. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tertiary building stock modeling: Area determination by fusion of different datasets Tertiary building stock modeling: Area determination by fusion of different datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Tam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1343, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1343/1/012017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of On-Field Measurement Method for a Heat Pump System with Internal Heat Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Air-Conditioning and Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 24, Issue 02, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2010132516500115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-field measurement method of vapor injection heat pump system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, May 2014, Volume 41, pp.147-156. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2014.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware in the loop test bench using Modelica: A platform to test and improve the control of heating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 188, pp.107-120. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.11.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency Modelling of Residential Air Source Heat Pump Water Heater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Waide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Volume 4, Issue 1, pp.69-88. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13044/j.sdewes.2016.04.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauvais paramétrage d’une pompe à chaleur air/eau double service : quel impact sur le confort et la consommation électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IKK phosphorylates RelB to modulate its promoter specificity and promote fibroblast migration downstream of TNF receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Derudder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bordereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (41), pp.14794-14799. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1410124111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic study of heterobimetallic rhodium complexes derived from partially alkylated s-indacene in dehydrogenative silylation of olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morales-Verdejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dahrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 749, pp.266-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of heating systems for low energy houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65, pp.45-54. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the market for air conditioning systems in European buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Hitchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.355-362. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ measurement methods of air to air heat pump performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (5), pp.1442-1455. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2013.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a two stage Rankine cycle for electric power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.285-294. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refrigerant-based measurement method of heat pump seasonal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (6), pp.1583-1594. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2012.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adequacy of air-to-air heat recovery ventilation system applied in low energy buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younness El Fouih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEPMO-Common Monitoring Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zottl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Nordman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heat Pump News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, september (3), pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for reducing the environmental impacts of room air conditioners in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (4), pp.2152-2164. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de mesure des performances saisonnières in situ des pompes à chaleur air/air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1116, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of radiative transfer modelling on the dynamics of a propagating electrical discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kahhali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvonne Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Soufiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (42), pp.425204. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/42/425204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille des produits électriques : 6000 produits testés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energie Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 439, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible heat pump model for seasonal performance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kinab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (12), pp.2269-2280. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU Progress towards more efficient air-to-air air heat pumps and air conditioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA Heat Pump Center newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (2), pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bombas de calor aire-aire : indices estacionales de rendimiento funcional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frio Calor Aire acondicionado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 404, pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existing seasonal performance indices for air to air heat pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA Heat Pump Center newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could EU air conditioners be more efficient ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurovent Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 100, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00213423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of molecular rotation in activated dissociative adsorption on metal surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124, pp.084706_1-9. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2171256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certification Eurovent de l'efficacité énergétique des groupes de production d'eau glacée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Saheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 0, pp.28-34 N° 1066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation des effets du GRF1-29 sur la prise alimentaire et la liberation de GH chez le mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28 (1), pp.185-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controle du comportement ingestif et merycique par les neuropeptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 27; (1), pp.157-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du GRF1-44 sur le comportement alimentaire du mouton en fonction de la nature du regime alimentaire (foin vs concentre) et/ou de l'insulinemie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bueno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 27 (2B), pp.511-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the stimulation of food intake by oral administration of enkephalinase inhibitors in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bueno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 41, pp.333-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du GRF1-44 sur le comportement alimentaire du mouton en fonction de la nature du regime alimentaire (foin vs concentre) et/ou de l'insulinemie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bueno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 27 (2), pp.511-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of regimen and insulinemia on orexigenic effects of GRF1-44 in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bueno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 39, pp.347-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controle du comportement ingestif et merycique par les neuropeptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 27 (1B), pp.157-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances saisonnières des climatiseurs et pompes à chaleur à simple et double conduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES RENDEZ-VOUS DU POLE CRISTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dinan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des défauts sur les variables de fonctionnement d'une PAC à vitesse variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès Français des Pompes à Chaleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Energy Models Validation in Data Scarcity Context: Case of the Electricity Consumption in the French Residential Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simplified Model for Assessing Improvement Potential of Air-To-Air Conditioners and Heat Pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Refrigeration and Air Conditioning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, West Lafayette, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’évaluation in-situ des performances des pompes à chaleur : Validation expérimentale et évaluation de sa robustesse en cas de défauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES RENDEZ-VOUS DU POLE CRISTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, DINAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization of Fault Impacts on the Functioning Variables of an Inverter Driven Heat Pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on System Simulation in Buildings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive Performance Assessment Method for Heat Pumps: Experimental Validation and Robustness Evaluation Facing Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Refrigeration and Air Conditioning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, West Lafayette, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Instrumented Method for the Evaluation of Compressor Heat Losses in Heat Pumps On-Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEA Heat Pump Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rottherdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunité de développement d'une pompe à chaleur BoostHeat réversible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dittmann Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Anies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème édition du colloque « Les Rendez-vous du Pôle Cristal »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dinan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation énergétique d'un parc de chauffe-eau électriques : éléments de validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de prototypes de réfrigération élastocalorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle Cristal, Centre technique Froid et Génie Climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dinan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’impact de la diffusion de pompes à chaleur sur la demande électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Béjannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Idiosyncratic Bidding Strategies In Sicily and their Impact on Green House Gas Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Khmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Electricity Markets 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lissabon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT SUR LA CONSOMMATION ELECTRIQUE ET LE CONFORT D’UN MAUVAIS PARAMETRAGE D’UNE POMPE A CHALEUR AIR-EAU DOUBLE SERVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes (CIFQ2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Sherbrooke Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOUBLE SERVICE AIR-TO-WATER HEAT PUMP PERFORMANCES: HOW DO CONTROL PARAMETERS INFLUENCE ELECTRICITY CONSUMPTION AND THERMAL COMFORT?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact sur la consommation électrique et le confort d’un mauvais paramétrage d’une pompe à chaleur air-eau double service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL VALIDATION OF ON-FIELD MEASUREMENT METHOD FOR A HEAT PUMP SYSTEM WITH INTERNAL HEAT EXCHANGER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances and cost assessment of an air cooled two-stage rankine cycle for large power plants operating with different working fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consequences of Non-optimal Heat Pump Parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda 1&2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International High Performance Buildings Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Cooled Two-Stage Rankine Cycles for Large Power Plants Operating With Different Working Fluids: Performance, Size and Cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 Power Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Jul 2013, Boston, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompe à chaleur air/air en condition in situ: une nouvelle approche pour mesurer la performance en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Français des Pompes à Chaleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Ecodesign directive to air conditioning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greslou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHILLVENTA Congressing 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la climatisation au niveau européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journée du CUEPE : Climatisation : confort, enjeux énergétiques, alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Carouge, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standby and off-mode Power Demand of new Appliances in the Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anibal T. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Patrão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schlomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Energy Efficiency in Domestic Appliances and Lighting (EEDAL'11), Copenhague : Danemark (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Copenhague, Denmark. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air -conditioning products regulations based on Ecodesign directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REHVA seminar - Buildings Related EU Regulations and Projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On side refrigerant measurement of heat pump seasonal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coevoet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Energy Agency Heat Pump Conference 2011 - HPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tokyo, Japan. CD-ROM, paper 00051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedures to identify Energy Conservation Opportunities applied to HVAC system: example of VSD of chilled water pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIMA 2010, 10th REHVA World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Antalya, Turkey. CD-ROM; paper 0289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption of European residential comfort fans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEDAL 2009, 5th International conference on energy efficiency in domestic appliances and lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Berlin, Germany. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet THERMOPTIM-UNIT : un environnement pédagogique communautaire pour l’enseignement de l’énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée dédiée à l’Enseignement de la Thermodynamique en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIETE FRANÇAISE DE GENIE DES PROCEDES, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Control Options for HVAC Management of a Typical Office Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th CLIMAMED'09 - Miditerranean Climatization Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for the field identification of a short list of energy conservation opportunities related with air conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEECB'08 : Fifth International Conference on Improving Energy Efficiency in Commercial Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Frankfurt on the Main, Germany. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a preliminary attempt to unify the different approaches of summer comfort evaluation in the European context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEECB'08 : Fifth International Conference on Improving Energy Efficiency in Commercial Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Frankfurt on the Main, Germany. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal coefficient of performance of heat pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kinab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International refrigeration and air conditioning conference, Purdue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, West Lafayette, United States. paper n°2312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of a Reversible heat Pump for Part Load Energy Based Optimization Design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kinab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2007 WellBeing Indoors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact and discomfort relief of summer comfort appliances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2007 WellBeing Indoors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing of room air-conditioners for minimum energy consumption and peak power.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC 2006 AIVC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of functionalities of air conditioners for better public policies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEDA'06 international Energy in Domestic Appliances and Lighting conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to reduce European chiller hourly load curves to a few points.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Perez-Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climamed 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de la thermodynamique appliquée : problématique d'une nouvelle approche pédagogique par simulation et essais de machines frigorifiques ou pompes à chaleur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Zmeureanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème colloque inter universitaires franco-québécois sur la thermique des Systèmes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework for generalization : the double-minimization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 92, Pékin, CHN, 3-6 novembre 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, pp.314-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probably almost Bayesian algorithms and orthonormal basis nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 92, Pékin, CHN, 3-6 novembre 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Energy System Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2019, Les Cours, 978-2-35671-581-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles de vie des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des MINES, pp.224, 2012, 978-2-911256-95-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standby and Off-Mode Energy Losses In New Appliances Measured in Shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anibal T. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Patrão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbano Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISR - University of Coimbra, 103 p., 2011, 978-972-8822-21-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement effectif des marchés libéralisés de l'électricité et son impact sur les émissions de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Khmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreinte carbone : évaluer et agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782356712332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éco-conception des systèmes de climatisation centralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greslou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie et développement urbain durable 3 - Ville et logement, modèles et outils pour les politiques énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-80, 2015, 9782356712226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts des émissions du transport aérien sur le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyeon Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourges Bernard, Gourdon Thomas, Broc Jean-Sébastien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreinte carbone : évaluer et agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence ADEME 8553, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-92, 2015, Développent durable, 978-2-356-71233-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Smart EVs on Day-Ahead Prices in the French Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Iguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriia Iezhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fereidoon Sioshansi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Grid : Integrating Renewable, Distributed &amp; Efficient Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.479-499, 2011, 978-0-12-386452-9. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-386452-9.00019-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles cartes isochrones pour améliorer la mobilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Beignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures proposées pour diminuer l’impact environnemental des systèmes de climatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greslou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Modelling of Residential Space Cooling Diffusion in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement effectif des marchés libéralisés de l'électricité et son impact sur les émissions de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Khmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Recharging Strategy for Battery-Switch Stations for Electric Vehicles in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles El Hajj Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling technologies overview and market shares: Part 1 of the study “Renewable cooling under the revised Renewable Energy Directive ENER/C1/2018-493”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pezzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Novelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zambito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Quaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Miraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute for Renewable Energy; European Commission. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air conditioners and comfort fans, Review of Regulation 206/2012 and 626/2011 Final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baijia Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Martin Skov Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Viegand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission, DG Energy. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances saisonnières des groupes de production d'eau glaçée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. École Nationale Supérieure des Mines de Paris, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004ENMP1224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00001483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Rivière </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tertiary building stock modeling: Area determination by fusion of different datasets Tertiary building stock modeling: Area determination by fusion of different datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Tam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1343, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1343/1/012017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proper orthogonal decomposition analysis and modelling of large-scale flow reorientations in a cubic Rayleigh–Bénard cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Soucasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Soufiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 881, pp.23-50. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of On-Field Measurement Method for a Heat Pump System with Internal Heat Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Air-Conditioning and Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 24, Issue 02, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2010132516500115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-field measurement method of vapor injection heat pump system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, May 2014, Volume 41, pp.147-156. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2014.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware in the loop test bench using Modelica: A platform to test and improve the control of heating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 188, pp.107-120. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.11.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency Modelling of Residential Air Source Heat Pump Water Heater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Waide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Volume 4, Issue 1, pp.69-88. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13044/j.sdewes.2016.04.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauvais paramétrage d’une pompe à chaleur air/eau double service : quel impact sur le confort et la consommation électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IKK phosphorylates RelB to modulate its promoter specificity and promote fibroblast migration downstream of TNF receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Derudder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bordereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (41), pp.14794-14799. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1410124111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic study of heterobimetallic rhodium complexes derived from partially alkylated s-indacene in dehydrogenative silylation of olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morales-Verdejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dahrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 749, pp.266-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of heating systems for low energy houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65, pp.45-54. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the market for air conditioning systems in European buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Hitchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.355-362. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ measurement methods of air to air heat pump performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (5), pp.1442-1455. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2013.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adequacy of air-to-air heat recovery ventilation system applied in low energy buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younness El Fouih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a two stage Rankine cycle for electric power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.285-294. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refrigerant-based measurement method of heat pump seasonal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (6), pp.1583-1594. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2012.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for reducing the environmental impacts of room air conditioners in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (4), pp.2152-2164. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEPMO-Common Monitoring Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zottl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Nordman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heat Pump News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, september (3), pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de mesure des performances saisonnières in situ des pompes à chaleur air/air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1116, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of radiative transfer modelling on the dynamics of a propagating electrical discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kahhali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvonne Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Soufiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (42), pp.425204. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/42/425204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille des produits électriques : 6000 produits testés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energie Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 439, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible heat pump model for seasonal performance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kinab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (12), pp.2269-2280. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU Progress towards more efficient air-to-air air heat pumps and air conditioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA Heat Pump Center newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (2), pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bombas de calor aire-aire : indices estacionales de rendimiento funcional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frio Calor Aire acondicionado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 404, pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existing seasonal performance indices for air to air heat pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA Heat Pump Center newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could EU air conditioners be more efficient ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurovent Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 100, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00213423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certification Eurovent de l'efficacité énergétique des groupes de production d'eau glacée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Saheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 0, pp.28-34 N° 1066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of molecular rotation in activated dissociative adsorption on metal surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124, pp.084706_1-9. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2171256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation des effets du GRF1-29 sur la prise alimentaire et la liberation de GH chez le mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28 (1), pp.185-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du GRF1-44 sur le comportement alimentaire du mouton en fonction de la nature du regime alimentaire (foin vs concentre) et/ou de l'insulinemie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bueno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 27 (2B), pp.511-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controle du comportement ingestif et merycique par les neuropeptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 27; (1), pp.157-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the stimulation of food intake by oral administration of enkephalinase inhibitors in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bueno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 41, pp.333-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du GRF1-44 sur le comportement alimentaire du mouton en fonction de la nature du regime alimentaire (foin vs concentre) et/ou de l'insulinemie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bueno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 27 (2), pp.511-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of regimen and insulinemia on orexigenic effects of GRF1-44 in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bueno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 39, pp.347-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controle du comportement ingestif et merycique par les neuropeptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 27 (1B), pp.157-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances saisonnières des climatiseurs et pompes à chaleur à simple et double conduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES RENDEZ-VOUS DU POLE CRISTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dinan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des défauts sur les variables de fonctionnement d'une PAC à vitesse variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès Français des Pompes à Chaleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Energy Models Validation in Data Scarcity Context: Case of the Electricity Consumption in the French Residential Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization of Fault Impacts on the Functioning Variables of an Inverter Driven Heat Pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on System Simulation in Buildings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive Performance Assessment Method for Heat Pumps: Experimental Validation and Robustness Evaluation Facing Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Refrigeration and Air Conditioning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, West Lafayette, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simplified Model for Assessing Improvement Potential of Air-To-Air Conditioners and Heat Pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Refrigeration and Air Conditioning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, West Lafayette, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’évaluation in-situ des performances des pompes à chaleur : Validation expérimentale et évaluation de sa robustesse en cas de défauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES RENDEZ-VOUS DU POLE CRISTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, DINAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunité de développement d'une pompe à chaleur BoostHeat réversible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dittmann Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Anies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème édition du colloque « Les Rendez-vous du Pôle Cristal »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dinan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Instrumented Method for the Evaluation of Compressor Heat Losses in Heat Pumps On-Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEA Heat Pump Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rottherdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de prototypes de réfrigération élastocalorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle Cristal, Centre technique Froid et Génie Climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dinan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation énergétique d'un parc de chauffe-eau électriques : éléments de validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’impact de la diffusion de pompes à chaleur sur la demande électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Béjannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOUBLE SERVICE AIR-TO-WATER HEAT PUMP PERFORMANCES: HOW DO CONTROL PARAMETERS INFLUENCE ELECTRICITY CONSUMPTION AND THERMAL COMFORT?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact sur la consommation électrique et le confort d’un mauvais paramétrage d’une pompe à chaleur air-eau double service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL VALIDATION OF ON-FIELD MEASUREMENT METHOD FOR A HEAT PUMP SYSTEM WITH INTERNAL HEAT EXCHANGER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Idiosyncratic Bidding Strategies In Sicily and their Impact on Green House Gas Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Khmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Electricity Markets 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lissabon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT SUR LA CONSOMMATION ELECTRIQUE ET LE CONFORT D’UN MAUVAIS PARAMETRAGE D’UNE POMPE A CHALEUR AIR-EAU DOUBLE SERVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes (CIFQ2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Sherbrooke Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances and cost assessment of an air cooled two-stage rankine cycle for large power plants operating with different working fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consequences of Non-optimal Heat Pump Parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda 1&2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International High Performance Buildings Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Cooled Two-Stage Rankine Cycles for Large Power Plants Operating With Different Working Fluids: Performance, Size and Cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 Power Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Jul 2013, Boston, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompe à chaleur air/air en condition in situ: une nouvelle approche pour mesurer la performance en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Français des Pompes à Chaleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Ecodesign directive to air conditioning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greslou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHILLVENTA Congressing 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On side refrigerant measurement of heat pump seasonal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coevoet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Energy Agency Heat Pump Conference 2011 - HPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tokyo, Japan. CD-ROM, paper 00051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la climatisation au niveau européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journée du CUEPE : Climatisation : confort, enjeux énergétiques, alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Carouge, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standby and off-mode Power Demand of new Appliances in the Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anibal T. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Patrão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schlomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Energy Efficiency in Domestic Appliances and Lighting (EEDAL'11), Copenhague : Danemark (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Copenhague, Denmark. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air -conditioning products regulations based on Ecodesign directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REHVA seminar - Buildings Related EU Regulations and Projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedures to identify Energy Conservation Opportunities applied to HVAC system: example of VSD of chilled water pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIMA 2010, 10th REHVA World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Antalya, Turkey. CD-ROM; paper 0289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption of European residential comfort fans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEDAL 2009, 5th International conference on energy efficiency in domestic appliances and lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Berlin, Germany. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet THERMOPTIM-UNIT : un environnement pédagogique communautaire pour l’enseignement de l’énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée dédiée à l’Enseignement de la Thermodynamique en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIETE FRANÇAISE DE GENIE DES PROCEDES, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Control Options for HVAC Management of a Typical Office Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th CLIMAMED'09 - Miditerranean Climatization Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for the field identification of a short list of energy conservation opportunities related with air conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEECB'08 : Fifth International Conference on Improving Energy Efficiency in Commercial Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Frankfurt on the Main, Germany. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a preliminary attempt to unify the different approaches of summer comfort evaluation in the European context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEECB'08 : Fifth International Conference on Improving Energy Efficiency in Commercial Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Frankfurt on the Main, Germany. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal coefficient of performance of heat pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kinab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International refrigeration and air conditioning conference, Purdue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, West Lafayette, United States. paper n°2312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of a Reversible heat Pump for Part Load Energy Based Optimization Design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kinab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2007 WellBeing Indoors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact and discomfort relief of summer comfort appliances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2007 WellBeing Indoors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing of room air-conditioners for minimum energy consumption and peak power.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC 2006 AIVC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of functionalities of air conditioners for better public policies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEDA'06 international Energy in Domestic Appliances and Lighting conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to reduce European chiller hourly load curves to a few points.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Perez-Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climamed 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de la thermodynamique appliquée : problématique d'une nouvelle approche pédagogique par simulation et essais de machines frigorifiques ou pompes à chaleur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Zmeureanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème colloque inter universitaires franco-québécois sur la thermique des Systèmes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework for generalization : the double-minimization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 92, Pékin, CHN, 3-6 novembre 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, pp.314-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probably almost Bayesian algorithms and orthonormal basis nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 92, Pékin, CHN, 3-6 novembre 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Energy System Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2019, Les Cours, 978-2-35671-581-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles de vie des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des MINES, pp.224, 2012, 978-2-911256-95-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standby and Off-Mode Energy Losses In New Appliances Measured in Shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anibal T. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Patrão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbano Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISR - University of Coimbra, 103 p., 2011, 978-972-8822-21-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts des émissions du transport aérien sur le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyeon Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourges Bernard, Gourdon Thomas, Broc Jean-Sébastien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreinte carbone : évaluer et agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence ADEME 8553, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-92, 2015, Développent durable, 978-2-356-71233-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éco-conception des systèmes de climatisation centralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greslou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie et développement urbain durable 3 - Ville et logement, modèles et outils pour les politiques énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-80, 2015, 9782356712226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement effectif des marchés libéralisés de l'électricité et son impact sur les émissions de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Khmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreinte carbone : évaluer et agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782356712332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Smart EVs on Day-Ahead Prices in the French Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Iguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriia Iezhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fereidoon Sioshansi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Grid : Integrating Renewable, Distributed &amp; Efficient Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.479-499, 2011, 978-0-12-386452-9. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-386452-9.00019-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles cartes isochrones pour améliorer la mobilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Beignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures proposées pour diminuer l’impact environnemental des systèmes de climatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greslou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Modelling of Residential Space Cooling Diffusion in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement effectif des marchés libéralisés de l'électricité et son impact sur les émissions de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Khmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Recharging Strategy for Battery-Switch Stations for Electric Vehicles in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles El Hajj Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling technologies overview and market shares: Part 1 of the study “Renewable cooling under the revised Renewable Energy Directive ENER/C1/2018-493”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pezzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Novelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zambito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Quaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Miraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute for Renewable Energy; European Commission. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air conditioners and comfort fans, Review of Regulation 206/2012 and 626/2011 Final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baijia Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Martin Skov Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Viegand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission, DG Energy. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances saisonnières des groupes de production d'eau glaçée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. École Nationale Supérieure des Mines de Paris, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004ENMP1224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00001483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342436v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soucasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Podvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.746" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Tam Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decellas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461745v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goossens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Teuillieres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Toan Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cauret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010132516500115" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01497634v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Singer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.01.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461714v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tejeda de La Cruz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Milu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.11.092" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKLHD5FN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Toan Tran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Waide" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2016.04.0007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tejeda de La Cruz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02411574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Authier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Billot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derudder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bordereaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1410124111" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adams" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riviere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morales-Verdejo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dahrouch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880135v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Hoang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Archambault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.05.036" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD1CMCB9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hitchin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.10.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ9DS2HZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arzano-Daurelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2013.03.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8476R8J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748172v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gicquel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck David" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.05.044" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1GQLM2J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769729v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.03.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSK24ST2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769710v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younness El Fouih" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.08.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLT8QBF6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zottl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nordman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769560v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grignon-Mass&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adnot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2011.02.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLJ6L4LC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569724v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kahhali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Perrin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/42/425204" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HCFCMHS3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509408v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769747v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kinab" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assad Zoughaib" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.07.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGSPNG4L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00838284v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00798892v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797739v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213423v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103624v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2171256" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101127v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Saheb" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726415v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bueno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719675v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722309v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723408v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719359v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719721v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02305650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Asloune" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02306750v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Noel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01968834v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01968977v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01968818v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teuillieres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cauret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01968966v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524471v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goossens" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01677280v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dittmann Florian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anies" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478676v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464514v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Benetti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464463v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;jannin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Khmel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Armstrong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462075v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462211v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04270091v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462099v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393135v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Casetta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01128373v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Bo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462212v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458024v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tejeda 1&amp;2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428617v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461449v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Greslou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769995v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770133v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal T. de Almeida" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Patr&#227;o" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schlomann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770002v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770179v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coevoet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509431v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574578v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01432224v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574605v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817071v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817067v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817356v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221983v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221980v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124610v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bory" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124595v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080606v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Perez-Lombard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ortiz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077351v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Zmeureanu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monneret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575813v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02355966v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748264v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Benoist" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00767976v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fonseca" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ara&#250;jo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbano Nunes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461383v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rivi&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Armstrong" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Khmel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/developpement-durable/empreinte-carbone-evaluer-et-agir.html" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461372v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/developpement-durable/economie-et-developpement-urbain-durable-3.html" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01244269v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Jin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Park" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00768011v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Iguer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Iezhova" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-386452-9.00019-X" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325616v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Beignon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464520v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02066476v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dittmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260940v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750257v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles El Hajj Moussa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931199v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pezzutto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Novelli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zambito" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Quaglini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Miraglio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01796759v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baijia Huang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Martin Skov Hansen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Viegand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001483v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004ENMP1224" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Tam Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decellas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342436v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soucasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Podvin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.746" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461745v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goossens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Teuillieres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Toan Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cauret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010132516500115" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01497634v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Singer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.01.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461714v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tejeda de La Cruz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Milu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.11.092" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKLHD5FN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Toan Tran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Waide" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2016.04.0007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tejeda de La Cruz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02411574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Authier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Billot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derudder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bordereaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1410124111" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adams" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riviere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morales-Verdejo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dahrouch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880135v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Hoang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Archambault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.05.036" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD1CMCB9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hitchin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.10.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ9DS2HZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arzano-Daurelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2013.03.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8476R8J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769710v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younness El Fouih" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.08.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLT8QBF6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748172v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gicquel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.05.044" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1GQLM2J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769729v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.03.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSK24ST2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769560v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grignon-Mass&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adnot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2011.02.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLJ6L4LC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zottl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nordman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569724v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kahhali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Perrin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/42/425204" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HCFCMHS3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509408v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769747v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kinab" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assad Zoughaib" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.07.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGSPNG4L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00838284v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00798892v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797739v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213423v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101127v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Saheb" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103624v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2171256" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726415v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bueno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722309v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719675v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723408v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719359v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719721v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02305650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Asloune" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02306750v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Noel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01968818v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teuillieres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cauret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01968966v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01968834v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01968977v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01677280v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dittmann Florian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anies" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524471v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goossens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464514v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Benetti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478676v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464463v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;jannin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462212v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Casetta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462211v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04270091v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462099v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260961v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Khmel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Armstrong" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462075v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393135v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01128373v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Bo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458024v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tejeda 1&amp;2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428617v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461449v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Greslou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770179v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coevoet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769995v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770133v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal T. de Almeida" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Patr&#227;o" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schlomann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770002v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509431v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574578v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01432224v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574605v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817071v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817067v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817356v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221983v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221980v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124610v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bory" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124595v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080606v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Perez-Lombard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ortiz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077351v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Zmeureanu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monneret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575813v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02355966v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748264v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Benoist" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00767976v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fonseca" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ara&#250;jo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbano Nunes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01244269v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Jin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Park" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/developpement-durable/empreinte-carbone-evaluer-et-agir.html" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461372v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/developpement-durable/economie-et-developpement-urbain-durable-3.html" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461383v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rivi&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Armstrong" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Khmel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00768011v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Iguer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Iezhova" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-386452-9.00019-X" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325616v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Beignon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464520v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02066476v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dittmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260940v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750257v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles El Hajj Moussa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931199v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pezzutto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Novelli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zambito" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Quaglini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Miraglio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01796759v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baijia Huang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Martin Skov Hansen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Viegand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001483v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004ENMP1224" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>