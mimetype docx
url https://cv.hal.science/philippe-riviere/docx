--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Rivière </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tertiary building stock modeling: Area determination by fusion of different datasets Tertiary building stock modeling: Area determination by fusion of different datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Tam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1343, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1343/1/012017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proper orthogonal decomposition analysis and modelling of large-scale flow reorientations in a cubic Rayleigh–Bénard cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Soucasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Soufiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 881, pp.23-50. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of On-Field Measurement Method for a Heat Pump System with Internal Heat Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Air-Conditioning and Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 24, Issue 02, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2010132516500115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-field measurement method of vapor injection heat pump system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, May 2014, Volume 41, pp.147-156. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2014.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware in the loop test bench using Modelica: A platform to test and improve the control of heating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 188, pp.107-120. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.11.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency Modelling of Residential Air Source Heat Pump Water Heater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Waide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Volume 4, Issue 1, pp.69-88. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13044/j.sdewes.2016.04.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauvais paramétrage d’une pompe à chaleur air/eau double service : quel impact sur le confort et la consommation électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IKK phosphorylates RelB to modulate its promoter specificity and promote fibroblast migration downstream of TNF receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Derudder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bordereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (41), pp.14794-14799. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1410124111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic study of heterobimetallic rhodium complexes derived from partially alkylated s-indacene in dehydrogenative silylation of olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morales-Verdejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dahrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 749, pp.266-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of heating systems for low energy houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65, pp.45-54. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the market for air conditioning systems in European buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Hitchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.355-362. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ measurement methods of air to air heat pump performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (5), pp.1442-1455. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2013.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adequacy of air-to-air heat recovery ventilation system applied in low energy buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younness El Fouih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a two stage Rankine cycle for electric power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.285-294. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refrigerant-based measurement method of heat pump seasonal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (6), pp.1583-1594. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2012.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for reducing the environmental impacts of room air conditioners in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (4), pp.2152-2164. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEPMO-Common Monitoring Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zottl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Nordman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heat Pump News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, september (3), pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de mesure des performances saisonnières in situ des pompes à chaleur air/air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1116, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of radiative transfer modelling on the dynamics of a propagating electrical discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kahhali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvonne Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Soufiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (42), pp.425204. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/42/425204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille des produits électriques : 6000 produits testés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energie Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 439, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible heat pump model for seasonal performance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kinab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (12), pp.2269-2280. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU Progress towards more efficient air-to-air air heat pumps and air conditioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA Heat Pump Center newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (2), pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bombas de calor aire-aire : indices estacionales de rendimiento funcional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frio Calor Aire acondicionado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 404, pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existing seasonal performance indices for air to air heat pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA Heat Pump Center newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could EU air conditioners be more efficient ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurovent Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 100, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00213423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certification Eurovent de l'efficacité énergétique des groupes de production d'eau glacée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Saheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 0, pp.28-34 N° 1066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of molecular rotation in activated dissociative adsorption on metal surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124, pp.084706_1-9. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2171256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation des effets du GRF1-29 sur la prise alimentaire et la liberation de GH chez le mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28 (1), pp.185-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du GRF1-44 sur le comportement alimentaire du mouton en fonction de la nature du regime alimentaire (foin vs concentre) et/ou de l'insulinemie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bueno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 27 (2B), pp.511-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controle du comportement ingestif et merycique par les neuropeptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 27; (1), pp.157-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the stimulation of food intake by oral administration of enkephalinase inhibitors in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bueno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 41, pp.333-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du GRF1-44 sur le comportement alimentaire du mouton en fonction de la nature du regime alimentaire (foin vs concentre) et/ou de l'insulinemie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bueno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 27 (2), pp.511-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of regimen and insulinemia on orexigenic effects of GRF1-44 in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bueno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 39, pp.347-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controle du comportement ingestif et merycique par les neuropeptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 27 (1B), pp.157-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances saisonnières des climatiseurs et pompes à chaleur à simple et double conduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES RENDEZ-VOUS DU POLE CRISTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dinan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des défauts sur les variables de fonctionnement d'une PAC à vitesse variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès Français des Pompes à Chaleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Energy Models Validation in Data Scarcity Context: Case of the Electricity Consumption in the French Residential Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization of Fault Impacts on the Functioning Variables of an Inverter Driven Heat Pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on System Simulation in Buildings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive Performance Assessment Method for Heat Pumps: Experimental Validation and Robustness Evaluation Facing Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Refrigeration and Air Conditioning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, West Lafayette, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simplified Model for Assessing Improvement Potential of Air-To-Air Conditioners and Heat Pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Refrigeration and Air Conditioning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, West Lafayette, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’évaluation in-situ des performances des pompes à chaleur : Validation expérimentale et évaluation de sa robustesse en cas de défauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES RENDEZ-VOUS DU POLE CRISTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, DINAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunité de développement d'une pompe à chaleur BoostHeat réversible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dittmann Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Anies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème édition du colloque « Les Rendez-vous du Pôle Cristal »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dinan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Instrumented Method for the Evaluation of Compressor Heat Losses in Heat Pumps On-Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEA Heat Pump Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rottherdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de prototypes de réfrigération élastocalorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle Cristal, Centre technique Froid et Génie Climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dinan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation énergétique d'un parc de chauffe-eau électriques : éléments de validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’impact de la diffusion de pompes à chaleur sur la demande électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Béjannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOUBLE SERVICE AIR-TO-WATER HEAT PUMP PERFORMANCES: HOW DO CONTROL PARAMETERS INFLUENCE ELECTRICITY CONSUMPTION AND THERMAL COMFORT?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact sur la consommation électrique et le confort d’un mauvais paramétrage d’une pompe à chaleur air-eau double service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL VALIDATION OF ON-FIELD MEASUREMENT METHOD FOR A HEAT PUMP SYSTEM WITH INTERNAL HEAT EXCHANGER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Idiosyncratic Bidding Strategies In Sicily and their Impact on Green House Gas Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Khmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Electricity Markets 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lissabon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT SUR LA CONSOMMATION ELECTRIQUE ET LE CONFORT D’UN MAUVAIS PARAMETRAGE D’UNE POMPE A CHALEUR AIR-EAU DOUBLE SERVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes (CIFQ2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Sherbrooke Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances and cost assessment of an air cooled two-stage rankine cycle for large power plants operating with different working fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consequences of Non-optimal Heat Pump Parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda 1&2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International High Performance Buildings Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Cooled Two-Stage Rankine Cycles for Large Power Plants Operating With Different Working Fluids: Performance, Size and Cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 Power Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Jul 2013, Boston, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompe à chaleur air/air en condition in situ: une nouvelle approche pour mesurer la performance en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Français des Pompes à Chaleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Ecodesign directive to air conditioning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greslou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHILLVENTA Congressing 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On side refrigerant measurement of heat pump seasonal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coevoet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Energy Agency Heat Pump Conference 2011 - HPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tokyo, Japan. CD-ROM, paper 00051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la climatisation au niveau européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journée du CUEPE : Climatisation : confort, enjeux énergétiques, alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Carouge, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standby and off-mode Power Demand of new Appliances in the Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anibal T. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Patrão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schlomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Energy Efficiency in Domestic Appliances and Lighting (EEDAL'11), Copenhague : Danemark (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Copenhague, Denmark. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air -conditioning products regulations based on Ecodesign directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REHVA seminar - Buildings Related EU Regulations and Projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedures to identify Energy Conservation Opportunities applied to HVAC system: example of VSD of chilled water pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIMA 2010, 10th REHVA World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Antalya, Turkey. CD-ROM; paper 0289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption of European residential comfort fans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEDAL 2009, 5th International conference on energy efficiency in domestic appliances and lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Berlin, Germany. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet THERMOPTIM-UNIT : un environnement pédagogique communautaire pour l’enseignement de l’énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée dédiée à l’Enseignement de la Thermodynamique en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIETE FRANÇAISE DE GENIE DES PROCEDES, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Control Options for HVAC Management of a Typical Office Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th CLIMAMED'09 - Miditerranean Climatization Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for the field identification of a short list of energy conservation opportunities related with air conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEECB'08 : Fifth International Conference on Improving Energy Efficiency in Commercial Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Frankfurt on the Main, Germany. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a preliminary attempt to unify the different approaches of summer comfort evaluation in the European context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEECB'08 : Fifth International Conference on Improving Energy Efficiency in Commercial Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Frankfurt on the Main, Germany. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal coefficient of performance of heat pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kinab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International refrigeration and air conditioning conference, Purdue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, West Lafayette, United States. paper n°2312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of a Reversible heat Pump for Part Load Energy Based Optimization Design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kinab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2007 WellBeing Indoors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact and discomfort relief of summer comfort appliances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2007 WellBeing Indoors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing of room air-conditioners for minimum energy consumption and peak power.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC 2006 AIVC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of functionalities of air conditioners for better public policies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEDA'06 international Energy in Domestic Appliances and Lighting conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to reduce European chiller hourly load curves to a few points.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Perez-Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climamed 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de la thermodynamique appliquée : problématique d'une nouvelle approche pédagogique par simulation et essais de machines frigorifiques ou pompes à chaleur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Zmeureanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème colloque inter universitaires franco-québécois sur la thermique des Systèmes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework for generalization : the double-minimization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 92, Pékin, CHN, 3-6 novembre 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, pp.314-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probably almost Bayesian algorithms and orthonormal basis nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 92, Pékin, CHN, 3-6 novembre 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Energy System Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2019, Les Cours, 978-2-35671-581-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles de vie des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des MINES, pp.224, 2012, 978-2-911256-95-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standby and Off-Mode Energy Losses In New Appliances Measured in Shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anibal T. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Patrão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbano Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISR - University of Coimbra, 103 p., 2011, 978-972-8822-21-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts des émissions du transport aérien sur le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyeon Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourges Bernard, Gourdon Thomas, Broc Jean-Sébastien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreinte carbone : évaluer et agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence ADEME 8553, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-92, 2015, Développent durable, 978-2-356-71233-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éco-conception des systèmes de climatisation centralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greslou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie et développement urbain durable 3 - Ville et logement, modèles et outils pour les politiques énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-80, 2015, 9782356712226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement effectif des marchés libéralisés de l'électricité et son impact sur les émissions de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Khmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreinte carbone : évaluer et agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782356712332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Smart EVs on Day-Ahead Prices in the French Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Iguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriia Iezhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fereidoon Sioshansi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Grid : Integrating Renewable, Distributed &amp; Efficient Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.479-499, 2011, 978-0-12-386452-9. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-386452-9.00019-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles cartes isochrones pour améliorer la mobilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Beignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures proposées pour diminuer l’impact environnemental des systèmes de climatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greslou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Modelling of Residential Space Cooling Diffusion in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement effectif des marchés libéralisés de l'électricité et son impact sur les émissions de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Khmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Recharging Strategy for Battery-Switch Stations for Electric Vehicles in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles El Hajj Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling technologies overview and market shares: Part 1 of the study “Renewable cooling under the revised Renewable Energy Directive ENER/C1/2018-493”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pezzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Novelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zambito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Quaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Miraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute for Renewable Energy; European Commission. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air conditioners and comfort fans, Review of Regulation 206/2012 and 626/2011 Final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baijia Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Martin Skov Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Viegand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission, DG Energy. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances saisonnières des groupes de production d'eau glaçée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. École Nationale Supérieure des Mines de Paris, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004ENMP1224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00001483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Rivière </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tertiary building stock modeling: Area determination by fusion of different datasets Tertiary building stock modeling: Area determination by fusion of different datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Tam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1343, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1343/1/012017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proper orthogonal decomposition analysis and modelling of large-scale flow reorientations in a cubic Rayleigh–Bénard cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Soucasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Soufiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 881, pp.23-50. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-field measurement method of vapor injection heat pump system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, May 2014, Volume 41, pp.147-156. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2014.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of On-Field Measurement Method for a Heat Pump System with Internal Heat Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Air-Conditioning and Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 24, Issue 02, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2010132516500115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware in the loop test bench using Modelica: A platform to test and improve the control of heating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 188, pp.107-120. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.11.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauvais paramétrage d’une pompe à chaleur air/eau double service : quel impact sur le confort et la consommation électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency Modelling of Residential Air Source Heat Pump Water Heater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Waide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Volume 4, Issue 1, pp.69-88. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13044/j.sdewes.2016.04.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IKK phosphorylates RelB to modulate its promoter specificity and promote fibroblast migration downstream of TNF receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Derudder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bordereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (41), pp.14794-14799. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1410124111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic study of heterobimetallic rhodium complexes derived from partially alkylated s-indacene in dehydrogenative silylation of olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morales-Verdejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dahrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 749, pp.266-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the market for air conditioning systems in European buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Hitchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.355-362. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of heating systems for low energy houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65, pp.45-54. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ measurement methods of air to air heat pump performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (5), pp.1442-1455. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2013.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a two stage Rankine cycle for electric power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.285-294. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refrigerant-based measurement method of heat pump seasonal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (6), pp.1583-1594. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2012.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adequacy of air-to-air heat recovery ventilation system applied in low energy buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younness El Fouih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEPMO-Common Monitoring Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zottl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Nordman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heat Pump News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, september (3), pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for reducing the environmental impacts of room air conditioners in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (4), pp.2152-2164. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de mesure des performances saisonnières in situ des pompes à chaleur air/air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1116, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of radiative transfer modelling on the dynamics of a propagating electrical discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kahhali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvonne Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Soufiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (42), pp.425204. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/42/425204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille des produits électriques : 6000 produits testés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energie Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 439, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible heat pump model for seasonal performance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kinab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (12), pp.2269-2280. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU Progress towards more efficient air-to-air air heat pumps and air conditioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA Heat Pump Center newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (2), pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bombas de calor aire-aire : indices estacionales de rendimiento funcional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frio Calor Aire acondicionado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 404, pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existing seasonal performance indices for air to air heat pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA Heat Pump Center newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could EU air conditioners be more efficient ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurovent Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 100, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00213423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certification Eurovent de l'efficacité énergétique des groupes de production d'eau glacée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Saheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 0, pp.28-34 N° 1066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of molecular rotation in activated dissociative adsorption on metal surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124, pp.084706_1-9. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2171256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation des effets du GRF1-29 sur la prise alimentaire et la liberation de GH chez le mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28 (1), pp.185-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the stimulation of food intake by oral administration of enkephalinase inhibitors in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bueno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 41, pp.333-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controle du comportement ingestif et merycique par les neuropeptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 27; (1), pp.157-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du GRF1-44 sur le comportement alimentaire du mouton en fonction de la nature du regime alimentaire (foin vs concentre) et/ou de l'insulinemie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bueno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 27 (2B), pp.511-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du GRF1-44 sur le comportement alimentaire du mouton en fonction de la nature du regime alimentaire (foin vs concentre) et/ou de l'insulinemie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bueno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 27 (2), pp.511-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of regimen and insulinemia on orexigenic effects of GRF1-44 in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bueno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 39, pp.347-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controle du comportement ingestif et merycique par les neuropeptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 27 (1B), pp.157-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des défauts sur les variables de fonctionnement d'une PAC à vitesse variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès Français des Pompes à Chaleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances saisonnières des climatiseurs et pompes à chaleur à simple et double conduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES RENDEZ-VOUS DU POLE CRISTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dinan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Energy Models Validation in Data Scarcity Context: Case of the Electricity Consumption in the French Residential Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simplified Model for Assessing Improvement Potential of Air-To-Air Conditioners and Heat Pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Refrigeration and Air Conditioning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, West Lafayette, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’évaluation in-situ des performances des pompes à chaleur : Validation expérimentale et évaluation de sa robustesse en cas de défauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES RENDEZ-VOUS DU POLE CRISTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, DINAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization of Fault Impacts on the Functioning Variables of an Inverter Driven Heat Pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on System Simulation in Buildings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive Performance Assessment Method for Heat Pumps: Experimental Validation and Robustness Evaluation Facing Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Refrigeration and Air Conditioning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, West Lafayette, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Instrumented Method for the Evaluation of Compressor Heat Losses in Heat Pumps On-Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEA Heat Pump Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rottherdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunité de développement d'une pompe à chaleur BoostHeat réversible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dittmann Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Anies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème édition du colloque « Les Rendez-vous du Pôle Cristal »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dinan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’impact de la diffusion de pompes à chaleur sur la demande électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Béjannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation énergétique d'un parc de chauffe-eau électriques : éléments de validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de prototypes de réfrigération élastocalorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle Cristal, Centre technique Froid et Génie Climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dinan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Idiosyncratic Bidding Strategies In Sicily and their Impact on Green House Gas Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Khmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Electricity Markets 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lissabon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT SUR LA CONSOMMATION ELECTRIQUE ET LE CONFORT D’UN MAUVAIS PARAMETRAGE D’UNE POMPE A CHALEUR AIR-EAU DOUBLE SERVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes (CIFQ2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Sherbrooke Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOUBLE SERVICE AIR-TO-WATER HEAT PUMP PERFORMANCES: HOW DO CONTROL PARAMETERS INFLUENCE ELECTRICITY CONSUMPTION AND THERMAL COMFORT?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact sur la consommation électrique et le confort d’un mauvais paramétrage d’une pompe à chaleur air-eau double service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL VALIDATION OF ON-FIELD MEASUREMENT METHOD FOR A HEAT PUMP SYSTEM WITH INTERNAL HEAT EXCHANGER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances and cost assessment of an air cooled two-stage rankine cycle for large power plants operating with different working fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consequences of Non-optimal Heat Pump Parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda 1&2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International High Performance Buildings Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Cooled Two-Stage Rankine Cycles for Large Power Plants Operating With Different Working Fluids: Performance, Size and Cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 Power Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Jul 2013, Boston, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompe à chaleur air/air en condition in situ: une nouvelle approche pour mesurer la performance en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Français des Pompes à Chaleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Ecodesign directive to air conditioning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greslou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHILLVENTA Congressing 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On side refrigerant measurement of heat pump seasonal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coevoet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Energy Agency Heat Pump Conference 2011 - HPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tokyo, Japan. CD-ROM, paper 00051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standby and off-mode Power Demand of new Appliances in the Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anibal T. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Patrão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schlomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Energy Efficiency in Domestic Appliances and Lighting (EEDAL'11), Copenhague : Danemark (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Copenhague, Denmark. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la climatisation au niveau européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journée du CUEPE : Climatisation : confort, enjeux énergétiques, alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Carouge, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air -conditioning products regulations based on Ecodesign directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REHVA seminar - Buildings Related EU Regulations and Projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedures to identify Energy Conservation Opportunities applied to HVAC system: example of VSD of chilled water pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIMA 2010, 10th REHVA World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Antalya, Turkey. CD-ROM; paper 0289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption of European residential comfort fans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEDAL 2009, 5th International conference on energy efficiency in domestic appliances and lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Berlin, Germany. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet THERMOPTIM-UNIT : un environnement pédagogique communautaire pour l’enseignement de l’énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée dédiée à l’Enseignement de la Thermodynamique en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIETE FRANÇAISE DE GENIE DES PROCEDES, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Control Options for HVAC Management of a Typical Office Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th CLIMAMED'09 - Miditerranean Climatization Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for the field identification of a short list of energy conservation opportunities related with air conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEECB'08 : Fifth International Conference on Improving Energy Efficiency in Commercial Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Frankfurt on the Main, Germany. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a preliminary attempt to unify the different approaches of summer comfort evaluation in the European context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEECB'08 : Fifth International Conference on Improving Energy Efficiency in Commercial Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Frankfurt on the Main, Germany. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal coefficient of performance of heat pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kinab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International refrigeration and air conditioning conference, Purdue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, West Lafayette, United States. paper n°2312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of a Reversible heat Pump for Part Load Energy Based Optimization Design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kinab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2007 WellBeing Indoors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact and discomfort relief of summer comfort appliances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2007 WellBeing Indoors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing of room air-conditioners for minimum energy consumption and peak power.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC 2006 AIVC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of functionalities of air conditioners for better public policies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEDA'06 international Energy in Domestic Appliances and Lighting conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to reduce European chiller hourly load curves to a few points.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Perez-Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climamed 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de la thermodynamique appliquée : problématique d'une nouvelle approche pédagogique par simulation et essais de machines frigorifiques ou pompes à chaleur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Zmeureanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème colloque inter universitaires franco-québécois sur la thermique des Systèmes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework for generalization : the double-minimization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 92, Pékin, CHN, 3-6 novembre 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, pp.314-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probably almost Bayesian algorithms and orthonormal basis nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 92, Pékin, CHN, 3-6 novembre 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Energy System Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2019, Les Cours, 978-2-35671-581-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles de vie des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des MINES, pp.224, 2012, 978-2-911256-95-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standby and Off-Mode Energy Losses In New Appliances Measured in Shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anibal T. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Patrão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbano Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISR - University of Coimbra, 103 p., 2011, 978-972-8822-21-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts des émissions du transport aérien sur le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyeon Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourges Bernard, Gourdon Thomas, Broc Jean-Sébastien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreinte carbone : évaluer et agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence ADEME 8553, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-92, 2015, Développent durable, 978-2-356-71233-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement effectif des marchés libéralisés de l'électricité et son impact sur les émissions de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Khmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Galli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreinte carbone : évaluer et agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782356712332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éco-conception des systèmes de climatisation centralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greslou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie et développement urbain durable 3 - Ville et logement, modèles et outils pour les politiques énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-80, 2015, 9782356712226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Smart EVs on Day-Ahead Prices in the French Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Iguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriia Iezhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fereidoon Sioshansi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Grid : Integrating Renewable, Distributed &amp; Efficient Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.479-499, 2011, 978-0-12-386452-9. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-386452-9.00019-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles cartes isochrones pour améliorer la mobilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Beignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures proposées pour diminuer l’impact environnemental des systèmes de climatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greslou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Modelling of Residential Space Cooling Diffusion in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement effectif des marchés libéralisés de l'électricité et son impact sur les émissions de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Khmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Recharging Strategy for Battery-Switch Stations for Electric Vehicles in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles El Hajj Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling technologies overview and market shares: Part 1 of the study “Renewable cooling under the revised Renewable Energy Directive ENER/C1/2018-493”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pezzutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Novelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zambito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Quaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Miraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute for Renewable Energy; European Commission. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air conditioners and comfort fans, Review of Regulation 206/2012 and 626/2011 Final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baijia Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Martin Skov Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Viegand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission, DG Energy. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances saisonnières des groupes de production d'eau glaçée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. École Nationale Supérieure des Mines de Paris, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004ENMP1224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00001483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Tam Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decellas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342436v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soucasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Podvin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.746" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461745v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goossens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Teuillieres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Toan Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cauret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010132516500115" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01497634v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Singer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.01.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461714v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tejeda de La Cruz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Milu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.11.092" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKLHD5FN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Toan Tran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Waide" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2016.04.0007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tejeda de La Cruz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02411574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Authier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Billot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derudder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bordereaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1410124111" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adams" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riviere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morales-Verdejo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dahrouch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880135v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Hoang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Archambault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.05.036" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD1CMCB9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hitchin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.10.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ9DS2HZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arzano-Daurelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2013.03.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8476R8J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769710v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younness El Fouih" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.08.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLT8QBF6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748172v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gicquel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.05.044" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1GQLM2J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769729v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.03.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSK24ST2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769560v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grignon-Mass&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adnot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2011.02.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLJ6L4LC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zottl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nordman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569724v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kahhali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Perrin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/42/425204" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HCFCMHS3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509408v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769747v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kinab" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assad Zoughaib" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.07.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGSPNG4L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00838284v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00798892v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797739v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213423v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101127v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Saheb" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103624v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2171256" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726415v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bueno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722309v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719675v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723408v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719359v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719721v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02305650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Asloune" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02306750v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Noel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01968818v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teuillieres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cauret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01968966v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01968834v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01968977v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01677280v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dittmann Florian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anies" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524471v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goossens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464514v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Benetti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478676v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464463v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;jannin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462212v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Casetta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462211v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04270091v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462099v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260961v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Khmel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Armstrong" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462075v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393135v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01128373v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Bo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458024v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tejeda 1&amp;2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428617v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461449v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Greslou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770179v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coevoet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769995v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770133v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal T. de Almeida" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Patr&#227;o" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schlomann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770002v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509431v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574578v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01432224v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574605v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817071v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817067v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817356v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221983v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221980v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124610v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bory" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124595v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080606v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Perez-Lombard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ortiz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077351v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Zmeureanu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monneret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575813v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02355966v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748264v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Benoist" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00767976v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fonseca" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ara&#250;jo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbano Nunes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01244269v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Jin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Park" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/developpement-durable/empreinte-carbone-evaluer-et-agir.html" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461372v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/developpement-durable/economie-et-developpement-urbain-durable-3.html" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461383v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rivi&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Armstrong" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Khmel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00768011v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Iguer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Iezhova" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-386452-9.00019-X" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325616v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Beignon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464520v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02066476v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dittmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260940v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750257v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles El Hajj Moussa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931199v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pezzutto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Novelli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zambito" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Quaglini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Miraglio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01796759v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baijia Huang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Martin Skov Hansen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Viegand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001483v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004ENMP1224" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Tam Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decellas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342436v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soucasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Podvin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.746" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01497634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Singer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Toan Tran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.01.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461745v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goossens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Teuillieres" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cauret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010132516500115" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461714v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tejeda de La Cruz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Milu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.11.092" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKLHD5FN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461564v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tejeda de La Cruz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461690v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Toan Tran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Waide" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2016.04.0007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02411574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Authier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Billot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derudder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bordereaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1410124111" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adams" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riviere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morales-Verdejo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dahrouch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769738v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hitchin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.10.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ9DS2HZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pineau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Hoang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Archambault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.05.036" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD1CMCB9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arzano-Daurelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2013.03.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8476R8J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748172v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gicquel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck David" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.05.044" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1GQLM2J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769729v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.03.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSK24ST2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769710v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younness El Fouih" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.08.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLT8QBF6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zottl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nordman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769560v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grignon-Mass&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adnot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2011.02.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLJ6L4LC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569724v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kahhali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Perrin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/42/425204" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HCFCMHS3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509408v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769747v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kinab" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assad Zoughaib" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.07.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGSPNG4L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00838284v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00798892v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797739v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213423v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101127v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Saheb" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103624v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2171256" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726415v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bueno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723408v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719675v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719359v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719721v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02306750v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Noel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02305650v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Asloune" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01968834v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01968977v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01968818v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teuillieres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cauret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01968966v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524471v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goossens" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01677280v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dittmann Florian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anies" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464463v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;jannin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478676v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464514v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Benetti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462212v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Casetta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260961v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Khmel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Armstrong" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462075v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462211v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04270091v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462099v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393135v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01128373v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Bo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458024v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tejeda 1&amp;2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428617v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461449v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Greslou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770179v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coevoet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770133v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal T. de Almeida" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Patr&#227;o" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schlomann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769995v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770002v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509431v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574578v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01432224v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574605v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817071v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817067v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817356v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221983v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221980v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124610v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bory" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124595v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080606v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Perez-Lombard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ortiz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077351v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Zmeureanu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monneret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575813v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02355966v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748264v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Benoist" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00767976v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fonseca" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ara&#250;jo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbano Nunes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01244269v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Jin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Park" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/developpement-durable/empreinte-carbone-evaluer-et-agir.html" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461383v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rivi&#232;re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Armstrong" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Khmel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461372v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/developpement-durable/economie-et-developpement-urbain-durable-3.html" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00768011v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Iguer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Iezhova" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-386452-9.00019-X" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325616v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Beignon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464520v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02066476v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dittmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260940v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750257v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles El Hajj Moussa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931199v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pezzutto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Novelli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zambito" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Quaglini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Miraglio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01796759v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baijia Huang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Martin Skov Hansen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Viegand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001483v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004ENMP1224" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>