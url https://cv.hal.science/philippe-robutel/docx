--- v1 (2026-03-26)
+++ v2 (2026-05-03)
@@ -7172,51 +7172,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559914v1</w:t>
+                <w:t xml:space="preserve">hal-05559914v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The family of Quasi-satellite periodic orbits in the circular co-planar RTBP</w:t>
               </w:r>
@@ -8298,51 +8298,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9B88C7F"/>
+    <w:nsid w:val="BAD61C46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8529,51 +8529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-robutel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8932-1713" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456609v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Madeira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Charnoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robutel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.115997" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781751v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Balsalobre-Ruza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lillo-Box" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barrado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Correia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faria" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450717" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03835319v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre C.M. Correia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243261" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370265v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Correia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-021-10032-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03458418v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leleu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alibert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hooton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wilson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039767" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02981037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Figueira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Acu&#241;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Faria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038922" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323935v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Niederman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pousse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-020-03690-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sestovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robutel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. M. Correia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834901" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Santos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730652" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305075v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Andrade-Ines" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-017-9809-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Parviainen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallonn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833312" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305072v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-017-9802-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/hrm4-gj65" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238858v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Delisle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730755" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202121v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630073" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590773v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vienne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-016-9749-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01333931v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-016-9681-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320243v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Beaug&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Michtchenko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-015-9669-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161689v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-015-0288-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492489v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leleu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526800" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470878v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526175" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909712v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/1/20" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame El Moutamid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-012-9406-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786393v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Castillo-Rogez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.09.014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578290v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delsate" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carletti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-010-9306-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bodossian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.15280.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742409v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Pilat-Lohinger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. S&#252;li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freistetter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/587501" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-008-9159-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C4C1D21B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881032v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gabern" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2006.11008.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gabern" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jorba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-004-5976-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DF3RPZQC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729629v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laskar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joutel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gastineau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre C. M. Correia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041335" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801297v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gabern" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngel Jorba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2004.11.84" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784991v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Levrard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2004.04.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Malige" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786667v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malige" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884546v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.2000.6576" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MTSK41D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618038v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012098603882" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884544v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00692088" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/434F3A70DAC676BBED41D1B6EB5C175EBCF86468/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884556v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00692089" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3C804BF6899D3ADE067DDEE0B2729880065316A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laskar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/361615a0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA8769A815C0E1FD09A850ACF4168494071186D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785205v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00699732" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-DH1KK2V3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884536v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/361608a0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CDE2ADBDDC2594024DA20529FB8E06793F6B99E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786025v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00692464" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-RZ85XQ6D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375772v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743637v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lillo Box" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808996v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744006v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729945v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730038v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118748v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robutel Philippe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Correia Alexandre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leleu Adrien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921314007704" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729953v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743750v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743202v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733940v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743497v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron S&#252;li" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743323v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729901v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743893v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735109v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729952v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735133v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729818v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729882v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743831v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743765v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734915v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724549v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472561v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724768v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559914v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prieur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079974v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074068v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.M. Correia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807528v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638100v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460707v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castillo-Rogez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323327v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000860v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gastineau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joutel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001603v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02095456v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02153557v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993OBSP0049" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01190795v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-robutel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8932-1713" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456609v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Madeira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Charnoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robutel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.115997" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781751v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Balsalobre-Ruza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lillo-Box" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barrado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Correia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faria" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450717" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03835319v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre C.M. Correia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243261" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370265v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Correia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-021-10032-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03458418v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leleu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alibert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hooton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wilson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039767" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02981037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Figueira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Acu&#241;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Faria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038922" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323935v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Niederman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pousse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-020-03690-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sestovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robutel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. M. Correia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834901" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Santos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730652" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305075v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Andrade-Ines" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-017-9809-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Parviainen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallonn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833312" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305072v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-017-9802-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/hrm4-gj65" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238858v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Delisle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730755" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202121v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630073" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590773v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vienne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-016-9749-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01333931v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-016-9681-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320243v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Beaug&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Michtchenko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-015-9669-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161689v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-015-0288-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492489v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leleu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526800" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470878v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526175" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909712v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/1/20" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame El Moutamid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-012-9406-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786393v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Castillo-Rogez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.09.014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578290v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delsate" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carletti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-010-9306-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bodossian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.15280.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742409v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Pilat-Lohinger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. S&#252;li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freistetter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/587501" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-008-9159-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C4C1D21B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881032v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gabern" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2006.11008.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gabern" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jorba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-004-5976-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DF3RPZQC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729629v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laskar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joutel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gastineau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre C. M. Correia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041335" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801297v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gabern" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngel Jorba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2004.11.84" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784991v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Levrard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2004.04.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Malige" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786667v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malige" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884546v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.2000.6576" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MTSK41D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618038v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012098603882" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884544v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00692088" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/434F3A70DAC676BBED41D1B6EB5C175EBCF86468/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884556v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00692089" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3C804BF6899D3ADE067DDEE0B2729880065316A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laskar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/361615a0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA8769A815C0E1FD09A850ACF4168494071186D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785205v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00699732" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-DH1KK2V3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884536v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/361608a0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CDE2ADBDDC2594024DA20529FB8E06793F6B99E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786025v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00692464" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-RZ85XQ6D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375772v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743637v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lillo Box" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808996v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744006v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729945v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730038v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118748v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robutel Philippe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Correia Alexandre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leleu Adrien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921314007704" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729953v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743750v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743202v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733940v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743497v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron S&#252;li" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743323v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729901v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743893v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735109v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729952v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735133v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729818v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729882v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743831v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743765v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734915v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724549v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472561v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724768v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559914v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prieur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079974v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074068v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.M. Correia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807528v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638100v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460707v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castillo-Rogez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323327v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000860v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gastineau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joutel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001603v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02095456v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02153557v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993OBSP0049" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01190795v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>