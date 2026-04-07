--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -195,3924 +195,4204 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial palsy after administration of immune checkpoint inhibitors: case report, literature review and clinical care management</w:t>
+                <w:t xml:space="preserve">Vγ9Vδ2 T Cells Express an Antitumor Profile Associated with Anti–PD-(L)1 Responses and Activation Defects Restored by Anti-BTN3A in Triple-Negative Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essia Mezni</w:t>
+                <w:t xml:space="preserve">Stéphane Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Corazza</w:t>
+                <w:t xml:space="preserve">Laurent Gorvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Mari</w:t>
+                <w:t xml:space="preserve">Marie-Sarah Rouviére</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Coze</w:t>
+                <w:t xml:space="preserve">Samuel Granjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Charrier</w:t>
+                <w:t xml:space="preserve">Amira Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, </w:t>
+              <w:t xml:space="preserve">Cancer Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (10), pp.1623-1639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1375497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/2326-6066.CIR-24-1285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141525v1</w:t>
+                <w:t xml:space="preserve">hal-05555456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of fiducial markers placement on the delineation of target volumes in radiation therapy for oesophageal cancer: FIDUCOR study</w:t>
+                <w:t xml:space="preserve">Case report: A severe myositis mimicking bulbar palsy after administration of immune checkpoint inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Tyran</w:t>
+                <w:t xml:space="preserve">Alexandre Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Autret</w:t>
+                <w:t xml:space="preserve">Elika Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonor Lopez Almeida</w:t>
+                <w:t xml:space="preserve">Alexia Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Guiramand</w:t>
+                <w:t xml:space="preserve">Danielle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fonc.2022.1012712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2025.1496427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869102v1</w:t>
+                <w:t xml:space="preserve">hal-05578016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunotherapy in MSI/dMMR tumors in the perioperative setting: The IMHOTEP trial</w:t>
+                <w:t xml:space="preserve">Facial palsy after administration of immune checkpoint inhibitors: case report, literature review and clinical care management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clélia Coutzac</w:t>
+                <w:t xml:space="preserve">Essia Mezni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bibeau</w:t>
+                <w:t xml:space="preserve">Giovanni Corazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méher Ben Abdelghani</w:t>
+                <w:t xml:space="preserve">Roxane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Aparicio</w:t>
+                <w:t xml:space="preserve">Stephanie Coze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Cohen</w:t>
+                <w:t xml:space="preserve">Nathalie Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54 (10), pp.1335-1341. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2022.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1375497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837196v1</w:t>
+                <w:t xml:space="preserve">hal-05141525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble BTN2A1 Is a Potential Prognosis Biomarker in Pre-Treated Advanced Renal Cell Carcinoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of fiducial markers placement on the delineation of target volumes in radiation therapy for oesophageal cancer: FIDUCOR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Billon</w:t>
+                <w:t xml:space="preserve">Marguerite Tyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Chanez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
+                <w:t xml:space="preserve">Aurélie Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Albiges</w:t>
+                <w:t xml:space="preserve">Leonor Lopez Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vicier</w:t>
+                <w:t xml:space="preserve">Jérôme Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.670827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2022.1012712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623028v1</w:t>
+                <w:t xml:space="preserve">hal-03869102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-dimensional mass cytometry analysis of NK cell alterations in AML identifies a subgroup with adverse clinical outcome</w:t>
+                <w:t xml:space="preserve">Immunotherapy in MSI/dMMR tumors in the perioperative setting: The IMHOTEP trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Chretien</w:t>
+                <w:t xml:space="preserve">Clélia Coutzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raynier Devillier</w:t>
+                <w:t xml:space="preserve">Frédéric Bibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Granjeaud</w:t>
+                <w:t xml:space="preserve">Méher Ben Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Cordier</w:t>
+                <w:t xml:space="preserve">Thomas Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Demerle</w:t>
+                <w:t xml:space="preserve">Romain Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (22), pp.e2020459118. </w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (10), pp.1335-1341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2020459118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2022.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565991v1</w:t>
+                <w:t xml:space="preserve">hal-03837196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">739P Efficacy and safety of maintenance olaparib and bevacizumab (bev) in ovarian cancer (OC) patients (pts) aged ≥65 years (y) from the PAOLA-1/ENGOT-ov25 first-line trial</w:t>
+                <w:t xml:space="preserve">Soluble BTN2A1 Is a Potential Prognosis Biomarker in Pre-Treated Advanced Renal Cell Carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Sabatier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Emilien Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Chanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Albiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vicier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadine Carbuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (15_suppl), pp.S737-S738. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annonc.2021.08.1181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.670827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622737v1</w:t>
+                <w:t xml:space="preserve">hal-03623028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endometrial Carcinoma: Immune Microenvironment and Emerging Treatments in Immuno-Oncology</w:t>
+                <w:t xml:space="preserve">High-dimensional mass cytometry analysis of NK cell alterations in AML identifies a subgroup with adverse clinical outcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Rousset-Rouviere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Chrétien</w:t>
+                <w:t xml:space="preserve">Raynier Devillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Granjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fattori</w:t>
+                <w:t xml:space="preserve">Charlotte Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gorvel</w:t>
+                <w:t xml:space="preserve">Clemence Demerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (6), pp.632. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (22), pp.e2020459118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines9060632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2020459118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622756v1</w:t>
+                <w:t xml:space="preserve">hal-03565991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Immune Variables from Liquid Biopsy in Breast Cancer Patients Links Vδ2+ γδ T Cell Alterations with Lymph Node Invasion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Endometrial Carcinoma: Immune Microenvironment and Emerging Treatments in Immuno-Oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousset-Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gorvel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Sarah Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13030441⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines9060632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152759v1</w:t>
+                <w:t xml:space="preserve">hal-03622756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune checkpoint inhibitor induced thyroid dysfunction is a frequent event post-treatment in NSCLC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nanruoyi Zhou</w:t>
+                <w:t xml:space="preserve">Quantification of Immune Variables from Liquid Biopsy in Breast Cancer Patients Links Vδ2+ γδ T Cell Alterations with Lymph Node Invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gorvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Granjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Velez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charlene Fares</w:t>
+                <w:t xml:space="preserve">Marie-Sarah Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lung Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lungcan.2021.08.009⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13030441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689919v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoptive Cell Therapy in Hepatocellular Carcinoma: Biological Rationale and First Results in Early Phase Clinical Trials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brice Chanez</w:t>
+                <w:t xml:space="preserve">739P Efficacy and safety of maintenance olaparib and bevacizumab (bev) in ovarian cancer (OC) patients (pts) aged ≥65 years (y) from the PAOLA-1/ENGOT-ov25 first-line trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette de Rauglaudre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Chabannon</w:t>
+                <w:t xml:space="preserve">Nadine Carbuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13020271⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (15_suppl), pp.S737-S738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2021.08.1181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689931v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celiac Disease After Administration of Immune Checkpoint Inhibitors: A Case Report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immune checkpoint inhibitor induced thyroid dysfunction is a frequent event post-treatment in NSCLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanruoyi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Leblanc</w:t>
+                <w:t xml:space="preserve">Benjamin Bachrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solene Hoibian</w:t>
+                <w:t xml:space="preserve">Jaklin Gukasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Boucraut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louis Stoffaes</w:t>
+                <w:t xml:space="preserve">Charlene Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.799666⟩</w:t>
+              <w:t xml:space="preserve">Lung Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 161, pp.34-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lungcan.2021.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689905v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoscopic Ultrasound-Guided Radiofrequency Ablation as an Future Alternative to Pancreatectomy for Pancreatic Metastases from Renal Cell Carcinoma: A Prospective Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Adoptive Cell Therapy in Hepatocellular Carcinoma: Biological Rationale and First Results in Early Phase Clinical Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette de Rauglaudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mitry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Caillol</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
+                <w:t xml:space="preserve">Christian Chabannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (21), pp.5267. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13215267⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13020271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689914v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les glycosylations de PD-L1 sous les feux de la rampe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Celiac Disease After Administration of Immune Checkpoint Inhibitors: A Case Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Olive</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gorvel</w:t>
+                <w:t xml:space="preserve">Solene Hoibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Boucraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ratone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Stoffaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2020099⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.799666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903988v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical Treatment of Lung Cancer: Can Immune Cells Predict the Response? A Systematic Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endoscopic Ultrasound-Guided Radiofrequency Ablation as an Future Alternative to Pancreatectomy for Pancreatic Metastases from Renal Cell Carcinoma: A Prospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Chanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ratone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pesenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochigneux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (21), pp.5267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13215267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.01036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03152719v1</w:t>
+                <w:t xml:space="preserve">hal-03689914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PD-1/PD-L1 Targeting in Breast Cancer: The First Clinical Evidences Are Emerging. A Literature Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Planes-Laine</w:t>
+                <w:t xml:space="preserve">Les glycosylations de PD-L1 sous les feux de la rampe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynier Devillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Viens</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gorvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers11071033⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (6-7), pp.552-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02533030v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term efficacy of crizotinib in a metastatic papillary renal carcinoma with MET amplification: a case report and literature review</w:t>
+                <w:t xml:space="preserve">Medical Treatment of Lung Cancer: Can Immune Cells Predict the Response? A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophy Laibe</w:t>
+                <w:t xml:space="preserve">Alejandro Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Chanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Brunelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naji Salem</w:t>
+                <w:t xml:space="preserve">Anne Madroszyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-018-5049-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.01036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689938v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperprogressive Disease in Anorectal Melanoma Treated by PD-1 Inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PD-1/PD-L1 Targeting in Breast Cancer: The First Clinical Evidences Are Emerging. A Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Planes-Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Faure</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Olive</w:t>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Taix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Brenot-Rossi</w:t>
+                <w:t xml:space="preserve">Patrice Viens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00797⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (7), pp.1033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers11071033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02143544v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute myositis</w:t>
+                <w:t xml:space="preserve">Long-term efficacy of crizotinib in a metastatic papillary renal carcinoma with MET amplification: a case report and literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Thomassin-Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Schleinitz</w:t>
+                <w:t xml:space="preserve">Sophy Laibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Ebbo</w:t>
+                <w:t xml:space="preserve">Serge Brunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Aymonier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Pourroy</w:t>
+                <w:t xml:space="preserve">Naji Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anti-Cancer Drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CAD.0000000000000620⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.1159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-018-5049-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689955v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are lung adenocarcinoma mutations shaping the immune microenvironment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward B. Garon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7 (7), pp.S740-S742. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21037/tcr.2018.07.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic of systemic immunity and its impact on tumor recurrence after radiofrequency ablation of hepatocellular carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Nault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Nault</w:t>
+                <w:t xml:space="preserve">Françoise Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (10), pp.7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/2162402X.2019.1615818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing of palliative care needs reporting and aggressiveness of care near the end of life in metastatic lung cancer: A national registry-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goldwasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Goldwasser</w:t>
+                <w:t xml:space="preserve">Pascale Vinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Vinant</w:t>
+                <w:t xml:space="preserve">Régis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Beaussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 124 (14), pp.3044-3051. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cncr.31536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital end-of-life care in haematological malignancies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Beaussant</w:t>
+                <w:t xml:space="preserve">Hyperprogressive Disease in Anorectal Melanoma Treated by PD-1 Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Daguindau</w:t>
+                <w:t xml:space="preserve">Sebastien Taix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Chauchet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tournigand</w:t>
+                <w:t xml:space="preserve">Isabelle Brenot-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Palliative and supportive care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjspcare-2017-001446⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689944v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term efficacy of crizotinib in a metastatic papillary renal carcinoma with MET amplification: a case report and literature review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hospital end-of-life care in haematological malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Beaussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Daguindau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Naji Salem</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-018-5049-3⟩</w:t>
+              <w:t xml:space="preserve">BMJ Palliative and supportive care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), pp.314-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjspcare-2017-001446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515988v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastrointestinal Stromal Tumour with Synchronous Bone Metastases: A Case Report and Literature Review</w:t>
+                <w:t xml:space="preserve">Acute myositis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Moureau-Zabotto</w:t>
+                <w:t xml:space="preserve">Nicolas Schleinitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Ebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Aymonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Reports in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000455188⟩</w:t>
+              <w:t xml:space="preserve">Anti-Cancer Drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (5), pp.477-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CAD.0000000000000620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623722v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle vision des biomarqueurs en 2017 ? Promesses et défis de la médecine personnalisée en oncologie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Heloise Bourien</w:t>
+                <w:t xml:space="preserve">Long-term efficacy of crizotinib in a metastatic papillary renal carcinoma with MET amplification: a case report and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Thomassin-Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophy Laibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Brunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naji Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2017.07.003⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.1159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-018-5049-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370054v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of chemotherapy near the end of life: what factors matter?</w:t>
+                <w:t xml:space="preserve">Gastrointestinal Stromal Tumour with Synchronous Bone Metastases: A Case Report and Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaig Mescam-Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Raoul</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Goldwasser</w:t>
+                <w:t xml:space="preserve">Laurence Moureau-Zabotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdw654⟩</w:t>
+              <w:t xml:space="preserve">Case Reports in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.66-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000455188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689961v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrepancies in the use of chemotherapy and artificial nutrition near the end of life for hospitalised patients with metastatic gastric or oesophageal cancer. A countrywide, register-based study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle vision des biomarqueurs en 2017 ? Promesses et défis de la médecine personnalisée en oncologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Flippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Auclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Régis Aubry</w:t>
+                <w:t xml:space="preserve">David Azria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Morin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heloise Bourien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 79, pp.31-40. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104 (9), pp.735-743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2017.03.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2017.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560299v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les actualités marquantes du congrès Targeted Anticancer Therapies — TAT 2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of chemotherapy near the end of life: what factors matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Flippot</w:t>
+                <w:t xml:space="preserve">J.L. Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bouallagui</w:t>
+                <w:t xml:space="preserve">Y. Beaussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Du Rusquec</w:t>
+                <w:t xml:space="preserve">R. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gougis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Henon</w:t>
+                <w:t xml:space="preserve">F. Goldwasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10269-016-2651-3⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (4), pp.809-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdw654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689977v1</w:t>
+                <w:t xml:space="preserve">hal-03689961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Discrepancies in the use of chemotherapy and artificial nutrition near the end of life for hospitalised patients with metastatic gastric or oesophageal cancer. A countrywide, register-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79, pp.31-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2017.03.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les actualités marquantes du congrès Targeted Anticancer Therapies — TAT 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Flippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bouallagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Du Rusquec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gougis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Henon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (7-8), pp.451-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10269-016-2651-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">End-of-life care for hospitalized patients with metastatic melanoma in France: a nationwide, register-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gallais Sérézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Beaussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tournigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 175 (3), pp.583-592. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bjd.14631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId179"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4180,51 +4460,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CED67B4"/>
+    <w:nsid w:val="C5CA8216"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4411,51 +4691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-rochigneux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7932-0530" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159209404" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABE-7247-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05141525v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Mezni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Corazza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Mari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Coze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1375497" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03869102v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochigneux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Tyran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Autret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Lopez Almeida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guiramand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.1012712" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837196v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Coutzac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bibeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;her Ben Abdelghani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aparicio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2022.07.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623028v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Billon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chanez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Albiges" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vicier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.670827" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03565991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chretien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynier Devillier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Granjeaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cordier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Demerle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2020459118" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622737v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sabatier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Garnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Carbuccia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.08.1181" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622756v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousset-Rouviere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fattori" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gorvel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9060632" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13030441" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689919v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanruoyi Zhou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Velez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bachrach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaklin Gukasyan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Fares" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2021.08.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette de Rauglaudre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mitry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabannon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13020271" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689905v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leblanc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Hoibian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Boucraut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ratone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Stoffaes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.799666" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689914v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caillol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pesenti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215267" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903988v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020099" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152719v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garcia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madroszyk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533030v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Planes-Laine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Viens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11071033" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689938v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Thomassin-Piana" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Laibe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brunelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Salem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-5049-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143544v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Faure" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Taix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brenot-Rossi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00797" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689955v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schleinitz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Ebbo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aymonier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pourroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CAD.0000000000000620" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143662v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward B. Garon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/tcr.2018.07.17" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143627v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Nault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mallet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barget" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2019.1615818" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goldwasser" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vinant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Beaussant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.31536" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689944v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Daguindau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chauchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournigand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjspcare-2017-001446" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515988v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naig Mescam-Mancini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perrot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bories" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moureau-Zabotto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000455188" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02370054v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Flippot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Auclin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Azria" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Bourien" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2017.07.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Raoul" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beaussant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aubry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goldwasser" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdw654" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560299v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Morin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2017.03.029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689977v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flippot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouallagui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Du Rusquec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gougis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10269-016-2651-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689969v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gallais S&#233;r&#233;zal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tournigand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.14631" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MGT6JCNV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-rochigneux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7932-0530" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159209404" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABE-7247-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05555456v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fattori" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gorvel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Rouvi&#233;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Granjeaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Amara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-24-1285" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochigneux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertucci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elika Loir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mattei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1496427" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05141525v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Mezni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Corazza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Mari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Coze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1375497" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03869102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Tyran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Autret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Lopez Almeida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guiramand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.1012712" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Coutzac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bibeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;her Ben Abdelghani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aparicio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2022.07.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Billon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chanez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Albiges" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vicier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.670827" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03565991v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chretien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynier Devillier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cordier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Demerle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2020459118" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622756v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousset-Rouviere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9060632" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152759v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13030441" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622737v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sabatier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Garnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Carbuccia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.08.1181" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689919v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanruoyi Zhou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Velez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bachrach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaklin Gukasyan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Fares" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2021.08.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689931v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette de Rauglaudre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mitry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabannon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13020271" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leblanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Hoibian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Boucraut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ratone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Stoffaes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.799666" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caillol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pesenti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215267" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903988v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020099" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152719v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garcia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madroszyk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01036" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533030v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Planes-Laine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Viens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11071033" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689938v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Thomassin-Piana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Laibe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brunelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Salem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-5049-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143662v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward B. Garon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/tcr.2018.07.17" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Nault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barget" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2019.1615818" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689951v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goldwasser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vinant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Beaussant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.31536" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143544v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Faure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Taix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brenot-Rossi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00797" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689944v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Daguindau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chauchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournigand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjspcare-2017-001446" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689955v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schleinitz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Ebbo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aymonier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pourroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CAD.0000000000000620" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515988v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623722v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naig Mescam-Mancini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perrot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bories" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moureau-Zabotto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000455188" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02370054v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Flippot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Auclin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Azria" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Bourien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2017.07.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689961v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Raoul" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beaussant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aubry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goldwasser" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdw654" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560299v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Morin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2017.03.029" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FB5G06GD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689977v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flippot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouallagui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Du Rusquec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gougis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10269-016-2651-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689969v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gallais S&#233;r&#233;zal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tournigand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.14631" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MGT6JCNV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>