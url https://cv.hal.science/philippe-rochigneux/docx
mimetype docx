--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -229,295 +229,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vγ9Vδ2 T Cells Express an Antitumor Profile Associated with Anti–PD-(L)1 Responses and Activation Defects Restored by Anti-BTN3A in Triple-Negative Breast Cancer</w:t>
+                <w:t xml:space="preserve">Case report: A severe myositis mimicking bulbar palsy after administration of immune checkpoint inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fattori</w:t>
+                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gorvel</w:t>
+                <w:t xml:space="preserve">Alexandre Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Sarah Rouviére</w:t>
+                <w:t xml:space="preserve">Elika Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Granjeaud</w:t>
+                <w:t xml:space="preserve">Alexia Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Ben Amara</w:t>
+                <w:t xml:space="preserve">Danielle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Immunology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (10), pp.1623-1639. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.1496427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/2326-6066.CIR-24-1285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2025.1496427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555456v1</w:t>
+                <w:t xml:space="preserve">hal-05578016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case report: A severe myositis mimicking bulbar palsy after administration of immune checkpoint inhibitors</w:t>
+                <w:t xml:space="preserve">Vγ9Vδ2 T Cells Express an Antitumor Profile Associated with Anti–PD-(L)1 Responses and Activation Defects Restored by Anti-BTN3A in Triple-Negative Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
+                <w:t xml:space="preserve">Stéphane Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bertucci</w:t>
+                <w:t xml:space="preserve">Laurent Gorvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elika Loir</w:t>
+                <w:t xml:space="preserve">Marie-Sarah Rouviére</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Mattei</w:t>
+                <w:t xml:space="preserve">Samuel Granjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Robert</w:t>
+                <w:t xml:space="preserve">Amira Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, </w:t>
+              <w:t xml:space="preserve">Cancer Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (10), pp.1623-1639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2025.1496427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/2326-6066.CIR-24-1285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05578016v1</w:t>
+                <w:t xml:space="preserve">hal-05555456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial palsy after administration of immune checkpoint inhibitors: case report, literature review and clinical care management</w:t>
               </w:r>
@@ -637,51 +637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of fiducial markers placement on the delineation of target volumes in radiation therapy for oesophageal cancer: FIDUCOR study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Tyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -899,1315 +899,1315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble BTN2A1 Is a Potential Prognosis Biomarker in Pre-Treated Advanced Renal Cell Carcinoma</w:t>
+                <w:t xml:space="preserve">Endometrial Carcinoma: Immune Microenvironment and Emerging Treatments in Immuno-Oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Billon</w:t>
+                <w:t xml:space="preserve">Sandrine Rousset-Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Chanez</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vicier</w:t>
+                <w:t xml:space="preserve">Stéphane Fattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gorvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.670827⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines9060632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623028v1</w:t>
+                <w:t xml:space="preserve">hal-03622756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-dimensional mass cytometry analysis of NK cell alterations in AML identifies a subgroup with adverse clinical outcome</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quantification of Immune Variables from Liquid Biopsy in Breast Cancer Patients Links Vδ2+ γδ T Cell Alterations with Lymph Node Invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gorvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Granjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clemence Demerle</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sarah Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2020459118⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13030441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565991v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endometrial Carcinoma: Immune Microenvironment and Emerging Treatments in Immuno-Oncology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gorvel</w:t>
+                <w:t xml:space="preserve">739P Efficacy and safety of maintenance olaparib and bevacizumab (bev) in ovarian cancer (OC) patients (pts) aged ≥65 years (y) from the PAOLA-1/ENGOT-ov25 first-line trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Carbuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines9060632⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (15_suppl), pp.S737-S738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2021.08.1181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622756v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Immune Variables from Liquid Biopsy in Breast Cancer Patients Links Vδ2+ γδ T Cell Alterations with Lymph Node Invasion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
+                <w:t xml:space="preserve">Immune checkpoint inhibitor induced thyroid dysfunction is a frequent event post-treatment in NSCLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanruoyi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Velez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Sarah Rouvière</w:t>
+                <w:t xml:space="preserve">Benjamin Bachrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaklin Gukasyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13030441⟩</w:t>
+              <w:t xml:space="preserve">Lung Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 161, pp.34-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lungcan.2021.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152759v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">739P Efficacy and safety of maintenance olaparib and bevacizumab (bev) in ovarian cancer (OC) patients (pts) aged ≥65 years (y) from the PAOLA-1/ENGOT-ov25 first-line trial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Séverine Garnier</w:t>
+                <w:t xml:space="preserve">Adoptive Cell Therapy in Hepatocellular Carcinoma: Biological Rationale and First Results in Early Phase Clinical Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Guille</w:t>
+                <w:t xml:space="preserve">Brice Chanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Carbuccia</w:t>
+                <w:t xml:space="preserve">Bernadette de Rauglaudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mitry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chabannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annonc.2021.08.1181⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13020271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622737v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune checkpoint inhibitor induced thyroid dysfunction is a frequent event post-treatment in NSCLC</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Celiac Disease After Administration of Immune Checkpoint Inhibitors: A Case Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bachrach</w:t>
+                <w:t xml:space="preserve">Julie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaklin Gukasyan</w:t>
+                <w:t xml:space="preserve">Solene Hoibian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlene Fares</w:t>
+                <w:t xml:space="preserve">Agathe Boucraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ratone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Stoffaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lung Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lungcan.2021.08.009⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.799666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689919v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoptive Cell Therapy in Hepatocellular Carcinoma: Biological Rationale and First Results in Early Phase Clinical Trials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Endoscopic Ultrasound-Guided Radiofrequency Ablation as an Future Alternative to Pancreatectomy for Pancreatic Metastases from Renal Cell Carcinoma: A Prospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Chanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ratone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pesenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochigneux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Chabannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (2), pp.271. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13020271⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (21), pp.5267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13215267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689931v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celiac Disease After Administration of Immune Checkpoint Inhibitors: A Case Report</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-dimensional mass cytometry analysis of NK cell alterations in AML identifies a subgroup with adverse clinical outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solene Hoibian</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Boucraut</w:t>
+                <w:t xml:space="preserve">Raynier Devillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Granjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Ratone</w:t>
+                <w:t xml:space="preserve">Charlotte Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Stoffaes</w:t>
+                <w:t xml:space="preserve">Clemence Demerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (22), pp.e2020459118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.799666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2020459118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689905v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoscopic Ultrasound-Guided Radiofrequency Ablation as an Future Alternative to Pancreatectomy for Pancreatic Metastases from Renal Cell Carcinoma: A Prospective Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Soluble BTN2A1 Is a Potential Prognosis Biomarker in Pre-Treated Advanced Renal Cell Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ratone</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Pesenti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
+                <w:t xml:space="preserve">Laurence Albiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (21), pp.5267. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13215267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.670827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689914v1</w:t>
+                <w:t xml:space="preserve">hal-03623028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les glycosylations de PD-L1 sous les feux de la rampe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raynier Devillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gorvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (6-7), pp.552-555. </w:t>
@@ -2245,77 +2245,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical Treatment of Lung Cancer: Can Immune Cells Predict the Response? A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Madroszyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2392,77 +2392,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PD-1/PD-L1 Targeting in Breast Cancer: The First Clinical Evidences Are Emerging. A Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Planes-Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Viens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2511,1600 +2511,1600 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term efficacy of crizotinib in a metastatic papillary renal carcinoma with MET amplification: a case report and literature review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Are lung adenocarcinoma mutations shaping the immune microenvironment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Thomassin-Piana</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edward B. Garon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-018-5049-3⟩</w:t>
+              <w:t xml:space="preserve">Translational Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (7), pp.S740-S742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/tcr.2018.07.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689938v1</w:t>
+                <w:t xml:space="preserve">hal-02143662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are lung adenocarcinoma mutations shaping the immune microenvironment?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Dynamic of systemic immunity and its impact on tumor recurrence after radiofrequency ablation of hepatocellular carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Nault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/tcr.2018.07.17⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (10), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2019.1615818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143662v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic of systemic immunity and its impact on tumor recurrence after radiofrequency ablation of hepatocellular carcinoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Timing of palliative care needs reporting and aggressiveness of care near the end of life in metastatic lung cancer: A national registry-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goldwasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Vinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Barget</w:t>
+                <w:t xml:space="preserve">Yvan Beaussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (10), pp.7. </w:t>
+              <w:t xml:space="preserve">Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (14), pp.3044-3051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2019.1615818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cncr.31536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143627v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of palliative care needs reporting and aggressiveness of care near the end of life in metastatic lung cancer: A national registry-based study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hospital end-of-life care in haematological malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Beaussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Goldwasser</w:t>
+                <w:t xml:space="preserve">Etienne Daguindau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Vinant</w:t>
+                <w:t xml:space="preserve">Adrien Chauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Aubry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yvan Beaussant</w:t>
+                <w:t xml:space="preserve">Christophe Tournigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cncr.31536⟩</w:t>
+              <w:t xml:space="preserve">BMJ Palliative and supportive care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), pp.314-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjspcare-2017-001446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689951v1</w:t>
+                <w:t xml:space="preserve">hal-03689944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperprogressive Disease in Anorectal Melanoma Treated by PD-1 Inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acute myositis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schleinitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Faure</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Olive</w:t>
+                <w:t xml:space="preserve">Mikael Ebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Taix</w:t>
+                <w:t xml:space="preserve">Marie Aymonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Brenot-Rossi</w:t>
+                <w:t xml:space="preserve">Bertrand Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Anti-Cancer Drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (5), pp.477-481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/CAD.0000000000000620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143544v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital end-of-life care in haematological malignancies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyperprogressive Disease in Anorectal Melanoma Treated by PD-1 Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Daguindau</w:t>
+                <w:t xml:space="preserve">Marjorie Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Chauchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
+                <w:t xml:space="preserve">Sebastien Taix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tournigand</w:t>
+                <w:t xml:space="preserve">Isabelle Brenot-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Palliative and supportive care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (3), pp.314-324. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjspcare-2017-001446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689944v1</w:t>
+                <w:t xml:space="preserve">hal-02143544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute myositis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Long-term efficacy of crizotinib in a metastatic papillary renal carcinoma with MET amplification: a case report and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Schleinitz</w:t>
+                <w:t xml:space="preserve">Jeanne Thomassin-Piana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Ebbo</w:t>
+                <w:t xml:space="preserve">Sophy Laibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Aymonier</w:t>
+                <w:t xml:space="preserve">Serge Brunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Pourroy</w:t>
+                <w:t xml:space="preserve">Naji Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anti-Cancer Drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (5), pp.477-481. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.1159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/CAD.0000000000000620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12885-018-5049-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689955v1</w:t>
+                <w:t xml:space="preserve">hal-04515988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term efficacy of crizotinib in a metastatic papillary renal carcinoma with MET amplification: a case report and literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Thomassin-Piana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophy Laibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Brunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naji Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (1), pp.1159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12885-018-5049-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515988v1</w:t>
+                <w:t xml:space="preserve">hal-03689938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastrointestinal Stromal Tumour with Synchronous Bone Metastases: A Case Report and Literature Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle vision des biomarqueurs en 2017 ? Promesses et défis de la médecine personnalisée en oncologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lénaig Mescam-Mancini</w:t>
+                <w:t xml:space="preserve">Ronan Flippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Perrot</w:t>
+                <w:t xml:space="preserve">Christophe Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Bories</w:t>
+                <w:t xml:space="preserve">Édouard Auclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Moureau-Zabotto</w:t>
+                <w:t xml:space="preserve">David Azria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloise Bourien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Reports in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000455188⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104 (9), pp.735-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2017.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623722v1</w:t>
+                <w:t xml:space="preserve">hal-02370054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle vision des biomarqueurs en 2017 ? Promesses et défis de la médecine personnalisée en oncologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Flippot</w:t>
+                <w:t xml:space="preserve">Use of chemotherapy near the end of life: what factors matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Massard</w:t>
+                <w:t xml:space="preserve">J.L. Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édouard Auclin</w:t>
+                <w:t xml:space="preserve">Y. Beaussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Azria</w:t>
+                <w:t xml:space="preserve">R. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heloise Bourien</w:t>
+                <w:t xml:space="preserve">F. Goldwasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 104 (9), pp.735-743. </w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (4), pp.809-817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2017.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdw654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370054v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of chemotherapy near the end of life: what factors matter?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Discrepancies in the use of chemotherapy and artificial nutrition near the end of life for hospitalised patients with metastatic gastric or oesophageal cancer. A countrywide, register-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L. Raoul</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Beaussant</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucas Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdw654⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79, pp.31-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2017.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689961v1</w:t>
+                <w:t xml:space="preserve">hal-03560299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrepancies in the use of chemotherapy and artificial nutrition near the end of life for hospitalised patients with metastatic gastric or oesophageal cancer. A countrywide, register-based study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gastrointestinal Stromal Tumour with Synchronous Bone Metastases: A Case Report and Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaig Mescam-Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Régis Aubry</w:t>
+                <w:t xml:space="preserve">Delphine Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Morin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwan Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moureau-Zabotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2017.03.029⟩</w:t>
+              <w:t xml:space="preserve">Case Reports in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.66-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000455188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03560299v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les actualités marquantes du congrès Targeted Anticancer Therapies — TAT 2016</w:t>
               </w:r>
@@ -4237,90 +4237,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-of-life care for hospitalized patients with metastatic melanoma in France: a nationwide, register-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gallais Sérézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Beaussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tournigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 175 (3), pp.583-592. </w:t>
@@ -4460,51 +4460,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5CA8216"/>
+    <w:nsid w:val="78CA7E16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4691,51 +4691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-rochigneux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7932-0530" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159209404" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABE-7247-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05555456v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fattori" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gorvel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Rouvi&#233;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Granjeaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Amara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-24-1285" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochigneux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertucci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elika Loir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mattei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1496427" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05141525v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Mezni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Corazza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Mari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Coze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1375497" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03869102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Tyran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Autret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Lopez Almeida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guiramand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.1012712" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Coutzac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bibeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;her Ben Abdelghani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aparicio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2022.07.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Billon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chanez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Albiges" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vicier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.670827" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03565991v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chretien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynier Devillier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cordier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Demerle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2020459118" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622756v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousset-Rouviere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9060632" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152759v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13030441" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622737v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sabatier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Garnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Carbuccia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.08.1181" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689919v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanruoyi Zhou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Velez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bachrach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaklin Gukasyan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Fares" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2021.08.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689931v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette de Rauglaudre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mitry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabannon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13020271" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leblanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Hoibian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Boucraut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ratone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Stoffaes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.799666" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caillol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pesenti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215267" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903988v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020099" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152719v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garcia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madroszyk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01036" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533030v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Planes-Laine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Viens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11071033" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689938v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Thomassin-Piana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Laibe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brunelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Salem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-5049-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143662v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward B. Garon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/tcr.2018.07.17" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Nault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barget" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2019.1615818" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689951v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goldwasser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vinant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Beaussant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.31536" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143544v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Faure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Taix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brenot-Rossi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00797" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689944v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Daguindau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chauchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournigand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjspcare-2017-001446" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689955v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schleinitz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Ebbo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aymonier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pourroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CAD.0000000000000620" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515988v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623722v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naig Mescam-Mancini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perrot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bories" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moureau-Zabotto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000455188" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02370054v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Flippot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Auclin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Azria" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Bourien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2017.07.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689961v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Raoul" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beaussant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aubry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goldwasser" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdw654" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560299v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Morin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2017.03.029" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FB5G06GD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689977v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flippot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouallagui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Du Rusquec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gougis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10269-016-2651-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689969v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gallais S&#233;r&#233;zal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tournigand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.14631" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MGT6JCNV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-rochigneux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7932-0530" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159209404" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABE-7247-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578016v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochigneux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertucci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elika Loir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mattei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1496427" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05555456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fattori" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gorvel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Rouvi&#233;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Granjeaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Amara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-24-1285" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05141525v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Mezni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Corazza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Mari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Coze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1375497" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03869102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Tyran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Autret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Lopez Almeida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guiramand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.1012712" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Coutzac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bibeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;her Ben Abdelghani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aparicio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2022.07.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousset-Rouviere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9060632" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152759v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13030441" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sabatier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vicier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Garnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Carbuccia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.08.1181" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanruoyi Zhou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Velez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bachrach" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaklin Gukasyan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Fares" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2021.08.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689931v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chanez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette de Rauglaudre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mitry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabannon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13020271" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689905v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leblanc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Hoibian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Boucraut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ratone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Stoffaes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.799666" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689914v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caillol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pesenti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215267" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03565991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chretien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynier Devillier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cordier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Demerle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2020459118" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623028v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Billon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Albiges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.670827" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903988v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020099" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152719v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garcia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madroszyk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01036" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533030v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Planes-Laine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Viens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11071033" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143662v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward B. Garon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/tcr.2018.07.17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143627v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Nault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mallet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barget" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2019.1615818" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689951v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goldwasser" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vinant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Beaussant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.31536" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Daguindau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chauchet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournigand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjspcare-2017-001446" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689955v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schleinitz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Ebbo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aymonier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pourroy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CAD.0000000000000620" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143544v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Faure" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Taix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brenot-Rossi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00797" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515988v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Thomassin-Piana" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Laibe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brunelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Salem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-5049-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689938v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02370054v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Flippot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Auclin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Azria" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Bourien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2017.07.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Raoul" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beaussant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aubry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goldwasser" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdw654" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560299v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Morin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2017.03.029" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FB5G06GD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623722v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naig Mescam-Mancini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perrot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bories" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moureau-Zabotto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000455188" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689977v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flippot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouallagui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Du Rusquec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gougis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10269-016-2651-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689969v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gallais S&#233;r&#233;zal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tournigand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.14631" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MGT6JCNV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>