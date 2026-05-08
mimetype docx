--- v0 (2026-03-29)
+++ v1 (2026-05-08)
@@ -447,235 +447,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing the scattering of keV protons through graphene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jakob Bühler</w:t>
+                <w:t xml:space="preserve">Elastic and inelastic diffraction of fast neon atoms on a LiF surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debiossac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roncin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Brand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2023.1291065⟩</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3CP04034H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288482v1</w:t>
+                <w:t xml:space="preserve">hal-04284607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic and inelastic diffraction of fast neon atoms on a LiF surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peng Pan</w:t>
+                <w:t xml:space="preserve">Describing the scattering of keV protons through graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Bühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3CP04034H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2023.1291065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284607v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom Diffraction from a Microscopic Spot</w:t>
               </w:r>
@@ -1033,51 +1033,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Najafi Rad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+              <w:t xml:space="preserve">Rev.Sci.Instrum.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 93 (9), pp.093305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0099269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
@@ -1484,51 +1484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent diffraction of hydrogen through the 246 pm lattice of graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debiossac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4047,51 +4047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debiossac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Pan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Kanitz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roncin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01817j" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765714v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pollak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Allison" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miret-Art&#233;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP02183E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655508v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2024.165457" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288482v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob B&#252;hler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2023.1291065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP04034H" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342278v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Allison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/Physics.16.205" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Le-Guen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Najafi Rad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.035413" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234568v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00829g" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0099269" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp05476c" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.165415" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996383v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debiossac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G Borisov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01157" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996401v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/abaaf9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310698v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Susi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aguillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Kotakoski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab05ed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049399v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cartry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kogut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Achkasov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Layet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa5f1f" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02310971v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616599v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Atkinson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zugarramurdi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Finocchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.02.157" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035415" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Khemliche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.12.134" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616594v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.05.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417185v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Zugarramurdi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Mu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Lunca-Popa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Mayne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.205403" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616595v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sereno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lupone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalashnyk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.05.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417306v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.054701" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00358934v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Bundaleski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soulisse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchah Momeni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417160v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Manson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.155408" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795841v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Borisov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027268v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillemot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/16/162019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027260v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Susi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kotakoski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arndt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Debiossac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/20/202036" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027277v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049406v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Oueslati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Raouafi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.04.026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049396v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lupone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.04.030" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417177v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/133/1/012013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debiossac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Pan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Kanitz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roncin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01817j" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765714v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pollak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Allison" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miret-Art&#233;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP02183E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655508v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2024.165457" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284607v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP04034H" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288482v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob B&#252;hler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2023.1291065" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342278v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Allison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/Physics.16.205" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Le-Guen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Najafi Rad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.035413" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234568v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00829g" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0099269" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp05476c" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.165415" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996383v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debiossac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G Borisov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01157" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996401v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/abaaf9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310698v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Susi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aguillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Kotakoski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab05ed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049399v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cartry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kogut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Achkasov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Layet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa5f1f" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02310971v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616599v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Atkinson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zugarramurdi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Finocchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.02.157" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035415" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Khemliche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.12.134" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616594v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.05.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417185v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Zugarramurdi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Mu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Lunca-Popa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Mayne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.205403" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616595v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sereno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lupone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalashnyk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.05.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417306v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.054701" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00358934v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Bundaleski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soulisse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchah Momeni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417160v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Manson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.155408" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795841v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Borisov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027268v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillemot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/16/162019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027260v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Susi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kotakoski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arndt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Debiossac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/20/202036" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027277v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049406v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Oueslati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Raouafi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.04.026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049396v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lupone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.04.030" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417177v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/133/1/012013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>