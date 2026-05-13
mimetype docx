--- v0 (2026-03-15)
+++ v1 (2026-05-13)
@@ -92,53 +92,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-6632-8728</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=-UWxmz0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LUZ-5694-2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -147,2303 +168,2303 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct Arp2/3-vinculin binding is required for pseudopod extension, but only on compliant substrates and in 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadamoto Isogai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin M Dean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenia V Azarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kushal Bhatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (6), pp.112623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.112623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">u-track3D: Measuring, navigating, and validating dense particle trajectories in three dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Legant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiongjing Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadamoto Isogai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Reports Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (12), pp.100655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crmeth.2023.100655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D Flow Field Estimation and Assessment for Live Cell Fluorescence Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Manandhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bouthemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Welf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudenz Danuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (5), pp.1317-1325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piecewise-stationary motion modeling and iterative smoothing to track heterogeneous particle motions in dense environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liya Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khuloud Jaqaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Kervrann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudenz Danuser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (11), pp.5395 - 5410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2017.2707803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lifetime estimation on moving sub-cellular objects in frequency domain FLIM imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Kervrann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Waharte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (10), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.32.001821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objective comparison of particle tracking methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chenouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihor Smal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice de Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Maska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo F. Sbalzarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (3), pp.281-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmeth.2808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention-Bayesian Hybrid Approach to Modular Multiple Particle Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyush Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05089119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative pipeline for whole-mount deep imaging and multiscale analysis of gastruloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Vanaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dunsing-Eichenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Rostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Gros</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A detector-independent quality score for cell segmentation without ground truth in 3D live fluorescence microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Vanaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jp Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sham Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923509v2</w:t>
-              </w:r>
-[...813 lines deleted...]
-                <w:t xml:space="preserve">hal-00932869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of transformer robustness for multiple particle tracking without clutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyush Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Optical Flow Estimation Combining 3D Census Signature and Total Variation Regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Manandhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouthemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Welf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kervrann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2020 - IEEE 17th International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Iowa City, United States. pp.965-968, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI45749.2020.9098690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D motion estimation in 3D light microscopy image sequences: application to cell migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Manandhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouthemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kervrann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QBI 2019 - Quantitative BioImaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sparse-to-dense method for 3D optical flow estimation in 3D light microscopy image sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Manandhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouthemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Welf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kervrann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2018 - IEEE 15th International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Washington DC, United States. pp.952-956, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2018.8363728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking heterogeneous particle motions in dense intra-cellular environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liya Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuloud Jaqaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kervrann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danuser Gaudenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Imaging Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIAM, May 2016, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Bayesian Computation, stochastic algorithms and non-local means for complex noise models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kervrann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Waharte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise modeling for intensified camera in fluorescence imaging: application to image denoising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kervrann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Waharte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI - IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, San-Francisco, United States. pp.600-603, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime MAP reconstruction in frequency-domain fluorescence lifetime imaging microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Semi-parametric robust Gaussian fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kervrann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Waharte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing, ICIP 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Orlando, FL, United States</w:t>
+              <w:t xml:space="preserve">IEEE ISBI 2012 Workshop: Particle Tracking Challenge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763803v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-parametric robust Gaussian fitting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lifetime MAP reconstruction in frequency-domain fluorescence lifetime imaging microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kervrann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Waharte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISBI 2012 Workshop: Particle Tracking Challenge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing, ICIP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Orlando, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763820v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime estimation of moving vesicles in frequency-domain fluorescence lifetime imaging microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kervrann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Waharte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging: From Nano to Macro, ISBI 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.668-671, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2453,114 +2474,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Processing Methods for Dynamical Intracellular Processes Analysis in QuantitativeFluorescence Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image Processing [eess.IV]. Universite Rennes 1, 2014. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01103887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2628,51 +2649,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="183FCDFB"/>
+    <w:nsid w:val="640C110A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2859,51 +2880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-roudot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6632-8728" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/LUZ-5694-2024" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089119v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Mishra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roudot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799747v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vanaret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dunsing-Eichenauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rostan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923509v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dupuis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Lenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jp Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sham Tlili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397465v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadamoto Isogai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M Dean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia V Azarova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushal Bhatt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112623" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434297v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Legant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiongjing Zou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2023.100655" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Manandhar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Welf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudenz Danuser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz780" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liya Ding" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuloud Jaqaman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2707803" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Blouin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Waharte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.32.001821" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932869v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenouard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Smal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice de Chaumont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo F. Sbalzarini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.2808" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619330v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03085956v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Welf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098690" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01960109v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363728" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575767v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuser Gaudenz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Waharte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boulanger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556546" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763790v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235636" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01103887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-roudot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6632-8728" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=-UWxmz0AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/LUZ-5694-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397465v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadamoto Isogai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M Dean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roudot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia V Azarova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushal Bhatt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112623" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Legant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiongjing Zou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2023.100655" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Manandhar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Welf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudenz Danuser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz780" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575754v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liya Ding" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuloud Jaqaman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2707803" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Blouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Waharte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.32.001821" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932869v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenouard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Smal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice de Chaumont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maska" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo F. Sbalzarini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.2808" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Mishra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vanaret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dunsing-Eichenauer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rostan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923509v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dupuis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Lenne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jp Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sham Tlili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619330v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03085956v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Welf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098690" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01960109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363728" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuser Gaudenz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103322v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Waharte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boulanger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556546" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763803v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235636" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01103887v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>