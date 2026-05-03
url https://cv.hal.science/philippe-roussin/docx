--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -118,1365 +118,1365 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Ribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 114 (1), pp.5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commu.114.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Menaces sur les sciences sociales, aujourd'hui et après le 7 juillet 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Évelyne Ribert</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Études littéraires : avis de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Daros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications [EHESS]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 114 (1), pp.5-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/commu.114.0005⟩</w:t>
+              <w:t xml:space="preserve">, 2024, n° 114 (1), pp.223-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commu.114.0223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre polémique aujourd’hui : du pamphlet au roman transgressif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 351, pp.235-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsh.3834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre et paix de Louis-Ferdinand Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">K. Les Juifs, l'Europe, le XXIè siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03938299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voix, polyphonie, démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula. Colloques en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Livres de voix. Narrations pluralistes et démocratie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas tout à fait du Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03938260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déshonneur et patrie : retour sur l’affaire Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03938254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d’expression et nouvelles théories de la censure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications [EHESS]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 114 (1), pp.223-236. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, Post-censure(s), 106, pp.17-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...386 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03140372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications [EHESS]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Post-censures, 106, pp.13-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03140380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde social de la littérature, entre patrimoine et contemporain (1980-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passés Futurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Ce que les artistes font à l'histoire, 8, https://www.politika.io/fr/notice/monde-social-litterature-entre-patrimoine-contemporain-19802020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications [EHESS]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Post-censure(s), 106, pp.17-32</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, Post-censure(s), 106, pp.13-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commu.106.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que signifie republier les pamphlets de Céline en 2019?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vacarmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86, pp.125-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03140393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 et 2 font 5 (la littérature des années 1930 face à la destruction du langage démocratique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diogène : Revue internationale des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Politique, vérité et démocratie, 261-262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camus communiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 859, pp.1005-1014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03140386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Brun</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Depretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications [EHESS]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Post-censure(s), 106, pp.13-15. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, Le formalisme russe 100 ans après, 103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’une forme littéraire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications [EHESS]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Le formalisme russe 100 ans après, 103, pp.73-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138876v1</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">hal-03138851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réhabiliter Céline</w:t>
               </w:r>
@@ -2575,64 +2575,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le formalisme russe 100 ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Depretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Pier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
@@ -2685,51 +2685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging Vectors of Narratology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Krogh Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Pier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3553,384 +3553,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modern Style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Piegay - Josette Pintueles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Aragon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.621-624, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03140361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Piegay - Josette Pintueles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Aragon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.590-593, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03140365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Piegay Josette Pintueles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Aragon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.132-135, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03140357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduccion: Escribir la democracia en contextos transicionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Laure Bonvalot; Anne-Laure Rebreyend; Philippe Roussin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Escribir la democracia. Literatura y transiciones democraticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 175, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casa de Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Collection de la Casa de Velázquez, 9788490962213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02391244v1</w:t>
-              </w:r>
-[...256 lines deleted...]
-                <w:t xml:space="preserve">halshs-03140365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una larga transicion para ‘decirlo todo’</w:t>
               </w:r>
@@ -4088,51 +4088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface. Emerging Vectors of Narratology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Pier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Krogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4378,51 +4378,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lapierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ribert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849686v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Ribert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.114.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117164v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.114.0223" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.3834" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938299v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647440v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938254v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140380v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140372v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02823076v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.106.0013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140393v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138876v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Depretto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148094v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148099v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02175289v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2006.2429" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2001.2081" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164336v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148102v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kaplan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148107v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sosan.1988.1101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938321v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938122v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salah Omri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mhra.org.uk/publications/t-19" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420523v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bonvalot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rebreyend" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.8531" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr &#8250; comm_0588-8018_2018_num_103_1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869226v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Krogh Hansen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Schmid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110555158/html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416736v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schaffner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tettamanzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-gallimard.com/livre/9782070773213-misere-de-la-litterature-terreur-de-l-histoire-celine-et-la-litterature-contemporaine-philippe-roussin/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148111v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117144v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938212v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938222v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938200v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr &#8250; catalogue &#8250; la-modernite-disputee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delage" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/fr/publications/librairie-en-ligne/livre/escribir-la-democracia/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140357v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10993-book-08535038-9782745350381.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140365v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Lien &#233;diteur&#160;: https://www.honorechampion.com/fr/10993-book-08535038-9782745350381.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/librairie-en-ligne/livre/escribir-la-democracia/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148004v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/search?client=firefox-b-e&amp;amp;q=emerging+vectors+of+narratology" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958350v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Krogh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110555158-202" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lapierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Ribert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.114.0005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850522v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ribert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117164v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.114.0223" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.3834" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938299v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647440v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938254v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140372v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134579v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02823076v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.106.0013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140393v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140386v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Depretto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138876v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148094v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148099v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02175289v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2006.2429" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2001.2081" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164336v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148102v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kaplan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148107v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sosan.1988.1101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938321v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938122v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salah Omri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mhra.org.uk/publications/t-19" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420523v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bonvalot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rebreyend" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.8531" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr &#8250; comm_0588-8018_2018_num_103_1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869226v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Krogh Hansen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Schmid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110555158/html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416736v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schaffner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tettamanzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-gallimard.com/livre/9782070773213-misere-de-la-litterature-terreur-de-l-histoire-celine-et-la-litterature-contemporaine-philippe-roussin/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148111v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117144v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938212v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938222v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938200v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr &#8250; catalogue &#8250; la-modernite-disputee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140361v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10993-book-08535038-9782745350381.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140365v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Lien &#233;diteur&#160;: https://www.honorechampion.com/fr/10993-book-08535038-9782745350381.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140357v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391244v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/fr/publications/librairie-en-ligne/livre/escribir-la-democracia/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/librairie-en-ligne/livre/escribir-la-democracia/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148004v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/search?client=firefox-b-e&amp;amp;q=emerging+vectors+of+narratology" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958350v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Krogh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110555158-202" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>