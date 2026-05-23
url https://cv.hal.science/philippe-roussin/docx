--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -118,1965 +118,1965 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Études littéraires : avis de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Lapierre</w:t>
+                <w:t xml:space="preserve">Philippe Daros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications [EHESS]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 114 (1), pp.223-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commu.114.0223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Ribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2024, n° 114 (1), pp.5-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commu.114.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/commu.114.0005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04849686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menaces sur les sciences sociales, aujourd'hui et après le 7 juillet 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre polémique aujourd’hui : du pamphlet au roman transgressif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 351, pp.235-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsh.3834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas tout à fait du Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03938260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre et paix de Louis-Ferdinand Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">K. Les Juifs, l'Europe, le XXIè siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03938299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voix, polyphonie, démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula. Colloques en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Livres de voix. Narrations pluralistes et démocratie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déshonneur et patrie : retour sur l’affaire Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03938254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d’expression et nouvelles théories de la censure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications [EHESS]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 114 (1), pp.223-236. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, Post-censure(s), 106, pp.17-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03140372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Post-censures, 106, pp.13-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03140380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde social de la littérature, entre patrimoine et contemporain (1980-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passés Futurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Ce que les artistes font à l'histoire, 8, https://www.politika.io/fr/notice/monde-social-litterature-entre-patrimoine-contemporain-19802020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Post-censure(s), 106, pp.13-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commu.106.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que signifie republier les pamphlets de Céline en 2019?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vacarmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86, pp.125-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03140393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 et 2 font 5 (la littérature des années 1930 face à la destruction du langage démocratique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diogène : Revue internationale des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Politique, vérité et démocratie, 261-262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camus communiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 859, pp.1005-1014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03140386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Depretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le formalisme russe 100 ans après, 103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’une forme littéraire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le formalisme russe 100 ans après, 103, pp.73-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réhabiliter Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 453, pp.62-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03140397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’une crise du langage ? Première Guerre mondiale et transformation du littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 351, pp.235-252. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, Ecrits de guerre. laboratoires esthétiques, 326, pp.17-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...323 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout dire ou le gouvernement de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications [EHESS]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Post-censure(s), 106, pp.17-32</w:t>
+              <w:t xml:space="preserve">, 2016, Démocratie et littérature. Expériences quotidiennes, espaces publics, régimes politiques, 99, pp.69-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Author, Authority and Authorship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Universitas : Monthly Review on Philosophy and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (11), pp.3-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ironie, rhétorique et démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux cahiers franco-polonais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Ironie Contemporaine, 8, p. 37-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’économie du témoignage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications [EHESS]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Post-censures, 106, pp.13-15</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, Des faits et des gestes. Le parti pris du document, 2., 79, pp.337 - 363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/comm.2006.2429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orwell, l'anti-utopie de l'homme ordinaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications [EHESS]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Post-censure(s), 106, pp.13-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/commu.106.0013⟩</w:t>
+              <w:t xml:space="preserve">, 2001, Le parti pris du document., 71, pp.105-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/comm.2001.2081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...268 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des liens humains (toucher, contagion, sympathie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications [EHESS]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Le formalisme russe 100 ans après, 103</w:t>
+              <w:t xml:space="preserve">, 1998, La contagion, 66, pp.121-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...590 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Changing Idea of Literature : The Bibliothèque de la Pléiade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Kaplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2114,51 +2114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting Back from the Other World : from Doctor to Author</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South Atlantic Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Céline, USA, 93 (2), pp.243-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2183,51 +2183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destouches avant Céline : le taylorisme et le sort de l'utopie hygiéniste. (Une lecture des écrits médicaux des années vingt)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 6, pp.5 - 48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2293,51 +2293,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voix, polyphonie, démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livres de voix. Narrations pluralistes et démocratie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po. Paris, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2394,51 +2394,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literature, Democracy and Transitional Justice. Comparative World Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Salah Omri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
@@ -2504,51 +2504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Rebreyend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Casa de Velázquez, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cvz.8531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2601,51 +2601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Depretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Pier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions du Seuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 103, 2018</w:t>
             </w:r>
           </w:p>
@@ -2698,51 +2698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Krogh Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Pier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2790,51 +2790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline à l'épreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Schaffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2878,51 +2878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misère de la littérature, terreur de l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, NRF-Essais, Eric Vigne</w:t>
             </w:r>
           </w:p>
@@ -2949,51 +2949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline, USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Kaplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3056,51 +3056,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La littérature hors discipline»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Servitudes et grandeurs des disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gallimard, NRF-Essais, pp.151-160, 2025</w:t>
@@ -3129,51 +3129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trust, credulity and speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alison James; Akihiro Kubo; Françoise Lavocat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Fiction and Belief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.236-247, 2024</w:t>
@@ -3202,51 +3202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice, Judicial Rhetoric, and the Reconstruction of Literature in Post-1945 Europe (Céline, Frisch, von Salomon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohamed-Salah Omri and Philippe Roussin (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Literature, Democracy and Transitional Justice. Comparative World Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Trranscript 19, </w:t>
@@ -3288,51 +3288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice, rhétorique judiciaire et reconstruction de la littérature en Europe après 1945 (Céline, Frisch, von Salomon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohamed-Salah Omri and Philippe Roussin (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Literature, Democracy and Transitional Justice. Comparative World Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Trranscript 19, </w:t>
@@ -3374,51 +3374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Salah Omri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3473,51 +3473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que signifie republier les pamphlets antisémites de Céline en 2018 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annick Duraffour; Philippe Gumplowicz; Grégoire Kauffmann; Isabelle de Mecquenem; Paul Zawadzki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Modernité disputée. Textes offerts à Pierre-André Taguieff</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3559,51 +3559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern Style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Piegay - Josette Pintueles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Aragon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3645,51 +3645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Piegay - Josette Pintueles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Aragon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3731,51 +3731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Piegay Josette Pintueles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Aragon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3830,51 +3830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduccion: Escribir la democracia en contextos transicionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Laure Bonvalot; Anne-Laure Rebreyend; Philippe Roussin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Escribir la democracia. Literatura y transiciones democraticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 175, </w:t>
@@ -3916,51 +3916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una larga transicion para ‘decirlo todo’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Laure Bonvalot; Anne Laure Rebreyend; Philippe Roussin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Escribir la democracia. Literatura y transiciones democráticas (siglos XX-XXI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3996,234 +3996,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is your Narrative? Lessons from the narrative Turn</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Per Krog Hansen; John Pier; Philippe Roussin; Wolf Schmid. </w:t>
+                <w:t xml:space="preserve">Preface. Emerging Vectors of Narratology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Krogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolf Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Per Krogh Hansen et al. eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Vectors of Narratology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 57, </w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, De Gruyter, pp.V-XII, 2017, Narratologia, 978-3-11-055378-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110555158-202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148004v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-03958350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">Per Krogh Hansen et al. eds. </w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is your Narrative? Lessons from the narrative Turn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Per Krog Hansen; John Pier; Philippe Roussin; Wolf Schmid. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Vectors of Narratology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Gruyter, pp.V-XII, 2017, Narratologia, 978-3-11-055378-9. </w:t>
+              <w:t xml:space="preserve">, 57, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110555158-202⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">de Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.383-404, 2017, Narratologia, 978-3-11-055378-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03958350v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4378,51 +4378,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lapierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Ribert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.114.0005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850522v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ribert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117164v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.114.0223" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.3834" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938299v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647440v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938254v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140372v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134579v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02823076v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.106.0013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140393v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140386v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Depretto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138876v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148094v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148099v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02175289v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2006.2429" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2001.2081" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164336v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148102v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kaplan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148107v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sosan.1988.1101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938321v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938122v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salah Omri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mhra.org.uk/publications/t-19" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420523v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bonvalot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rebreyend" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.8531" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr &#8250; comm_0588-8018_2018_num_103_1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869226v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Krogh Hansen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Schmid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110555158/html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416736v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schaffner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tettamanzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-gallimard.com/livre/9782070773213-misere-de-la-litterature-terreur-de-l-histoire-celine-et-la-litterature-contemporaine-philippe-roussin/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148111v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117144v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938212v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938222v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938200v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr &#8250; catalogue &#8250; la-modernite-disputee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140361v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10993-book-08535038-9782745350381.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140365v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Lien &#233;diteur&#160;: https://www.honorechampion.com/fr/10993-book-08535038-9782745350381.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140357v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391244v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/fr/publications/librairie-en-ligne/livre/escribir-la-democracia/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/librairie-en-ligne/livre/escribir-la-democracia/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148004v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/search?client=firefox-b-e&amp;amp;q=emerging+vectors+of+narratology" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958350v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Krogh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110555158-202" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117164v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.114.0223" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849686v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lapierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Ribert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.114.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850522v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ribert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.3834" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938260v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938299v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938254v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140372v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134579v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02823076v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.106.0013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140393v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140386v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Depretto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138876v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148094v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148099v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02175289v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2006.2429" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2001.2081" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164336v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148102v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kaplan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148107v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sosan.1988.1101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938321v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938122v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salah Omri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mhra.org.uk/publications/t-19" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420523v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bonvalot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rebreyend" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.8531" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr &#8250; comm_0588-8018_2018_num_103_1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869226v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Krogh Hansen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Schmid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110555158/html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416736v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schaffner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tettamanzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-gallimard.com/livre/9782070773213-misere-de-la-litterature-terreur-de-l-histoire-celine-et-la-litterature-contemporaine-philippe-roussin/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148111v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117144v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938212v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938222v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938200v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr &#8250; catalogue &#8250; la-modernite-disputee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140361v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10993-book-08535038-9782745350381.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140365v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Lien &#233;diteur&#160;: https://www.honorechampion.com/fr/10993-book-08535038-9782745350381.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140357v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391244v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/fr/publications/librairie-en-ligne/livre/escribir-la-democracia/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/librairie-en-ligne/livre/escribir-la-democracia/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958350v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Krogh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110555158-202" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148004v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/search?client=firefox-b-e&amp;amp;q=emerging+vectors+of+narratology" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>