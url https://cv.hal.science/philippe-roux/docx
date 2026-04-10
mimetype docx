--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -1954,369 +1954,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02541279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamatériaux pour la protection sismique</w:t>
+                <w:t xml:space="preserve">Fast raypath separation based on low-rank matrix approximation in a shallow-water waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
+                <w:t xml:space="preserve">Longyu Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Enoch</w:t>
+                <w:t xml:space="preserve">Wenbo Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Colombi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+                <w:t xml:space="preserve">Zhe Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Brule</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chunfeng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shijie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/20189037⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (4), pp.EL271-EL277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5030916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915140v1</w:t>
+                <w:t xml:space="preserve">hal-01807117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive seismic imaging with directive ambient noise: application to surface waves and the San Andreas Fault in Parkfield, CA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Métamatériaux pour la protection sismique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Colombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90, pp.37-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/20189037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246x.2009.04282.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04028152v1</w:t>
+                <w:t xml:space="preserve">hal-01915140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast raypath separation based on low-rank matrix approximation in a shallow-water waveguide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Passive seismic imaging with directive ambient noise: application to surface waves and the San Andreas Fault in Parkfield, CA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 143 (4), pp.EL271-EL277. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 179 (1), pp.367 - 373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5030916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246x.2009.04282.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807117v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raypath Separation With a High-Resolution Algorithm in a Shallow-Water Waveguide</w:t>
               </w:r>
@@ -2400,291 +2400,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced sensing and conversion of ultrasonic Rayleigh waves by elastic metasurfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Colombi</w:t>
+                <w:t xml:space="preserve">Active wideband higher-order raypath separation in multipath environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longyu Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Ageeva</w:t>
+                <w:t xml:space="preserve">Yaping Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard J. Smith</w:t>
+                <w:t xml:space="preserve">Jiasong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Clare</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huazhong Shu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-07151-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141 (1), pp.EL38--EL44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4972570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637670v1</w:t>
+                <w:t xml:space="preserve">hal-01504870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active wideband higher-order raypath separation in multipath environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Longyu Jiang</w:t>
+                <w:t xml:space="preserve">Elastic Wave Control Beyond Band-Gaps: Shaping the Flow of Waves in Plates and Half-Spaces with Subwavelength Resonant Rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Colombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard V. Craster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaping Hong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+                <w:t xml:space="preserve">Daniel Colquitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiasong Wu</w:t>
+                <w:t xml:space="preserve">Younes Achaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huazhong Shu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 141 (1), pp.EL38--EL44. </w:t>
+              <w:t xml:space="preserve">Frontiers of Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4972570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmech.2017.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504870v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental estimation of in vacuo structural admittance using random sources in a non-anechoic room</w:t>
               </w:r>
@@ -2747,1463 +2747,1481 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 142 (1), pp.103-109</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 142 (1), pp.103-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4990953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic Wave Control Beyond Band-Gaps: Shaping the Flow of Waves in Plates and Half-Spaces with Subwavelength Resonant Rods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Enhanced sensing and conversion of ultrasonic Rayleigh waves by elastic metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Colombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Colquitt</w:t>
+                <w:t xml:space="preserve">Victoria Ageeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Achaoui</w:t>
+                <w:t xml:space="preserve">Richard J. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+                <w:t xml:space="preserve">Adam Clare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rikesh Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Mechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmech.2017.00010⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.6750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-07151-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645079v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A seismic metamaterial: The resonant metawedge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Colombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Colquitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard V. Craster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.27717. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep27717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forests as a natural seismic metamaterial: Rayleigh wave bandgaps induced by local resonances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A methodological approach towards high-resolution surface wave imaging of the San Jacinto Fault Zone using ambient-noise recordings at a spatially dense array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albanne Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Hillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep19238⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 206 (2), pp.980 - 992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283646v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological approach towards high-resolution surface wave imaging of the San Jacinto Fault Zone using ambient-noise recordings at a spatially dense array</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forests as a natural seismic metamaterial: Rayleigh wave bandgaps induced by local resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Colombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard V. Craster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw193⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.19238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep19238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614804v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional cloaking of flexural waves in a plate with a locally resonant metamaterial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Colombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roux Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 137, pp.1783. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4915004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient noise surface wave tomography to determine the shallow shear velocity structure at Valhall: depth inversion with a Neighbourhood Algorithm</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverting for a deterministic surface gravity wave using he sensitivity kernel approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggu217⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135 (4), pp.1789-1799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4867374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02277423v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverting for a deterministic surface gravity wave using he sensitivity kernel approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green's function retrieval through cross-correlations in a two -dimensional complex reverberating medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Colombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Boschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 135 (4), pp.1789-1799. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4867374⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 135 (3), pp.1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4864485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116095v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green's function retrieval through cross-correlations in a two -dimensional complex reverberating medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Colombi</w:t>
+                <w:t xml:space="preserve">Ambient noise surface wave tomography to determine the shallow shear velocity structure at Valhall: depth inversion with a Neighbourhood Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mordret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Landès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lapo Boschi</w:t>
+                <w:t xml:space="preserve">N. M Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4864485⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 198 (3), pp.1514-1525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggu217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392311v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02277423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target localization through a data-based sensitivity kernel: A perturbation approach applied to a multistatic configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selda Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1800-1807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4868362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-surface study at the Valhall oil field from ambient noise surface wave tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shallow water acoustic tomography from angle measurements instead of travel-time measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Aulanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt061⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134, pp.EL373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4820468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02277520v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plumbing of Old Faithful Geyser revealed by hydrothermal tremor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Vandemeulebrouck</w:t>
+                <w:t xml:space="preserve">Time-angle sensitivity kernels for sound-speed perturbations in a shallow ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Aulanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cros</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.10.1002/grl.50422. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134 (1), pp.88-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/grl.50422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4809650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806927v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Analysis of Long-Term Frequency and Damping Wandering in Buildings Using the Random Decrement Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mikael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4270,2903 +4288,2894 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow water acoustic tomography from angle measurements instead of travel-time measurements</w:t>
+                <w:t xml:space="preserve">Helmholtz Tomography of ambient noise surface wave data to estimate Scholte wave phase velocity at Valhall Life of the Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Aulanier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+                <w:t xml:space="preserve">Aurélien Mordret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai M. Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish C. C. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Brossier</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.I. Barkved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4820468⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (2), pp.WA99-WA109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/GEO2012-0303.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874955v1</w:t>
+                <w:t xml:space="preserve">hal-00874171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-angle sensitivity kernels for sound-speed perturbations in a shallow ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Aulanier</w:t>
+                <w:t xml:space="preserve">Experimental measuement of the acoustic sensitivity kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 134 (1), pp.88-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4809650⟩</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4808111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853765v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmholtz Tomography of ambient noise surface wave data to estimate Scholte wave phase velocity at Valhall Life of the Field</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikolai M. Shapiro</w:t>
+                <w:t xml:space="preserve">Analyzing sound speed fluctuations in shallow water from group-velocity versus phase-velocity data representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satish C. C. Singh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+                <w:t xml:space="preserve">William A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.I. Barkved</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruce D Cornuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Aulanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William S. Hodgkiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/GEO2012-0303.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133 (4), pp.1945-1952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4792354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874171v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measuement of the acoustic sensitivity kernel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Azimuthal Anisotropy at Valhall: the Helmholtz Equation Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mordret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.M. Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish C. C. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/grl.50447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4808111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00881624v1</w:t>
+                <w:t xml:space="preserve">hal-00874177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing sound speed fluctuations in shallow water from group-velocity versus phase-velocity data representation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">William S. Hodgkiss</w:t>
+                <w:t xml:space="preserve">Near-surface study at the Valhall oil field from ambient noise surface wave tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mordret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Landès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. M Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. I Barkved</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4792354⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 193 (3), pp.1627-1643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841130v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02277520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimuthal Anisotropy at Valhall: the Helmholtz Equation Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Satish C. C. Singh</w:t>
+                <w:t xml:space="preserve">The plumbing of Old Faithful Geyser revealed by hydrothermal tremor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vandemeulebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40, pp.1-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/grl.50447⟩</w:t>
+              <w:t xml:space="preserve">, 2013, pp.10.1002/grl.50422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/grl.50422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874177v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-Capon and Double-MUSICAL for arrival separation in an acoustic waveguide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+                <w:t xml:space="preserve">Anatomy of the high-frequency ambient seismic wave field at the TCDP borehole.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Hillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-Y. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.F. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Oudompheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1687-6180-2012-187⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, VOL. 117, pp.19 PP. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JB008999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797704v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of the high-frequency ambient seismic wave field at the TCDP borehole.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Double-Capon and Double-MUSICAL for arrival separation in an acoustic waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.F. Ma</w:t>
+                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Oudompheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011JB008999⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pp.187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1687-6180-2012-187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706923v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One channel spatio-temporal inversion of acoustic wave in reverberant cavities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Catheline</w:t>
+                <w:t xml:space="preserve">Coherent backscattering enhancement in cavities: The simple-shape cavity revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catheline Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Ribay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3655026⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (3), pp.214-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2010.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00681671v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00679700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive monitoring of anisotropy change associated with the Parkfield 2004 earthquake</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ocean acoustic noise and passive coherent array processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.A. Kuperman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim G. Sabra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GL047875⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 343 (8-9), pp.533-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944873v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00681663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the Green's function through iteration of correlations.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Source depopulation potential and surface-wave tomography using a crosscorrelation method in a scattering medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gouédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huajian Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2011.03.001⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (2), pp.SA51-SA61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/1.3535443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00705642v1</w:t>
+                <w:t xml:space="preserve">insu-00680369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of acoustic feedback to target detection in a waveguide: Experimental demonstration at the ultrasonic scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One channel spatio-temporal inversion of acoustic wave in reverberant cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W.A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 130 (1), pp.13-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3593365⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 130 (4), p.2515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3655026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00681668v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00681671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic-wave identification and extraction through array processing: An experimental investigation at the laboratory scale</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Passive monitoring of anisotropy change associated with the Parkfield 2004 earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Brenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R M Nadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (13), pp.L13303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL047875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2011.04.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00679815v1</w:t>
+                <w:t xml:space="preserve">hal-02944873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source depopulation potential and surface-wave tomography using a crosscorrelation method in a scattering medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gouédard</w:t>
+                <w:t xml:space="preserve">Coherent backscattering enhancement in cavities. Highlights of the role of symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/1.3535443⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 129 (4), pp.1963-1971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3557029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00680369v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00560613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean acoustic noise and passive coherent array processing</w:t>
+                <w:t xml:space="preserve">The San Andreas Fault revisited through seismic-noise and surface-wave tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karim G. Sabra</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Wathelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.L13319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL047811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2011.02.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00681663v1</w:t>
+                <w:t xml:space="preserve">hal-00649625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent backscattering enhancement in cavities: The simple-shape cavity revisited</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gallot</w:t>
+                <w:t xml:space="preserve">Reconstructing the Green's function through iteration of correlations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenice Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vol 343 (N° 8-9), pp.P. 623-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2011.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2010.10.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00679700v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent backscattering enhancement in cavities. Highlights of the role of symmetry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Elastic-wave identification and extraction through array processing: An experimental investigation at the laboratory scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit de Cacqueray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3557029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (2-3), pp.81-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2011.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00560613v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00679815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The San Andreas Fault revisited through seismic-noise and surface-wave tomography</w:t>
+                <w:t xml:space="preserve">Application of acoustic feedback to target detection in a waveguide: Experimental demonstration at the ultrasonic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Roueff</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick La Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GL047811⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 130 (1), pp.13-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3593365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649625v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00681668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal depth function estimation using time-frequency analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Gervaise</w:t>
+                <w:t xml:space="preserve">Locating hydrothermal acoustic sources at Old Faithful Geyser using Matched Field Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vandemeulebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kedar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3592230⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 187 (1), pp.385-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2011.05147.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626450v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving temporal resolution in ambient noise monitoring of seismic wave speed.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Hadziioannou</w:t>
+                <w:t xml:space="preserve">Modal depth function estimation using time-frequency analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Larose</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adam Baig</w:t>
+                <w:t xml:space="preserve">Cedric Gervaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Campillo</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011JB008200⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 130 (1), pp.61-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3592230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00705317v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating hydrothermal acoustic sources at Old Faithful Geyser using Matched Field Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cros</w:t>
+                <w:t xml:space="preserve">Improving temporal resolution in ambient noise monitoring of seismic wave speed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hadziioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Baig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Kedar</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2011.05147.X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, VOL. 116, pp.10 PP. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JB008200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624592v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of a small change in a multiple scattering environment without modeling of the actual medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.C. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 130, pp.3566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.3652859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the feedback effect through the physics of the diffraction-based sensitivity kernel for a target in shallow water: A small-scale experimental demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick La Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 130 (4), p.2410. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3654662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00680986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target detection and localization in shallow water: An experimental demonstration of the acoustic barrier problem at the laboratory scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7184,2005 +7193,2005 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 129 (1), pp.85-97. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3514503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00680995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travel-time tomography in shallow water: Experimental demonstration at an ultrasonic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Iturbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 130 (3), pp.1232-1241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.3621271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive elastography: shear-wave tomography from physiological-noise correlation in soft tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Brum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 58 (6), pp.1122-1126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TUFFC.2011.1920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00680313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Temporal Resolution in Ambient Noise Monitoring of Seismic Wave Speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hadziioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Baig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 116, pp.B07304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011JB008200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00598933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the Green's function through iteration of correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 343 (8-9), pp.623-632. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2011.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00680292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoacoustic inversion with two source-receiver arrays in shallow water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of the coherent-to-incoherent intensity ratio to estimation of ocean surface roughness from high-frequency, shallow-water propagation measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Wathelet</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lee Culver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 128 (2), pp.702-710. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3455822⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 127 (3), pp.1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3294493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00565375v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00548875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the coherent-to-incoherent intensity ratio to estimation of ocean surface roughness from high-frequency, shallow-water propagation measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">mTORC1-Activated S6K1 Phosphorylates Rictor on Threonine 1135 and Regulates mTORC2 Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Andre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shane Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3294493⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (4), pp.908-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.00601-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00548875v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mTORC1-Activated S6K1 Phosphorylates Rictor on Threonine 1135 and Regulates mTORC2 Signaling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Moreau</w:t>
+                <w:t xml:space="preserve">Geoacoustic inversion with two source-receiver arrays in shallow water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Sukhovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Wathelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MCB.00601-09⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 128 (2), pp.702-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3455822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059936v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00565375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the effect of nonisotropically distributed energy on the apparent arrival time in correlations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gouedard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, v. 75 (5), p. SA85-SA93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1190/1.3483102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow water acoustic tomography performed from a double beamforming algorithm: simulation results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ion Iturbe</w:t>
+                <w:t xml:space="preserve">Wave separation in ambient seismic noise using intrinsic coherence and polarization filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (4), pp.410 à 421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2008.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JOE.2009.2015166⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00354661v1</w:t>
+                <w:t xml:space="preserve">insu-00372118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of mTOR Complex 1 (mTORC1) by Raptor Ser 863 and Multisite Phosphorylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Acosta-Jaquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilgen Ekim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Soliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 285 (1), pp.80-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M109.029637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave separation in ambient seismic noise using intrinsic coherence and polarization filtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Roueff</w:t>
+                <w:t xml:space="preserve">Shallow water acoustic tomography performed from a double beamforming algorithm: simulation results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Iturbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2008.09.008⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (2), pp.140-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JOE.2009.2015166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">insu-00372118v1</w:t>
+                <w:t xml:space="preserve">insu-00354661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive seismic imaging with directive ambient noise: application to surface waves and the San Andreas Fault in Parkfield, CA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchronized time-reversal focusing with application to remote imaging from a distant virtual source array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 125 (6), pp.3828-3834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3117374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04282.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00447731v1</w:t>
+                <w:t xml:space="preserve">insu-00499304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Monitoring Weak Changes in Multiply Scattering Media with Ambient Noise Correlation: Laboratory Experiments.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Passive seismic imaging with directive ambient noise: application to surface waves and the San Andreas Fault in Parkfield, CA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 179 (1), pp.367-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04282.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377456v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00447731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronized time-reversal focusing with application to remote imaging from a distant virtual source array</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. C. Walker</w:t>
+                <w:t xml:space="preserve">Stability of Monitoring Weak Changes in Multiply Scattering Media with Ambient Noise Correlation: Laboratory Experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hadziioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W.A. Kuperman</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 125 (6), pp.3828-3834. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 125 (6), pp.3688-3695</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3117374⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00499304v1</w:t>
+                <w:t xml:space="preserve">hal-00377456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting the local Green's function on a horizontal array from ambient ocean noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim G. Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 124 (4), pp.183 à 188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.2960937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00371305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations of correlations and Green's function reconstruction: role of scattering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Larose</w:t>
+                <w:t xml:space="preserve">The RSK factors of activating the Ras/MAPK signaling cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blenis John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Derode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2939267⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Volume (13), pp.4258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2741/3003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00276759v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double formation de voies pour la séparation et l'identification d'ondes : applications en contexte fortement bruité et à la campagne FAF03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Iturbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9197,972 +9206,972 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25 (6), pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RSK factors of activating the Ras/MAPK signaling cascade</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Blenis John</w:t>
+                <w:t xml:space="preserve">Fluctuations of correlations and Green's function reconstruction: role of scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Derode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2741/3003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103, pp.114907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2939267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059943v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of the two-point correlation function toward the Green's function in the context of a seismic-prospecting data set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gouedard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie Verdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 73 (6), pp.47 à 53. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/1.2985822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00371311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of raylike arrivals in a shallow-water waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce D. Cornuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. S. Hodgkiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 124 (6), pp.3430 à 3439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.2996330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00372120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative high-resolution wavenumber inversion applied to broadband acoustic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck D. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cassereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55 (10), pp.2306 à 2311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TUFFC.929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00372057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-potential and passive seismic monitoring of hydrothermal activity: A case study at Iodine Pool, Waimangu geothermal valley, New Zealand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vandemeulebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gouedard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 179 (1-2), pp.11 à 18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00372008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of Rayleigh-Lamb dispersion spectrum based on noise obtained from an air-jet forcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 122 (6), pp.3437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak Localization and Time Reversal of Ultrasound in a Rotational Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Derode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 95, pp.074301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.074301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth and range shifting of a focal spot using a time-reversal mirror in an acoustic waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10172,181 +10181,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argentière Glacier Characterization by Full Waveforms: Source Inversion as a Preliminary Step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85th EAGE Annual Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Oslo, Norway. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.202410802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi temporel haute-résolution des variations hydrologiques par corrélation du bruit ambiant enregistré par un réseau sismologique dense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaubert-Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10401,73 +10410,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOFCAN 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Grenoble (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic imaging of a gravity wave caused by laser-induced breakdown in a fluid waveguide using multi-reverberated ultrasonic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias van Baarsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10516,92 +10525,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2018 - 174th Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Victoria, Canada. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5067505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic imaging of a gravity wave caused by laser-induced breakdown in a fluid waveguide using acoustic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias van Baarsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10660,709 +10669,709 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2017 - Forum Acusticum 2017 - 173rd Meeting of The Acoustical Society of America and the 8th Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Boston, MA, United States. pp.3589-3589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la vitesse d'une cible en mouvement par une méthode large bande et haute résolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornel Ioana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Josso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Doisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range, velocity and immersion estimation of a moving target in a water-filled tank with an active sonar system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornel Ioana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Josso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Doisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2015 - OCEANS '15 MTS/IEEE. Discovering Sustainable Ocean Energy for a New World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Gênes, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS-Genova.2015.7271705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage Detection and Localisation Using Mode-Based Method and Perturbation Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model tank experiments and using a random noise field to determine scattering properties of an object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selda Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earl G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International conference on Underwater Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency and Damping Wandering in Existing Buildings Using the Random Decrement Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Schinkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Douste-Bacqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound-speed tomography using angle sensitivity-kernels in an ultrasonic waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Aulanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacheme Ayasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11390,1595 +11399,1595 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UA 2014 - 2nd international conference and exhibition on Underwater Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of sensitivity kernels to image an gravity wave in an ultrasonic waveguide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+                <w:t xml:space="preserve">Data-based sensitivity kernel in a highly reverberating cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selda Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lenaic Bonneau</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UA 3013 - 1st International Conference and Exhibition on Underwater Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Corfou, Greece</w:t>
+              <w:t xml:space="preserve">166th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935405v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal changes of seismic anisotropy in seismogenic zones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of sensitivity kernels to image an gravity wave in an ultrasonic waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saade</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lenaic Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">UA 3013 - 1st International Conference and Exhibition on Underwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Corfou, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851171v1</w:t>
+                <w:t xml:space="preserve">hal-00935405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-angle ocean acoustic tomography using sensitivity kernels: The forward problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Mesure d'angles par double formation de voies appliquée à la tomographie acoustique sous-marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Aulanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA 2013 - Acoustics 2013 - 21st International Congress on Acoustics - 165th Meeting of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID225</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841118v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-based sensitivity kernel in a highly reverberating cavity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+                <w:t xml:space="preserve">Time-angle ocean acoustic tomography using sensitivity kernels: The forward problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Aulanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. A. Kuperman</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">166th Meeting of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICA 2013 - Acoustics 2013 - 21st International Congress on Acoustics - 165th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montreal, Canada. pp.005018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4798812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303924v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure d'angles par double formation de voies appliquée à la tomographie acoustique sous-marine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Brossier</w:t>
+                <w:t xml:space="preserve">Spatio-temporal changes of seismic anisotropy in seismogenic zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID225</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877115v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-angle ocean acoustic tomography using sensitivity kernels: Numerical and experimental inversion results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Aulanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA 2013 - Acoustics 2013 - 21st International Congress on Acoustics - 165th Meeting of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montréal, Canada. pp.005019-005025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4798965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Fractured Media by Temporal Changes of Anisotropy Using Ambient Seismic Noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remote localization of a moving target in a random scattering medium based on the Born approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. A. Kuperman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th EAGE Conference and Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd Pan-American Meeting on Acoustic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cancun, Mexico</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031818v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal anisotropy viewed by noise cross-correlations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Cupillard</w:t>
+                <w:t xml:space="preserve">Passive spatio-temporal inverse filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851056v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface acoustic tomography : imaging a gravity wave at the surface of an ultrasonic fluid waveguide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Marandet</w:t>
+                <w:t xml:space="preserve">One channel spatio-temporal inversion of acoustic wave in reverberant cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECUA 2012 - 11th European Conference on Underwater Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Édimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935410v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive spatio-temporal inverse filter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Catheline</w:t>
+                <w:t xml:space="preserve">Crustal anisotropy viewed by noise cross-correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Zaccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810596v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote localization of a moving target in a random scattering medium based on the Born approximation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.C. Walker</w:t>
+                <w:t xml:space="preserve">Surface acoustic tomography : imaging a gravity wave at the surface of an ultrasonic fluid waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaic Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. A. Kuperman</w:t>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Pan-American Meeting on Acoustic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">ECUA 2012 - 11th European Conference on Underwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Édimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303929v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One channel spatio-temporal inversion of acoustic wave in reverberant cavities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Rupin</w:t>
+                <w:t xml:space="preserve">Observable variation estimation with 3d high-resolution methods on tank experiment for acoustic tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">ECUA 2012 - 11th European Conference on Underwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Édimbourg, United Kingdom. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811364v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observable variation estimation with 3d high-resolution methods on tank experiment for acoustic tomography</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring of Fractured Media by Temporal Changes of Anisotropy Using Ambient Seismic Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECUA 2012 - 11th European Conference on Underwater Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74th EAGE Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20148753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935409v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double multiple signal characterization active large band (d-musical) for extraction of observable in acoustic tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13006,87 +13015,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, San Diego, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplitude and travel-time sensitivity kernels for a density change : experimental validation at the laboratory scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13101,208 +13110,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UAM 2011 - 4th international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Kos, Greece. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direction-of-arrival, direction-of-departure and travel-time sensivity kernels obtained through double beamforming in shallow water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Aulanier</w:t>
+                <w:t xml:space="preserve">Double multiple signal characterization active large band (D-MUSICAL) for extrac- tion of observable in acoustic tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UAM 2011 - 4th international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Kos, Greece. pp.453-460</w:t>
+              <w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, San Diego, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625379v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic tomography of a gravity wave at the interface of an ultrasonic fluid waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaic Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13320,331 +13329,331 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, San Diego, Californie, United States. pp.2454, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3654859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double multiple signal characterization active large band (D-MUSICAL) for extrac- tion of observable in acoustic tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
+                <w:t xml:space="preserve">Direction-of-arrival, direction-of-departure and travel-time sensivity kernels obtained through double beamforming in shallow water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Aulanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, San Diego, California, United States</w:t>
+              <w:t xml:space="preserve">UAM 2011 - 4th international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kos, Greece. pp.453-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679858v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the feedback effect through the physics of the diffraction-based sensitivity kernel for a target in shallow water: A small-scale experimental demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick La Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, San Diego, California, United States. pp.2410, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.3654662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspective of tomography inversion using direction-of-arrival and direction-of-departure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Aulanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13672,320 +13681,290 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, San Diego, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive monitoring of anisotropy change for the Parkfield 2004 earthquake</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+                <w:t xml:space="preserve">Spatial and Temporal High Resolution shallow water tomography in an ultrasonic tank : imaging a thermal plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Iturbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">ECUA 2010 - 10th European Conference on Underwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851052v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Temporal High Resolution shallow water tomography in an ultrasonic tank : imaging a thermal plume</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of a target in shallow water using the feedback phenomenon : a small-scale experimental demonstration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECUA 2010 - 10th European Conference on Underwater Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Acoustics 2010 - 160th Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Cancun, Mexico. pp.2460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599611v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of a target in shallow water using the feedback phenomenon : a small-scale experimental demonstration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Tomography of the surface elevation in shallow water between two source-receiver ultrasonic arrays : a small-scale experimental demonstration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14000,385 +13979,415 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2010 - 160th Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Cancun, Mexico. pp.2460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599617v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomography of the surface elevation in shallow water between two source-receiver ultrasonic arrays : a small-scale experimental demonstration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Marandet</w:t>
+                <w:t xml:space="preserve">Passive monitoring of anisotropy change for the Parkfield 2004 earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2010 - 160th Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Cancun, Mexico. pp.2460</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599613v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noyaux de sensibilité de temps de propagation obtenues par Double Formation de Voies : vers une Tomographie plus robuste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ion Iturbe</w:t>
+                <w:t xml:space="preserve">Detection and localization of a target in shallox water between two source-receive ultrasonic arrays: a small scale experiment demonstration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">Acoustics 2009 - 158th Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447572v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and localization of a target in shallox water between two source-receive ultrasonic arrays: a small scale experiment demonstration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Marandet</w:t>
+                <w:t xml:space="preserve">Noyaux de sensibilité de temps de propagation obtenues par Double Formation de Voies : vers une Tomographie plus robuste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Iturbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2009 - 158th Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, San Antonio, Texas, United States</w:t>
+              <w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599609v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New trends for shallow water acoustic tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Iturbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14406,316 +14415,316 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop in Signal Processing for Marine and Seismic Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00378293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shallow water tomography: Ray theory vs travel-time sensitivity kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Iturbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2009 - 157th Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Portland, United States. pp.2500-2500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An acoustic barrier based on amplitude variations of the ray paths and double beamforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Iturbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean acoustic tomography using a double-beamforming algorithm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Iturbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14743,289 +14752,289 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double formation de voies pour l'estimation de temps de trajet en contexte fortement bruité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Iturbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation de source par filtrage modal : application à des données petites échelles en ASM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lacoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20eme Colloque sur le Traitement du Signal et des Images (GRETSI 07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Louvain la Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">GRETSI 2005 - 20ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification du milieu océanique : application sur des données petites échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15041,51 +15050,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7eme Journées d'Acoustique Sous Marine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15095,154 +15104,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mills cross multi split-beam processing for assessment of target strengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Matte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tehei Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lamouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Fisheries and Plankton Acoustics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15252,151 +15261,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic, Ambient Noise Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai M. Shapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harsh K. Gupta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Solid Earth Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, p.1230-1236, 2011, Encyclopedia of Earth Sciences Series, 978-90-481-8701-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-90-481-8702-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00682015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId412"/>
+      <w:footerReference w:type="default" r:id="rId413"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15543,51 +15552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Claude Nataf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Su" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;bron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04111-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613797v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Nanni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albanne Lecointre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gl095996" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03859266v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaubert-Bastide" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bordes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030680" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026304v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmstetter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200280" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594399v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023757118" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006846v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyan Cao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Yonis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malti Vaghela" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias H Barriga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyamvada Chugh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-020-0531-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tallon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Matte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E Skipetrov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005145" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lott" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pelat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.065203" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052309v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002447" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107589v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sergeant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Lindner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Walter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-1139-2020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996793v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001935" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380508v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5132939" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2018-0537.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02541279v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Saade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohtaro Araragi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Montagner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13156-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Enoch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Colombi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brule" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20189037" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028152v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246x.2009.04282.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807117v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longyu Jiang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Song" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunfeng Yang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5030916" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499820v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longyu I Jiang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe I Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2660778" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637670v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ageeva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Smith" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Clare" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikesh Patel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07151-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01504870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Hong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasong Wu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhong Shu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4972570" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl Williams" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Tippmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine T. Rakotonarivo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Waters" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard V. Craster" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Colquitt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Achaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2017.00010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395831v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27717" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283646v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19238" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614804v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Hillers" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw193" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283605v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Philippe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rupin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4915004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02277423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mordret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Land&#232;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M Shapiro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Singh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu217" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116095v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4867374" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392311v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Boschi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4864485" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128157v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selda Yildiz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marandet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Kuperman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4868362" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02277520v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. I Barkved" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt061" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806927v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cros" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50422" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790354v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mikael" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Langlais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120048" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874955v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aulanier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4820468" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853765v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4809650" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874171v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai M. Shapiro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. C. Singh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.I. Barkved" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2012-0303.1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881624v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4808111" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841130v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Kuperman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce D Cornuelle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S. Hodgkiss" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4792354" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874177v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Shapiro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50447" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797704v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Touz&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Oudompheng" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2012-187" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706923v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Y. Lin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Ma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008999" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3655026" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944873v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Montagner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brenguier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Nadeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Ricard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047875" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705642v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Froment" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.03.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q03SJ706-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681668v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick La Rizza" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Kuperman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3593365" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679815v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Cacqueray" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.04.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P9ZHZM2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680369v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gou&#233;dard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Verdel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajian Yao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3535443" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681663v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G. Sabra" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.02.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP78KG67-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679700v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catheline Stefan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Ribay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2010.10.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67BKM0B7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00560613v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3557029" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649625v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wathelet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047811" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00626450v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3592230" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705317v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hadziioannou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Larose" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Baig" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008200" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624592v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kedar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2011.05147.X" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237329v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotonarivo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Walker" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3652859" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680986v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3654662" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680995v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3514503" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625344v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Iturbe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3621271" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680313v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Brum" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benech" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2011.1920" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598933v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680292v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Froment" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565375v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sukhovich" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3455822" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548875v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lee Culver" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Walker" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3294493" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059936v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andre Julien" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carriere" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moreau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00601-09" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704700v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouedard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3483102" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354661v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2009.2015166" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059937v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Foster" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Acosta-Jaquez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Romeo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgen Ekim" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Soliman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.029637" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372118v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2008.09.008" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83Z94Z0H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447731v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04282.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377456v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00499304v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Walker" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3117374" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00371305v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Fried" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2960937" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276759v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Derode" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2939267" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350960v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059943v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Ray" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blenis John" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3003" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00371311v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2985822" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372120v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce D. Cornuelle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. S. Hodgkiss" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2996330" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372057v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D. Philippe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cassereau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.929" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372008v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legaz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.09.015" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LZJNC61-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175909v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018725v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tourin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.074301" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000667v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792409v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Grange" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thurin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410802" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199806v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301354v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5067505" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961429v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245243v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mours" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Ioana" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Josso" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Doisy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245246v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Genova.2015.7271705" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022017v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hamze" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baillet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303922v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl G. Williams" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022068v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Schinkmann" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Douste-Bacqu&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060140v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935405v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Bonneau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851171v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saade" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cupillard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brenguier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841118v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4798812" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303924v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877115v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841121v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4798965" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031818v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20148753" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851056v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zaccarelli" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935410v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810596v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303929v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811364v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935409v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935415v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640078v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625379v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640067v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3654859" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679858v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640068v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841126v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851052v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saumet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599611v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599617v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599613v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447572v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599609v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378293v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386484v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321316v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348777v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157941v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321289v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lacoume" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321299v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582896v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehei Gauthier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamouret" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerda" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00682015v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8702-7" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Claude Nataf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Su" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;bron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04111-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613797v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Nanni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albanne Lecointre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gl095996" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03859266v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaubert-Bastide" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bordes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030680" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026304v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmstetter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200280" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594399v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023757118" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006846v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyan Cao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Yonis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malti Vaghela" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias H Barriga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyamvada Chugh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-020-0531-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tallon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Matte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E Skipetrov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005145" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lott" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pelat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.065203" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052309v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002447" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107589v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sergeant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Lindner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Walter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-1139-2020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996793v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001935" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380508v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5132939" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2018-0537.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02541279v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Saade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohtaro Araragi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Montagner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13156-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longyu Jiang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Song" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunfeng Yang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5030916" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915140v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Enoch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Colombi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brule" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20189037" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246x.2009.04282.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499820v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longyu I Jiang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe I Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2660778" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01504870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Hong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasong Wu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhong Shu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4972570" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645079v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard V. Craster" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Colquitt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Achaoui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2017.00010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl Williams" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Tippmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine T. Rakotonarivo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Waters" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4990953" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637670v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ageeva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Smith" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Clare" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikesh Patel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07151-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395831v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27717" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614804v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Hillers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw193" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283646v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19238" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Philippe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rupin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4915004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116095v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4867374" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392311v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Boschi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4864485" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02277423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mordret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Land&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M Shapiro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Singh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu217" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128157v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selda Yildiz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marandet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Kuperman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4868362" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874955v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aulanier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4820468" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853765v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4809650" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790354v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mikael" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Langlais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120048" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874171v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai M. Shapiro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. C. Singh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.I. Barkved" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2012-0303.1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881624v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4808111" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841130v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Kuperman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce D Cornuelle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S. Hodgkiss" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4792354" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874177v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Shapiro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50447" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02277520v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. I Barkved" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt061" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806927v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cros" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50422" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706923v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Y. Lin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Ma" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008999" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797704v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Touz&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Oudompheng" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2012-187" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679700v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catheline Stefan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Ribay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2010.10.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67BKM0B7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681663v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Kuperman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G. Sabra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.02.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP78KG67-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680369v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gou&#233;dard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Verdel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajian Yao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3535443" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681671v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3655026" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944873v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Montagner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brenguier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Nadeau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Ricard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047875" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00560613v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3557029" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649625v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wathelet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047811" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705642v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Froment" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.03.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q03SJ706-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679815v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Cacqueray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.04.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P9ZHZM2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681668v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick La Rizza" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3593365" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624592v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kedar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2011.05147.X" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00626450v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3592230" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705317v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hadziioannou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Larose" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Baig" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008200" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237329v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotonarivo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Walker" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3652859" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680986v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3654662" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680995v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3514503" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625344v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Iturbe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3621271" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680313v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Brum" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benech" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2011.1920" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598933v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680292v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Froment" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548875v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lee Culver" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Walker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3294493" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059936v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andre Julien" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carriere" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moreau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00601-09" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565375v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sukhovich" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3455822" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704700v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouedard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3483102" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372118v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2008.09.008" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83Z94Z0H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059937v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Foster" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Acosta-Jaquez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Romeo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgen Ekim" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Soliman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.029637" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354661v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2009.2015166" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00499304v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Walker" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3117374" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447731v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04282.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377456v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00371305v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Fried" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2960937" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059943v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Ray" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blenis John" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350960v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276759v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Derode" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2939267" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00371311v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2985822" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372120v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce D. Cornuelle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. S. Hodgkiss" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2996330" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372057v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D. Philippe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cassereau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.929" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372008v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legaz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.09.015" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LZJNC61-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175909v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018725v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tourin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.074301" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000667v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conti" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792409v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Grange" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thurin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410802" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199806v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301354v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5067505" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961429v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245243v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mours" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Ioana" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Josso" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Doisy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245246v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Genova.2015.7271705" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022017v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hamze" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baillet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303922v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl G. Williams" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022068v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Schinkmann" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Douste-Bacqu&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060140v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303924v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935405v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Bonneau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877115v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841118v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4798812" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851171v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saade" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cupillard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brenguier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841121v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4798965" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303929v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810596v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811364v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851056v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zaccarelli" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935410v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935409v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031818v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20148753" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935415v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640078v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679858v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640067v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3654859" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625379v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640068v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841126v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599611v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599617v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599613v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851052v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saumet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599609v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447572v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378293v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386484v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321316v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348777v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157941v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321289v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lacoume" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321299v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582896v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehei Gauthier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamouret" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerda" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00682015v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8702-7" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>