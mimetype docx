--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1954,291 +1954,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02541279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast raypath separation based on low-rank matrix approximation in a shallow-water waveguide</w:t>
+                <w:t xml:space="preserve">Métamatériaux pour la protection sismique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longyu Jiang</w:t>
+                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenbo Song</w:t>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhe Zhang</w:t>
+                <w:t xml:space="preserve">Andrea Colombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunfeng Yang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Brule</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5030916⟩</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90, pp.37-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/20189037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807117v1</w:t>
+                <w:t xml:space="preserve">hal-01915140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamatériaux pour la protection sismique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast raypath separation based on low-rank matrix approximation in a shallow-water waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longyu Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
+                <w:t xml:space="preserve">Wenbo Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Enoch</w:t>
+                <w:t xml:space="preserve">Zhe Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Colombi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+                <w:t xml:space="preserve">Chunfeng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Brule</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shijie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 90, pp.37-40. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (4), pp.EL271-EL277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/photon/20189037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.5030916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915140v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive seismic imaging with directive ambient noise: application to surface waves and the San Andreas Fault in Parkfield, CA</w:t>
               </w:r>
@@ -2400,641 +2400,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active wideband higher-order raypath separation in multipath environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Longyu Jiang</w:t>
+                <w:t xml:space="preserve">Enhanced sensing and conversion of ultrasonic Rayleigh waves by elastic metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Colombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaping Hong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+                <w:t xml:space="preserve">Victoria Ageeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiasong Wu</w:t>
+                <w:t xml:space="preserve">Richard J. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huazhong Shu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adam Clare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rikesh Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4972570⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.6750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-07151-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504870v1</w:t>
+                <w:t xml:space="preserve">hal-01637670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic Wave Control Beyond Band-Gaps: Shaping the Flow of Waves in Plates and Half-Spaces with Subwavelength Resonant Rods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental estimation of in vacuo structural admittance using random sources in a non-anechoic room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Colquitt</w:t>
+                <w:t xml:space="preserve">Earl Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Achaoui</w:t>
+                <w:t xml:space="preserve">Jeffery Tippmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Mechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmech.2017.00010⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (1), pp.103-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4990953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645079v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental estimation of in vacuo structural admittance using random sources in a non-anechoic room</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Earl Williams</w:t>
+                <w:t xml:space="preserve">Active wideband higher-order raypath separation in multipath environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longyu Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffery Tippmann</w:t>
+                <w:t xml:space="preserve">Yaping Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+                <w:t xml:space="preserve">Jiasong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zachary Waters</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huazhong Shu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 142 (1), pp.103-109. </w:t>
+              <w:t xml:space="preserve">, 2017, 141 (1), pp.EL38--EL44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4990953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4972570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043378v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced sensing and conversion of ultrasonic Rayleigh waves by elastic metasurfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Elastic Wave Control Beyond Band-Gaps: Shaping the Flow of Waves in Plates and Half-Spaces with Subwavelength Resonant Rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Colombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Ageeva</w:t>
+                <w:t xml:space="preserve">Richard V. Craster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard J. Smith</w:t>
+                <w:t xml:space="preserve">Daniel Colquitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Clare</w:t>
+                <w:t xml:space="preserve">Younes Achaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rikesh Patel</w:t>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.6750. </w:t>
+              <w:t xml:space="preserve">Frontiers of Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-07151-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmech.2017.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637670v1</w:t>
+                <w:t xml:space="preserve">hal-01645079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A seismic metamaterial: The resonant metawedge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Colombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Colquitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard V. Craster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.27717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3202,103 +3202,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forests as a natural seismic metamaterial: Rayleigh wave bandgaps induced by local resonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Colombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard V. Craster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.19238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3332,77 +3332,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional cloaking of flexural waves in a plate with a locally resonant metamaterial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Colombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roux Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3443,365 +3443,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverting for a deterministic surface gravity wave using he sensitivity kernel approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ambient noise surface wave tomography to determine the shallow shear velocity structure at Valhall: depth inversion with a Neighbourhood Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mordret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Landès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. M Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4867374⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 198 (3), pp.1514-1525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggu217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116095v1</w:t>
+                <w:t xml:space="preserve">insu-02277423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green's function retrieval through cross-correlations in a two -dimensional complex reverberating medium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverting for a deterministic surface gravity wave using he sensitivity kernel approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Campillo</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 135 (3), pp.1034. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4864485⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 135 (4), pp.1789-1799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4867374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392311v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient noise surface wave tomography to determine the shallow shear velocity structure at Valhall: depth inversion with a Neighbourhood Algorithm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. M Shapiro</w:t>
+                <w:t xml:space="preserve">Green's function retrieval through cross-correlations in a two -dimensional complex reverberating medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Colombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Singh</w:t>
+                <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 198 (3), pp.1514-1525. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135 (3), pp.1034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggu217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4864485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02277423v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target localization through a data-based sensitivity kernel: A perturbation approach applied to a multistatic configuration</w:t>
               </w:r>
@@ -3813,51 +3813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selda Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3911,2090 +3911,2090 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow water acoustic tomography from angle measurements instead of travel-time measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-surface study at the Valhall oil field from ambient noise surface wave tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mordret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Landès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. M Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Aulanier</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. I Barkved</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4820468⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 193 (3), pp.1627-1643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874955v1</w:t>
+                <w:t xml:space="preserve">insu-02277520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-angle sensitivity kernels for sound-speed perturbations in a shallow ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+                <w:t xml:space="preserve">The plumbing of Old Faithful Geyser revealed by hydrothermal tremor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vandemeulebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4809650⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.10.1002/grl.50422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/grl.50422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853765v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Analysis of Long-Term Frequency and Damping Wandering in Buildings Using the Random Decrement Technique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shallow water acoustic tomography from angle measurements instead of travel-time measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+                <w:t xml:space="preserve">Florian Aulanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Langlais</w:t>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 103 (1), pp.236-246. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134, pp.EL373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120120048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4820468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790354v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmholtz Tomography of ambient noise surface wave data to estimate Scholte wave phase velocity at Valhall Life of the Field</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Satish C. C. Singh</w:t>
+                <w:t xml:space="preserve">Time-angle sensitivity kernels for sound-speed perturbations in a shallow ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Aulanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O.I. Barkved</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/GEO2012-0303.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134 (1), pp.88-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4809650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874171v1</w:t>
+                <w:t xml:space="preserve">hal-00853765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measuement of the acoustic sensitivity kernel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Analysis of Long-Term Frequency and Damping Wandering in Buildings Using the Random Decrement Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mikael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">W. A. Kuperman</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4808111⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (1), pp.236-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120120048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881624v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing sound speed fluctuations in shallow water from group-velocity versus phase-velocity data representation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Helmholtz Tomography of ambient noise surface wave data to estimate Scholte wave phase velocity at Valhall Life of the Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mordret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai M. Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish C. C. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William S. Hodgkiss</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O.I. Barkved</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 133 (4), pp.1945-1952. </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (2), pp.WA99-WA109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4792354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/GEO2012-0303.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841130v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimuthal Anisotropy at Valhall: the Helmholtz Equation Approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental measuement of the acoustic sensitivity kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. A. Kuperman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/grl.50447⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134 (1), pp.88-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4808111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874177v1</w:t>
+                <w:t xml:space="preserve">hal-00881624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-surface study at the Valhall oil field from ambient noise surface wave tomography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Singh</w:t>
+                <w:t xml:space="preserve">Analyzing sound speed fluctuations in shallow water from group-velocity versus phase-velocity data representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William A. Kuperman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce D Cornuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Aulanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. I Barkved</w:t>
+                <w:t xml:space="preserve">William S. Hodgkiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 193 (3), pp.1627-1643. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133 (4), pp.1945-1952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4792354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02277520v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plumbing of Old Faithful Geyser revealed by hydrothermal tremor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Azimuthal Anisotropy at Valhall: the Helmholtz Equation Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mordret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Vandemeulebrouck</w:t>
+                <w:t xml:space="preserve">N.M. Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish C. C. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Cros</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.10.1002/grl.50422. </w:t>
+              <w:t xml:space="preserve">, 2013, 40, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/grl.50422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/grl.50447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806927v1</w:t>
+                <w:t xml:space="preserve">hal-00874177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of the high-frequency ambient seismic wave field at the TCDP borehole.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Double-Capon and Double-MUSICAL for arrival separation in an acoustic waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.-Y. Lin</w:t>
+                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.F. Ma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+                <w:t xml:space="preserve">Benoit Oudompheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, VOL. 117, pp.19 PP. </w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pp.187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011JB008999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1687-6180-2012-187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706923v1</w:t>
+                <w:t xml:space="preserve">hal-00797704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-Capon and Double-MUSICAL for arrival separation in an acoustic waveguide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anatomy of the high-frequency ambient seismic wave field at the TCDP borehole.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Hillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+                <w:t xml:space="preserve">Y.-Y. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.F. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Oudompheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2012, pp.187. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, VOL. 117, pp.19 PP. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1687-6180-2012-187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011JB008999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797704v1</w:t>
+                <w:t xml:space="preserve">hal-00706923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent backscattering enhancement in cavities: The simple-shape cavity revisited</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One channel spatio-temporal inversion of acoustic wave in reverberant cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catheline Stefan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gallot</w:t>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2010.10.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 130 (4), p.2515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3655026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00679700v1</w:t>
+                <w:t xml:space="preserve">insu-00681671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean acoustic noise and passive coherent array processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+                <w:t xml:space="preserve">Passive monitoring of anisotropy change associated with the Parkfield 2004 earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Brenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R M Nadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.A. Kuperman</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yanick Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2011.02.003⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (13), pp.L13303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL047875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00681663v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source depopulation potential and surface-wave tomography using a crosscorrelation method in a scattering medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gouédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huajian Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 76 (2), pp.SA51-SA61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1190/1.3535443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00680369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One channel spatio-temporal inversion of acoustic wave in reverberant cavities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Rupin</w:t>
+                <w:t xml:space="preserve">Coherent backscattering enhancement in cavities: The simple-shape cavity revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catheline Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Catheline</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+                <w:t xml:space="preserve">Guillemette Ribay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3655026⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (3), pp.214-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2010.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00681671v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00679700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive monitoring of anisotropy change associated with the Parkfield 2004 earthquake</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J P Montagner</w:t>
+                <w:t xml:space="preserve">Ocean acoustic noise and passive coherent array processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Brenguier</w:t>
+                <w:t xml:space="preserve">W.A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R M Nadeau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karim G. Sabra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 343 (8-9), pp.533-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2011.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011GL047875⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02944873v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00681663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent backscattering enhancement in cavities. Highlights of the role of symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6255,780 +6255,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic-wave identification and extraction through array processing: An experimental investigation at the laboratory scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of acoustic feedback to target detection in a waveguide: Experimental demonstration at the ultrasonic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit de Cacqueray</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boue</w:t>
+                <w:t xml:space="preserve">Patrick La Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2011.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 130 (1), pp.13-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3593365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00679815v1</w:t>
+                <w:t xml:space="preserve">insu-00681668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of acoustic feedback to target detection in a waveguide: Experimental demonstration at the ultrasonic scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic-wave identification and extraction through array processing: An experimental investigation at the laboratory scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit de Cacqueray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">W.A. Kuperman</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (2-3), pp.81-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2011.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3593365⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00681668v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00679815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating hydrothermal acoustic sources at Old Faithful Geyser using Matched Field Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cros</w:t>
+                <w:t xml:space="preserve">Localization of a small change in a multiple scattering environment without modeling of the actual medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Kedar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2011.05147.X⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 130, pp.3566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3652859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624592v1</w:t>
+                <w:t xml:space="preserve">hal-01237329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal depth function estimation using time-frequency analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Gervaise</w:t>
+                <w:t xml:space="preserve">Improving temporal resolution in ambient noise monitoring of seismic wave speed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hadziioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Baig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3592230⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, VOL. 116, pp.10 PP. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JB008200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626450v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving temporal resolution in ambient noise monitoring of seismic wave speed.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adam Baig</w:t>
+                <w:t xml:space="preserve">Locating hydrothermal acoustic sources at Old Faithful Geyser using Matched Field Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Campillo</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vandemeulebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kedar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011JB008200⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 187 (1), pp.385-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2011.05147.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00705317v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of a small change in a multiple scattering environment without modeling of the actual medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
+                <w:t xml:space="preserve">Modal depth function estimation using time-frequency analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.C. Walker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. A. Kuperman</w:t>
+                <w:t xml:space="preserve">Cedric Gervaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 130, pp.3566. </w:t>
+              <w:t xml:space="preserve">, 2011, 130 (1), pp.61-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3652859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.3592230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237329v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the feedback effect through the physics of the diffraction-based sensitivity kernel for a target in shallow water: A small-scale experimental demonstration</w:t>
               </w:r>
@@ -7040,51 +7040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick La Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7378,64 +7378,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive elastography: shear-wave tomography from physiological-noise correlation in soft tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7512,126 +7512,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Temporal Resolution in Ambient Noise Monitoring of Seismic Wave Speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hadziioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Baig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 116, pp.B07304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011JB008200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00598933v1</w:t>
@@ -8135,51 +8135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gouedard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, v. 75 (5), p. SA85-SA93. </w:t>
@@ -8211,407 +8211,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave separation in ambient seismic noise using intrinsic coherence and polarization filtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Roueff</w:t>
+                <w:t xml:space="preserve">Shallow water acoustic tomography performed from a double beamforming algorithm: simulation results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Iturbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2008.09.008⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (2), pp.140-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JOE.2009.2015166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00372118v1</w:t>
+                <w:t xml:space="preserve">insu-00354661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of mTOR Complex 1 (mTORC1) by Raptor Ser 863 and Multisite Phosphorylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Acosta-Jaquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn Foster</w:t>
+                <w:t xml:space="preserve">Yves Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Acosta-Jaquez</w:t>
+                <w:t xml:space="preserve">Bilgen Ekim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Soliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 285 (1), pp.80-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M109.029637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow water acoustic tomography performed from a double beamforming algorithm: simulation results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ion Iturbe</w:t>
+                <w:t xml:space="preserve">Wave separation in ambient seismic noise using intrinsic coherence and polarization filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (4), pp.410 à 421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2008.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JOE.2009.2015166⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00354661v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00372118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronized time-reversal focusing with application to remote imaging from a distant virtual source array</w:t>
               </w:r>
@@ -8623,51 +8623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. C. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 125 (6), pp.3828-3834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8779,64 +8779,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of Monitoring Weak Changes in Multiply Scattering Media with Ambient Noise Correlation: Laboratory Experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hadziioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8926,51 +8926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim G. Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9128,252 +9128,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double formation de voies pour la séparation et l'identification d'ondes : applications en contexte fortement bruité et à la campagne FAF03</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ion Iturbe</w:t>
+                <w:t xml:space="preserve">Fluctuations of correlations and Green's function reconstruction: role of scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Derode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103, pp.114907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2939267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350960v1</w:t>
+                <w:t xml:space="preserve">hal-00276759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations of correlations and Green's function reconstruction: role of scattering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Larose</w:t>
+                <w:t xml:space="preserve">Double formation de voies pour la séparation et l'identification d'ondes : applications en contexte fortement bruité et à la campagne FAF03</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Iturbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Derode</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (6), pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2939267⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00276759v1</w:t>
+                <w:t xml:space="preserve">hal-00350960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of the two-point correlation function toward the Green's function in the context of a seismic-prospecting data set</w:t>
               </w:r>
@@ -9398,51 +9398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie Verdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 73 (6), pp.47 à 53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9843,51 +9843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of Rayleigh-Lamb dispersion spectrum based on noise obtained from an air-jet forcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9938,77 +9938,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak Localization and Time Reversal of Ultrasound in a Rotational Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Derode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10208,51 +10208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argentière Glacier Characterization by Full Waveforms: Source Inversion as a Preliminary Step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11072,51 +11072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model tank experiments and using a random noise field to determine scattering properties of an object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selda Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11206,51 +11206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency and Damping Wandering in Existing Buildings Using the Random Decrement Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11314,51 +11314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound-speed tomography using angle sensitivity-kernels in an ultrasonic waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Aulanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacheme Ayasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11429,312 +11429,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-based sensitivity kernel in a highly reverberating cavity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Selda Yildiz</w:t>
+                <w:t xml:space="preserve">On the use of sensitivity kernels to image an gravity wave in an ultrasonic waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">W. A. Kuperman</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaic Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">166th Meeting of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">UA 3013 - 1st International Conference and Exhibition on Underwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Corfou, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303924v1</w:t>
+                <w:t xml:space="preserve">hal-00935405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of sensitivity kernels to image an gravity wave in an ultrasonic waveguide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+                <w:t xml:space="preserve">Data-based sensitivity kernel in a highly reverberating cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selda Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lenaic Bonneau</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UA 3013 - 1st International Conference and Exhibition on Underwater Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Corfou, Greece</w:t>
+              <w:t xml:space="preserve">166th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935405v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure d'angles par double formation de voies appliquée à la tomographie acoustique sous-marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Aulanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11779,338 +11779,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-angle ocean acoustic tomography using sensitivity kernels: The forward problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+                <w:t xml:space="preserve">Spatio-temporal changes of seismic anisotropy in seismogenic zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA 2013 - Acoustics 2013 - 21st International Congress on Acoustics - 165th Meeting of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San Francisco, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841118v1</w:t>
+                <w:t xml:space="preserve">hal-01851171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal changes of seismic anisotropy in seismogenic zones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+                <w:t xml:space="preserve">Time-angle ocean acoustic tomography using sensitivity kernels: The forward problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Aulanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICA 2013 - Acoustics 2013 - 21st International Congress on Acoustics - 165th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montreal, Canada. pp.005018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4798812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851171v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-angle ocean acoustic tomography using sensitivity kernels: Numerical and experimental inversion results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Aulanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12151,1046 +12151,1046 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote localization of a moving target in a random scattering medium based on the Born approximation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring of Fractured Media by Temporal Changes of Anisotropy Using Ambient Seismic Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Pan-American Meeting on Acoustic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74th EAGE Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20148753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303929v1</w:t>
+                <w:t xml:space="preserve">hal-03031818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive spatio-temporal inverse filter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Catheline</w:t>
+                <w:t xml:space="preserve">Remote localization of a moving target in a random scattering medium based on the Born approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">2nd Pan-American Meeting on Acoustic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810596v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One channel spatio-temporal inversion of acoustic wave in reverberant cavities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Passive spatio-temporal inverse filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811364v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal anisotropy viewed by noise cross-correlations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Cupillard</w:t>
+                <w:t xml:space="preserve">One channel spatio-temporal inversion of acoustic wave in reverberant cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851056v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface acoustic tomography : imaging a gravity wave at the surface of an ultrasonic fluid waveguide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Marandet</w:t>
+                <w:t xml:space="preserve">Crustal anisotropy viewed by noise cross-correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Zaccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECUA 2012 - 11th European Conference on Underwater Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Édimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935410v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observable variation estimation with 3d high-resolution methods on tank experiment for acoustic tomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface acoustic tomography : imaging a gravity wave at the surface of an ultrasonic fluid waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaic Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECUA 2012 - 11th European Conference on Underwater Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Édimbourg, United Kingdom. pp.n/c</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Édimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935409v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Fractured Media by Temporal Changes of Anisotropy Using Ambient Seismic Noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observable variation estimation with 3d high-resolution methods on tank experiment for acoustic tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th EAGE Conference and Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECUA 2012 - 11th European Conference on Underwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Édimbourg, United Kingdom. pp.n/c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.20148753⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03031818v1</w:t>
+                <w:t xml:space="preserve">hal-00935409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double multiple signal characterization active large band (d-musical) for extraction of observable in acoustic tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
+                <w:t xml:space="preserve">Amplitude and travel-time sensitivity kernels for a density change : experimental validation at the laboratory scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, San Diego, Californie, United States</w:t>
+              <w:t xml:space="preserve">UAM 2011 - 4th international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kos, Greece. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935415v1</w:t>
+                <w:t xml:space="preserve">hal-00640078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude and travel-time sensitivity kernels for a density change : experimental validation at the laboratory scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Marandet</w:t>
+                <w:t xml:space="preserve">Double multiple signal characterization active large band (d-musical) for extraction of observable in acoustic tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UAM 2011 - 4th international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Kos, Greece. pp.n.c</w:t>
+              <w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, San Diego, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640078v1</w:t>
+                <w:t xml:space="preserve">hal-00935415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double multiple signal characterization active large band (D-MUSICAL) for extrac- tion of observable in acoustic tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13248,265 +13248,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00679858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic tomography of a gravity wave at the interface of an ultrasonic fluid waveguide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Marandet</w:t>
+                <w:t xml:space="preserve">Direction-of-arrival, direction-of-departure and travel-time sensivity kernels obtained through double beamforming in shallow water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Aulanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">UAM 2011 - 4th international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kos, Greece. pp.453-460</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640067v1</w:t>
+                <w:t xml:space="preserve">hal-00625379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direction-of-arrival, direction-of-departure and travel-time sensivity kernels obtained through double beamforming in shallow water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Aulanier</w:t>
+                <w:t xml:space="preserve">Dynamic tomography of a gravity wave at the interface of an ultrasonic fluid waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaic Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UAM 2011 - 4th international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, San Diego, Californie, United States. pp.2454, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3654859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625379v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the feedback effect through the physics of the diffraction-based sensitivity kernel for a target in shallow water: A small-scale experimental demonstration</w:t>
               </w:r>
@@ -13518,51 +13518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick La Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13609,51 +13609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspective of tomography inversion using direction-of-arrival and direction-of-departure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Aulanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13711,254 +13711,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Temporal High Resolution shallow water tomography in an ultrasonic tank : imaging a thermal plume</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ion Iturbe</w:t>
+                <w:t xml:space="preserve">Passive monitoring of anisotropy change for the Parkfield 2004 earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECUA 2010 - 10th European Conference on Underwater Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599611v1</w:t>
+                <w:t xml:space="preserve">hal-01851052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of a target in shallow water using the feedback phenomenon : a small-scale experimental demonstration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Marandet</w:t>
+                <w:t xml:space="preserve">Spatial and Temporal High Resolution shallow water tomography in an ultrasonic tank : imaging a thermal plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Iturbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2010 - 160th Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Cancun, Mexico. pp.2460</w:t>
+              <w:t xml:space="preserve">ECUA 2010 - 10th European Conference on Underwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599617v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomography of the surface elevation in shallow water between two source-receiver ultrasonic arrays : a small-scale experimental demonstration</w:t>
+                <w:t xml:space="preserve">Detection of a target in shallow water using the feedback phenomenon : a small-scale experimental demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
@@ -13979,385 +14009,355 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2010 - 160th Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Cancun, Mexico. pp.2460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599613v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive monitoring of anisotropy change for the Parkfield 2004 earthquake</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+                <w:t xml:space="preserve">Tomography of the surface elevation in shallow water between two source-receiver ultrasonic arrays : a small-scale experimental demonstration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">Acoustics 2010 - 160th Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Cancun, Mexico. pp.2460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851052v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and localization of a target in shallox water between two source-receive ultrasonic arrays: a small scale experiment demonstration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Marandet</w:t>
+                <w:t xml:space="preserve">Noyaux de sensibilité de temps de propagation obtenues par Double Formation de Voies : vers une Tomographie plus robuste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Iturbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2009 - 158th Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, San Antonio, Texas, United States</w:t>
+              <w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599609v1</w:t>
+                <w:t xml:space="preserve">hal-00447572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noyaux de sensibilité de temps de propagation obtenues par Double Formation de Voies : vers une Tomographie plus robuste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ion Iturbe</w:t>
+                <w:t xml:space="preserve">Detection and localization of a target in shallox water between two source-receive ultrasonic arrays: a small scale experiment demonstration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">Acoustics 2009 - 158th Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447572v1</w:t>
+                <w:t xml:space="preserve">hal-00599609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New trends for shallow water acoustic tomography</w:t>
               </w:r>
@@ -15301,51 +15301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai M. Shapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harsh K. Gupta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Solid Earth Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, p.1230-1236, 2011, Encyclopedia of Earth Sciences Series, 978-90-481-8701-0. </w:t>
@@ -15552,51 +15552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Claude Nataf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Su" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;bron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04111-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613797v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Nanni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albanne Lecointre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gl095996" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03859266v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaubert-Bastide" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bordes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030680" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026304v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmstetter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200280" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594399v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023757118" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006846v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyan Cao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Yonis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malti Vaghela" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias H Barriga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyamvada Chugh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-020-0531-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tallon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Matte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E Skipetrov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005145" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lott" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pelat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.065203" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052309v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002447" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107589v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sergeant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Lindner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Walter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-1139-2020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996793v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001935" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380508v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5132939" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2018-0537.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02541279v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Saade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohtaro Araragi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Montagner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13156-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longyu Jiang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Song" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunfeng Yang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5030916" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915140v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Enoch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Colombi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brule" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20189037" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246x.2009.04282.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499820v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longyu I Jiang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe I Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2660778" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01504870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Hong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasong Wu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhong Shu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4972570" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645079v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard V. Craster" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Colquitt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Achaoui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2017.00010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl Williams" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Tippmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine T. Rakotonarivo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Waters" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4990953" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637670v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ageeva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Smith" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Clare" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikesh Patel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07151-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395831v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27717" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614804v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Hillers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw193" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283646v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19238" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Philippe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rupin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4915004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116095v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4867374" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392311v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Boschi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4864485" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02277423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mordret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Land&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M Shapiro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Singh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu217" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128157v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selda Yildiz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marandet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Kuperman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4868362" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874955v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aulanier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4820468" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853765v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4809650" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790354v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mikael" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Langlais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120048" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874171v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai M. Shapiro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. C. Singh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.I. Barkved" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2012-0303.1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881624v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4808111" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841130v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Kuperman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce D Cornuelle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S. Hodgkiss" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4792354" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874177v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Shapiro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50447" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02277520v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. I Barkved" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt061" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806927v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cros" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50422" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706923v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Y. Lin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Ma" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008999" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797704v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Touz&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Oudompheng" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2012-187" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679700v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catheline Stefan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Ribay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2010.10.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67BKM0B7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681663v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Kuperman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G. Sabra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.02.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP78KG67-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680369v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gou&#233;dard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Verdel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajian Yao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3535443" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681671v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3655026" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944873v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Montagner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brenguier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Nadeau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Ricard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047875" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00560613v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3557029" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649625v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wathelet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047811" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705642v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Froment" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.03.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q03SJ706-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679815v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Cacqueray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.04.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P9ZHZM2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681668v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick La Rizza" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3593365" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624592v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kedar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2011.05147.X" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00626450v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3592230" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705317v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hadziioannou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Larose" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Baig" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008200" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237329v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotonarivo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Walker" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3652859" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680986v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3654662" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680995v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3514503" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625344v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Iturbe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3621271" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680313v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Brum" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benech" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2011.1920" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598933v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680292v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Froment" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548875v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lee Culver" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Walker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3294493" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059936v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andre Julien" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carriere" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moreau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00601-09" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565375v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sukhovich" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3455822" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704700v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouedard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3483102" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372118v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2008.09.008" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83Z94Z0H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059937v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Foster" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Acosta-Jaquez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Romeo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgen Ekim" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Soliman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.029637" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354661v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2009.2015166" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00499304v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Walker" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3117374" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447731v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04282.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377456v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00371305v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Fried" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2960937" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059943v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Ray" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blenis John" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350960v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276759v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Derode" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2939267" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00371311v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2985822" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372120v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce D. Cornuelle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. S. Hodgkiss" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2996330" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372057v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D. Philippe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cassereau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.929" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372008v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legaz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.09.015" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LZJNC61-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175909v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018725v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tourin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.074301" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000667v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conti" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792409v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Grange" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thurin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410802" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199806v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301354v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5067505" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961429v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245243v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mours" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Ioana" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Josso" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Doisy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245246v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Genova.2015.7271705" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022017v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hamze" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baillet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303922v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl G. Williams" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022068v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Schinkmann" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Douste-Bacqu&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060140v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303924v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935405v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Bonneau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877115v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841118v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4798812" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851171v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saade" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cupillard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brenguier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841121v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4798965" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303929v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810596v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811364v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851056v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zaccarelli" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935410v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935409v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031818v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20148753" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935415v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640078v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679858v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640067v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3654859" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625379v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640068v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841126v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599611v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599617v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599613v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851052v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saumet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599609v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447572v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378293v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386484v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321316v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348777v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157941v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321289v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lacoume" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321299v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582896v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehei Gauthier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamouret" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerda" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00682015v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8702-7" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Claude Nataf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Su" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;bron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04111-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613797v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Nanni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albanne Lecointre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gl095996" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03859266v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaubert-Bastide" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bordes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030680" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026304v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmstetter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200280" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594399v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023757118" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006846v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyan Cao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Yonis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malti Vaghela" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias H Barriga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyamvada Chugh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-020-0531-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tallon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Matte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E Skipetrov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005145" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lott" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pelat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.065203" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052309v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002447" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107589v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sergeant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Lindner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Walter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-1139-2020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996793v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001935" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380508v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5132939" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2018-0537.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02541279v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Saade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohtaro Araragi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Montagner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13156-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Enoch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Colombi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brule" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20189037" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807117v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longyu Jiang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Song" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunfeng Yang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5030916" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246x.2009.04282.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499820v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longyu I Jiang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe I Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2660778" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637670v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ageeva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Smith" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Clare" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikesh Patel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07151-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl Williams" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Tippmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine T. Rakotonarivo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Waters" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4990953" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01504870v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Hong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasong Wu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhong Shu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4972570" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645079v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard V. Craster" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Colquitt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Achaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2017.00010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395831v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27717" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614804v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Hillers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw193" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283646v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19238" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Philippe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rupin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4915004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02277423v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mordret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Land&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M Shapiro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Singh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu217" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116095v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4867374" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392311v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Boschi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4864485" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128157v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selda Yildiz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marandet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Kuperman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4868362" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02277520v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. I Barkved" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt061" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806927v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cros" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50422" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874955v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aulanier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4820468" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853765v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4809650" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790354v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mikael" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Langlais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120048" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874171v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai M. Shapiro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. C. Singh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.I. Barkved" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2012-0303.1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881624v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4808111" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841130v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Kuperman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce D Cornuelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S. Hodgkiss" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4792354" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874177v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Shapiro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50447" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Touz&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Oudompheng" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2012-187" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706923v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Y. Lin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Ma" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008999" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681671v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3655026" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944873v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Montagner" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brenguier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Nadeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Ricard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047875" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680369v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gou&#233;dard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Verdel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajian Yao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3535443" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679700v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catheline Stefan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Ribay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2010.10.006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67BKM0B7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681663v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Kuperman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G. Sabra" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.02.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP78KG67-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00560613v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3557029" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649625v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wathelet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047811" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705642v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Froment" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.03.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q03SJ706-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681668v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick La Rizza" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3593365" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679815v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Cacqueray" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boue" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.04.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P9ZHZM2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237329v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotonarivo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Walker" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3652859" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705317v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hadziioannou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Larose" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Baig" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008200" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624592v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kedar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2011.05147.X" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00626450v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3592230" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680986v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3654662" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680995v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3514503" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625344v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Iturbe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3621271" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680313v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Brum" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benech" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2011.1920" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598933v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680292v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Froment" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548875v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lee Culver" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Walker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3294493" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059936v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andre Julien" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carriere" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moreau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00601-09" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565375v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sukhovich" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3455822" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704700v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouedard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3483102" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354661v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2009.2015166" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059937v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Foster" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Acosta-Jaquez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Romeo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgen Ekim" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Soliman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.029637" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372118v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2008.09.008" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83Z94Z0H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00499304v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Walker" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3117374" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447731v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04282.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377456v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00371305v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Fried" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2960937" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059943v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Ray" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blenis John" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276759v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Derode" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2939267" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350960v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00371311v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2985822" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372120v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce D. Cornuelle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. S. Hodgkiss" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2996330" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372057v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D. Philippe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cassereau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.929" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372008v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legaz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.09.015" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LZJNC61-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175909v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018725v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tourin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.074301" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000667v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conti" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792409v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Grange" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thurin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410802" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199806v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301354v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5067505" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961429v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245243v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mours" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Ioana" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Josso" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Doisy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245246v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Genova.2015.7271705" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022017v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hamze" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baillet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303922v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl G. Williams" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022068v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Schinkmann" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Douste-Bacqu&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060140v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935405v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Bonneau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303924v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877115v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851171v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saade" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cupillard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brenguier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841118v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4798812" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841121v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4798965" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031818v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20148753" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303929v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810596v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811364v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851056v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zaccarelli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935410v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935409v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640078v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935415v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679858v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625379v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640067v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3654859" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640068v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841126v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851052v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saumet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599611v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599617v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599613v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447572v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599609v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378293v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386484v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321316v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348777v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157941v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321289v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lacoume" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321299v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582896v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehei Gauthier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamouret" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerda" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00682015v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8702-7" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>