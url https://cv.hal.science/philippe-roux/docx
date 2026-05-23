--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -301,321 +301,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Imaging of Glacier Structures at High‐Resolution Using Source Localization With a Dense Seismic Array</w:t>
+                <w:t xml:space="preserve">High-Resolution Monitoring of Controlled Water Table Variations From Dense Seismic-Noise Acquisitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Nanni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+                <w:t xml:space="preserve">Thomas Gaubert-Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Gimbert</w:t>
+                <w:t xml:space="preserve">Stéphane Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albanne Lecointre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clarisse Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Oxarango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021gl095996⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (8), pp.e2021WR030680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021WR030680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613797v1</w:t>
+                <w:t xml:space="preserve">insu-03859266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Monitoring of Controlled Water Table Variations From Dense Seismic-Noise Acquisitions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Imaging of Glacier Structures at High‐Resolution Using Source Localization With a Dense Seismic Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Bordes</w:t>
+                <w:t xml:space="preserve">Ugo Nanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Voisin</w:t>
+                <w:t xml:space="preserve">Florent Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Oxarango</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Albanne Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (8), pp.e2021WR030680. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (6), pp.e2021GL095996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021WR030680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021gl095996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03859266v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RESOLVE project: a multi-physics experiment with a temporary dense seismic array on the Argentière Glacier, French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Nanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -692,90 +692,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observing the subglacial hydrology network and its dynamics with a dense seismic array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Nanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albanne Lecointre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 118 (28), pp.e2023757118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1954,369 +1954,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02541279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamatériaux pour la protection sismique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Passive seismic imaging with directive ambient noise: application to surface waves and the San Andreas Fault in Parkfield, CA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Brule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/20189037⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 179 (1), pp.367 - 373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246x.2009.04282.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915140v1</w:t>
+                <w:t xml:space="preserve">hal-04028152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast raypath separation based on low-rank matrix approximation in a shallow-water waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longyu Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunfeng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shijie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 143 (4), pp.EL271-EL277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.5030916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive seismic imaging with directive ambient noise: application to surface waves and the San Andreas Fault in Parkfield, CA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Métamatériaux pour la protection sismique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Colombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 179 (1), pp.367 - 373. </w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90, pp.37-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246x.2009.04282.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/photon/20189037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028152v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raypath Separation With a High-Resolution Algorithm in a Shallow-Water Waveguide</w:t>
               </w:r>
@@ -2406,51 +2406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced sensing and conversion of ultrasonic Rayleigh waves by elastic metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Colombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Ageeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2668,741 +2668,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active wideband higher-order raypath separation in multipath environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Longyu Jiang</w:t>
+                <w:t xml:space="preserve">Elastic Wave Control Beyond Band-Gaps: Shaping the Flow of Waves in Plates and Half-Spaces with Subwavelength Resonant Rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Colombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaping Hong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+                <w:t xml:space="preserve">Richard V. Craster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiasong Wu</w:t>
+                <w:t xml:space="preserve">Daniel Colquitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huazhong Shu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Younes Achaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4972570⟩</w:t>
+              <w:t xml:space="preserve">Frontiers of Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmech.2017.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504870v1</w:t>
+                <w:t xml:space="preserve">hal-01645079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic Wave Control Beyond Band-Gaps: Shaping the Flow of Waves in Plates and Half-Spaces with Subwavelength Resonant Rods</w:t>
+                <w:t xml:space="preserve">Active wideband higher-order raypath separation in multipath environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Colombi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard V. Craster</w:t>
+                <w:t xml:space="preserve">Longyu Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Colquitt</w:t>
+                <w:t xml:space="preserve">Yaping Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Achaoui</w:t>
+                <w:t xml:space="preserve">Jiasong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huazhong Shu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Mechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (10), </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141 (1), pp.EL38--EL44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmech.2017.00010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4972570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645079v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seismic metamaterial: The resonant metawedge</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A methodological approach towards high-resolution surface wave imaging of the San Jacinto Fault Zone using ambient-noise recordings at a spatially dense array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albanne Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Hillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep27717⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 206 (2), pp.980 - 992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01395831v1</w:t>
+                <w:t xml:space="preserve">hal-01614804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological approach towards high-resolution surface wave imaging of the San Jacinto Fault Zone using ambient-noise recordings at a spatially dense array</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forests as a natural seismic metamaterial: Rayleigh wave bandgaps induced by local resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Colombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard V. Craster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw193⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.19238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep19238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614804v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forests as a natural seismic metamaterial: Rayleigh wave bandgaps induced by local resonances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">A seismic metamaterial: The resonant metawedge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Colombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Colquitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard V. Craster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6, pp.19238. </w:t>
+              <w:t xml:space="preserve">, 2016, 6, pp.27717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep19238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep27717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283646v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional cloaking of flexural waves in a plate with a locally resonant metamaterial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Colombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roux Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3443,1110 +3443,1110 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient noise surface wave tomography to determine the shallow shear velocity structure at Valhall: depth inversion with a Neighbourhood Algorithm</w:t>
+                <w:t xml:space="preserve">Target localization through a data-based sensitivity kernel: A perturbation approach applied to a multistatic configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mordret</w:t>
+                <w:t xml:space="preserve">Selda Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Landès</w:t>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. M Shapiro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+                <w:t xml:space="preserve">W. A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggu217⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1800-1807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4868362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02277423v1</w:t>
+                <w:t xml:space="preserve">hal-01128157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverting for a deterministic surface gravity wave using he sensitivity kernel approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 135 (4), pp.1789-1799. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4867374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green's function retrieval through cross-correlations in a two -dimensional complex reverberating medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Colombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 135 (3), pp.1034. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4864485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target localization through a data-based sensitivity kernel: A perturbation approach applied to a multistatic configuration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ambient noise surface wave tomography to determine the shallow shear velocity structure at Valhall: depth inversion with a Neighbourhood Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mordret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selda Yildiz</w:t>
+                <w:t xml:space="preserve">M. Landès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. M Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.1800-1807. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 198 (3), pp.1514-1525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4868362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggu217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128157v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02277423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-surface study at the Valhall oil field from ambient noise surface wave tomography</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The plumbing of Old Faithful Geyser revealed by hydrothermal tremor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. I Barkved</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Vandemeulebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt061⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.10.1002/grl.50422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/grl.50422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02277520v1</w:t>
+                <w:t xml:space="preserve">hal-00806927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plumbing of Old Faithful Geyser revealed by hydrothermal tremor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+                <w:t xml:space="preserve">Near-surface study at the Valhall oil field from ambient noise surface wave tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mordret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Landès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. M Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Cros</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. I Barkved</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.10.1002/grl.50422. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 193 (3), pp.1627-1643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/grl.50422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806927v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02277520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow water acoustic tomography from angle measurements instead of travel-time measurements</w:t>
+                <w:t xml:space="preserve">Time-angle sensitivity kernels for sound-speed perturbations in a shallow ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Aulanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 134, pp.EL373. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4820468⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 134 (1), pp.88-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4809650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874955v1</w:t>
+                <w:t xml:space="preserve">hal-00853765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-angle sensitivity kernels for sound-speed perturbations in a shallow ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+                <w:t xml:space="preserve">The Analysis of Long-Term Frequency and Damping Wandering in Buildings Using the Random Decrement Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mikael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4809650⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (1), pp.236-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120120048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853765v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Analysis of Long-Term Frequency and Damping Wandering in Buildings Using the Random Decrement Technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+                <w:t xml:space="preserve">Shallow water acoustic tomography from angle measurements instead of travel-time measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Aulanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Langlais</w:t>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 103 (1), pp.236-246. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134, pp.EL373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120120048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4820468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790354v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmholtz Tomography of ambient noise surface wave data to estimate Scholte wave phase velocity at Valhall Life of the Field</w:t>
               </w:r>
@@ -4675,77 +4675,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental measuement of the acoustic sensitivity kernel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 134 (1), pp.88-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5177,64 +5177,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomy of the high-frequency ambient seismic wave field at the TCDP borehole.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Hillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-Y. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5301,1604 +5301,1604 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One channel spatio-temporal inversion of acoustic wave in reverberant cavities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coherent backscattering enhancement in cavities. Highlights of the role of symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 130 (4), p.2515. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3655026⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 129 (4), pp.1963-1971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3557029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00681671v1</w:t>
+                <w:t xml:space="preserve">insu-00560613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive monitoring of anisotropy change associated with the Parkfield 2004 earthquake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">The San Andreas Fault revisited through seismic-noise and surface-wave tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J P Montagner</w:t>
+                <w:t xml:space="preserve">Marc Wathelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Brenguier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Roueff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 38 (13), pp.L13303. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GL047875⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 38, pp.L13319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL047811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944873v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source depopulation potential and surface-wave tomography using a crosscorrelation method in a scattering medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gouédard</w:t>
+                <w:t xml:space="preserve">Reconstructing the Green's function through iteration of correlations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenice Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/1.3535443⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vol 343 (N° 8-9), pp.P. 623-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2011.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00680369v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent backscattering enhancement in cavities: The simple-shape cavity revisited</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of acoustic feedback to target detection in a waveguide: Experimental demonstration at the ultrasonic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien de Rosny</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick La Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2010.10.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 130 (1), pp.13-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3593365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00679700v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00681668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean acoustic noise and passive coherent array processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic-wave identification and extraction through array processing: An experimental investigation at the laboratory scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit de Cacqueray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karim G. Sabra</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2011.02.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (2-3), pp.81-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2011.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00681663v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00679815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent backscattering enhancement in cavities. Highlights of the role of symmetry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Catheline</w:t>
+                <w:t xml:space="preserve">Source depopulation potential and surface-wave tomography using a crosscorrelation method in a scattering medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gouédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huajian Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3557029⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (2), pp.SA51-SA61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/1.3535443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00560613v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00680369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The San Andreas Fault revisited through seismic-noise and surface-wave tomography</w:t>
+                <w:t xml:space="preserve">Ocean acoustic noise and passive coherent array processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Roueff</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.A. Kuperman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim G. Sabra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GL047811⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 343 (8-9), pp.533-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649625v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00681663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the Green's function through iteration of correlations.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Campillo</w:t>
+                <w:t xml:space="preserve">Coherent backscattering enhancement in cavities: The simple-shape cavity revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catheline Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Ribay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (3), pp.214-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2010.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2011.03.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00705642v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00679700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of acoustic feedback to target detection in a waveguide: Experimental demonstration at the ultrasonic scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One channel spatio-temporal inversion of acoustic wave in reverberant cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W.A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 130 (1), pp.13-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3593365⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 130 (4), p.2515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3655026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00681668v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00681671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic-wave identification and extraction through array processing: An experimental investigation at the laboratory scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive monitoring of anisotropy change associated with the Parkfield 2004 earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit de Cacqueray</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stefan Catheline</w:t>
+                <w:t xml:space="preserve">F Brenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boue</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R M Nadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2011.04.005⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (13), pp.L13303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL047875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00679815v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of a small change in a multiple scattering environment without modeling of the actual medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Locating hydrothermal acoustic sources at Old Faithful Geyser using Matched Field Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vandemeulebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+                <w:t xml:space="preserve">S. Kedar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3652859⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 187 (1), pp.385-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2011.05147.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237329v1</w:t>
+                <w:t xml:space="preserve">hal-00624592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving temporal resolution in ambient noise monitoring of seismic wave speed.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hadziioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Hadziioannou</w:t>
+                <w:t xml:space="preserve">Éric Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Larose</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adam Baig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, VOL. 116, pp.10 PP. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011JB008200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating hydrothermal acoustic sources at Old Faithful Geyser using Matched Field Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cros</w:t>
+                <w:t xml:space="preserve">Localization of a small change in a multiple scattering environment without modeling of the actual medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Kedar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 187 (1), pp.385-393. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 130, pp.3566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2011.05147.X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.3652859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624592v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal depth function estimation using time-frequency analysis</w:t>
               </w:r>
@@ -7014,77 +7014,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the feedback effect through the physics of the diffraction-based sensitivity kernel for a target in shallow water: A small-scale experimental demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick La Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7131,51 +7131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target detection and localization in shallow water: An experimental demonstration of the acoustic barrier problem at the laboratory scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7378,64 +7378,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive elastography: shear-wave tomography from physiological-noise correlation in soft tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7506,273 +7506,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00680313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Temporal Resolution in Ambient Noise Monitoring of Seismic Wave Speed</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adam Baig</w:t>
+                <w:t xml:space="preserve">Reconstructing the Green's function through iteration of correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011JB008200⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 343 (8-9), pp.623-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2011.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598933v1</w:t>
+                <w:t xml:space="preserve">insu-00680292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the Green's function through iteration of correlations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Improving Temporal Resolution in Ambient Noise Monitoring of Seismic Wave Speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hadziioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Baig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2011.03.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.B07304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JB008200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00680292v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the coherent-to-incoherent intensity ratio to estimation of ocean surface roughness from high-frequency, shallow-water propagation measurements</w:t>
               </w:r>
@@ -8005,51 +8005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Sukhovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Wathelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 128 (2), pp.702-710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8083,103 +8083,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the effect of nonisotropically distributed energy on the apparent arrival time in correlations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gouedard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, v. 75 (5), p. SA85-SA93. </w:t>
@@ -8211,407 +8211,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow water acoustic tomography performed from a double beamforming algorithm: simulation results</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regulation of mTOR Complex 1 (mTORC1) by Raptor Ser 863 and Multisite Phosphorylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Acosta-Jaquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilgen Ekim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Soliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JOE.2009.2015166⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 285 (1), pp.80-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.029637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00354661v1</w:t>
+                <w:t xml:space="preserve">hal-03059937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of mTOR Complex 1 (mTORC1) by Raptor Ser 863 and Multisite Phosphorylation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wave separation in ambient seismic noise using intrinsic coherence and polarization filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.029637⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (4), pp.410 à 421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2008.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059937v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00372118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave separation in ambient seismic noise using intrinsic coherence and polarization filtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Roueff</w:t>
+                <w:t xml:space="preserve">Shallow water acoustic tomography performed from a double beamforming algorithm: simulation results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Iturbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (2), pp.140-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JOE.2009.2015166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2008.09.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00372118v1</w:t>
+                <w:t xml:space="preserve">insu-00354661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronized time-reversal focusing with application to remote imaging from a distant virtual source array</w:t>
               </w:r>
@@ -8623,51 +8623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. C. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 125 (6), pp.3828-3834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8779,103 +8779,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of Monitoring Weak Changes in Multiply Scattering Media with Ambient Noise Correlation: Laboratory Experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hadziioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Hadziioannou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Éric Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 125 (6), pp.3688-3695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8894,486 +8894,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00377456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting the local Green's function on a horizontal array from ambient ocean noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The RSK factors of activating the Ras/MAPK signaling cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. E. Fried</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karim G. Sabra</w:t>
+                <w:t xml:space="preserve">Hind Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blenis John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.2960937⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Volume (13), pp.4258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2741/3003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00371305v1</w:t>
+                <w:t xml:space="preserve">hal-03059943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RSK factors of activating the Ras/MAPK signaling cascade</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Blenis John</w:t>
+                <w:t xml:space="preserve">Double formation de voies pour la séparation et l'identification d'ondes : applications en contexte fortement bruité et à la campagne FAF03</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Iturbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (6), pp.1-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059943v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuations of correlations and Green's function reconstruction: role of scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Derode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 103, pp.114907. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2939267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00276759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double formation de voies pour la séparation et l'identification d'ondes : applications en contexte fortement bruité et à la campagne FAF03</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ion Iturbe</w:t>
+                <w:t xml:space="preserve">Extracting the local Green's function on a horizontal array from ambient ocean noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. E. Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. A. Kuperman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim G. Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 124 (4), pp.183 à 188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2960937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350960v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00371305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of the two-point correlation function toward the Green's function in the context of a seismic-prospecting data set</w:t>
               </w:r>
@@ -9385,64 +9385,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gouedard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie Verdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 73 (6), pp.47 à 53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9502,51 +9502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce D. Cornuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. S. Hodgkiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9843,77 +9843,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of Rayleigh-Lamb dispersion spectrum based on noise obtained from an air-jet forcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 122 (6), pp.3437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9938,77 +9938,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak Localization and Time Reversal of Ultrasound in a Rotational Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Derode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10208,51 +10208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argentière Glacier Characterization by Full Waveforms: Source Inversion as a Preliminary Step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10325,103 +10325,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi temporel haute-résolution des variations hydrologiques par corrélation du bruit ambiant enregistré par un réseau sismologique dense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaubert-Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOFCAN 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Grenoble (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10958,299 +10958,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage Detection and Localisation Using Mode-Based Method and Perturbation Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model tank experiments and using a random noise field to determine scattering properties of an object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selda Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa Hamze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gueguen</w:t>
+                <w:t xml:space="preserve">Earl G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Baillet</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">2nd International conference on Underwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022017v1</w:t>
+                <w:t xml:space="preserve">hal-01303922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model tank experiments and using a random noise field to determine scattering properties of an object</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Selda Yildiz</w:t>
+                <w:t xml:space="preserve">Damage Detection and Localisation Using Mode-Based Method and Perturbation Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earl G. Williams</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">W. A. Kuperman</w:t>
+                <w:t xml:space="preserve">Laurent Baillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International conference on Underwater Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303922v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency and Damping Wandering in Existing Buildings Using the Random Decrement Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11429,619 +11429,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of sensitivity kernels to image an gravity wave in an ultrasonic waveguide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure d'angles par double formation de voies appliquée à la tomographie acoustique sous-marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Aulanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lenaic Bonneau</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UA 3013 - 1st International Conference and Exhibition on Underwater Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Corfou, Greece</w:t>
+              <w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935405v1</w:t>
+                <w:t xml:space="preserve">hal-00877115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-based sensitivity kernel in a highly reverberating cavity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+                <w:t xml:space="preserve">Time-angle ocean acoustic tomography using sensitivity kernels: The forward problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Aulanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. A. Kuperman</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">166th Meeting of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICA 2013 - Acoustics 2013 - 21st International Congress on Acoustics - 165th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montreal, Canada. pp.005018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4798812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303924v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure d'angles par double formation de voies appliquée à la tomographie acoustique sous-marine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Brossier</w:t>
+                <w:t xml:space="preserve">Spatio-temporal changes of seismic anisotropy in seismogenic zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID225</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877115v1</w:t>
+                <w:t xml:space="preserve">hal-01851171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal changes of seismic anisotropy in seismogenic zones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+                <w:t xml:space="preserve">Data-based sensitivity kernel in a highly reverberating cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selda Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. A. Kuperman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">166th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851171v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-angle ocean acoustic tomography using sensitivity kernels: The forward problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of sensitivity kernels to image an gravity wave in an ultrasonic waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaic Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA 2013 - Acoustics 2013 - 21st International Congress on Acoustics - 165th Meeting of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">UA 3013 - 1st International Conference and Exhibition on Underwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Corfou, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841118v1</w:t>
+                <w:t xml:space="preserve">hal-00935405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-angle ocean acoustic tomography using sensitivity kernels: Numerical and experimental inversion results</w:t>
               </w:r>
@@ -12066,51 +12066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12196,64 +12196,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th EAGE Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark. </w:t>
@@ -12285,571 +12285,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote localization of a moving target in a random scattering medium based on the Born approximation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. A. Kuperman</w:t>
+                <w:t xml:space="preserve">One channel spatio-temporal inversion of acoustic wave in reverberant cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Pan-American Meeting on Acoustic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303929v1</w:t>
+                <w:t xml:space="preserve">hal-00811364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive spatio-temporal inverse filter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Catheline</w:t>
+                <w:t xml:space="preserve">Crustal anisotropy viewed by noise cross-correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Zaccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810596v1</w:t>
+                <w:t xml:space="preserve">hal-01851056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One channel spatio-temporal inversion of acoustic wave in reverberant cavities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Rupin</w:t>
+                <w:t xml:space="preserve">Surface acoustic tomography : imaging a gravity wave at the surface of an ultrasonic fluid waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaic Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">ECUA 2012 - 11th European Conference on Underwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Édimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811364v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal anisotropy viewed by noise cross-correlations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Cupillard</w:t>
+                <w:t xml:space="preserve">Remote localization of a moving target in a random scattering medium based on the Born approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">2nd Pan-American Meeting on Acoustic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851056v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface acoustic tomography : imaging a gravity wave at the surface of an ultrasonic fluid waveguide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Marandet</w:t>
+                <w:t xml:space="preserve">Passive spatio-temporal inverse filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECUA 2012 - 11th European Conference on Underwater Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Édimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935410v1</w:t>
+                <w:t xml:space="preserve">hal-00810596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observable variation estimation with 3d high-resolution methods on tank experiment for acoustic tomography</w:t>
               </w:r>
@@ -12937,632 +12937,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude and travel-time sensitivity kernels for a density change : experimental validation at the laboratory scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Marandet</w:t>
+                <w:t xml:space="preserve">Double multiple signal characterization active large band (D-MUSICAL) for extrac- tion of observable in acoustic tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UAM 2011 - 4th international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Kos, Greece. pp.n.c</w:t>
+              <w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, San Diego, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640078v1</w:t>
+                <w:t xml:space="preserve">hal-00679858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double multiple signal characterization active large band (d-musical) for extraction of observable in acoustic tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
+                <w:t xml:space="preserve">Dynamic tomography of a gravity wave at the interface of an ultrasonic fluid waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaic Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2011, San Diego, Californie, United States</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2011, San Diego, Californie, United States. pp.2454, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3654859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935415v1</w:t>
+                <w:t xml:space="preserve">hal-00640067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double multiple signal characterization active large band (D-MUSICAL) for extrac- tion of observable in acoustic tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
+                <w:t xml:space="preserve">Direction-of-arrival, direction-of-departure and travel-time sensivity kernels obtained through double beamforming in shallow water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Aulanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, San Diego, California, United States</w:t>
+              <w:t xml:space="preserve">UAM 2011 - 4th international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kos, Greece. pp.453-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679858v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direction-of-arrival, direction-of-departure and travel-time sensivity kernels obtained through double beamforming in shallow water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Aulanier</w:t>
+                <w:t xml:space="preserve">Amplitude and travel-time sensitivity kernels for a density change : experimental validation at the laboratory scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UAM 2011 - 4th international conference and exhibition on Underwater Acoustic Measurements: Technologies and Results</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Kos, Greece. pp.453-460</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Kos, Greece. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625379v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic tomography of a gravity wave at the interface of an ultrasonic fluid waveguide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Marandet</w:t>
+                <w:t xml:space="preserve">Double multiple signal characterization active large band (d-musical) for extraction of observable in acoustic tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2011 - 162nd Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2011, San Diego, Californie, United States. pp.2454, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2011, San Diego, Californie, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3654859⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00640067v1</w:t>
+                <w:t xml:space="preserve">hal-00935415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the feedback effect through the physics of the diffraction-based sensitivity kernel for a target in shallow water: A small-scale experimental demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick La Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13836,260 +13836,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Temporal High Resolution shallow water tomography in an ultrasonic tank : imaging a thermal plume</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of a target in shallow water using the feedback phenomenon : a small-scale experimental demonstration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECUA 2010 - 10th European Conference on Underwater Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Acoustics 2010 - 160th Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Cancun, Mexico. pp.2460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599611v1</w:t>
+                <w:t xml:space="preserve">hal-00599617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of a target in shallow water using the feedback phenomenon : a small-scale experimental demonstration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Marandet</w:t>
+                <w:t xml:space="preserve">Spatial and Temporal High Resolution shallow water tomography in an ultrasonic tank : imaging a thermal plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Iturbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2010 - 160th Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Cancun, Mexico. pp.2460</w:t>
+              <w:t xml:space="preserve">ECUA 2010 - 10th European Conference on Underwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599617v1</w:t>
+                <w:t xml:space="preserve">hal-00599611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomography of the surface elevation in shallow water between two source-receiver ultrasonic arrays : a small-scale experimental demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14134,165 +14134,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noyaux de sensibilité de temps de propagation obtenues par Double Formation de Voies : vers une Tomographie plus robuste</w:t>
+                <w:t xml:space="preserve">New trends for shallow water acoustic tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Iturbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">2nd Workshop in Signal Processing for Marine and Seismic Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447572v1</w:t>
+                <w:t xml:space="preserve">hal-00378293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and localization of a target in shallox water between two source-receive ultrasonic arrays: a small scale experiment demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14337,135 +14337,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New trends for shallow water acoustic tomography</w:t>
+                <w:t xml:space="preserve">Noyaux de sensibilité de temps de propagation obtenues par Double Formation de Voies : vers une Tomographie plus robuste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Iturbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop in Signal Processing for Marine and Seismic Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00378293v1</w:t>
+                <w:t xml:space="preserve">hal-00447572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shallow water tomography: Ray theory vs travel-time sensitivity kernels</w:t>
               </w:r>
@@ -14566,243 +14566,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An acoustic barrier based on amplitude variations of the ray paths and double beamforming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ocean acoustic tomography using a double-beamforming algorithm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Iturbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ion Iturbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321316v1</w:t>
+                <w:t xml:space="preserve">hal-00348777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean acoustic tomography using a double-beamforming algorithm.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An acoustic barrier based on amplitude variations of the ray paths and double beamforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Iturbe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.537</w:t>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348777v1</w:t>
+                <w:t xml:space="preserve">hal-00321316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double formation de voies pour l'estimation de temps de trajet en contexte fortement bruité</w:t>
               </w:r>
@@ -15275,51 +15275,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic, Ambient Noise Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15552,51 +15552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Claude Nataf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Su" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;bron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04111-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613797v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Nanni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albanne Lecointre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gl095996" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03859266v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaubert-Bastide" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bordes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030680" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026304v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmstetter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200280" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594399v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023757118" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006846v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyan Cao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Yonis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malti Vaghela" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias H Barriga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyamvada Chugh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-020-0531-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tallon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Matte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E Skipetrov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005145" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lott" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pelat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.065203" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052309v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002447" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107589v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sergeant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Lindner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Walter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-1139-2020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996793v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001935" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380508v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5132939" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2018-0537.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02541279v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Saade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohtaro Araragi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Montagner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13156-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Enoch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Colombi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brule" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20189037" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807117v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longyu Jiang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Song" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunfeng Yang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5030916" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246x.2009.04282.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499820v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longyu I Jiang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe I Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2660778" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637670v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ageeva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Smith" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Clare" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikesh Patel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07151-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl Williams" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Tippmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine T. Rakotonarivo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Waters" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4990953" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01504870v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Hong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasong Wu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhong Shu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4972570" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645079v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard V. Craster" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Colquitt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Achaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2017.00010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395831v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27717" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614804v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Hillers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw193" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283646v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19238" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Philippe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rupin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4915004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02277423v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mordret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Land&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M Shapiro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Singh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu217" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116095v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4867374" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392311v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Boschi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4864485" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128157v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selda Yildiz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marandet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Kuperman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4868362" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02277520v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. I Barkved" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt061" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806927v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cros" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50422" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874955v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aulanier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4820468" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853765v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4809650" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790354v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mikael" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Langlais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120048" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874171v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai M. Shapiro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. C. Singh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.I. Barkved" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2012-0303.1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881624v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4808111" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841130v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Kuperman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce D Cornuelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S. Hodgkiss" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4792354" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874177v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Shapiro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50447" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Touz&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Oudompheng" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2012-187" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706923v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Y. Lin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Ma" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008999" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681671v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3655026" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944873v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Montagner" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brenguier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Nadeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Ricard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047875" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680369v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gou&#233;dard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Verdel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajian Yao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3535443" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679700v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catheline Stefan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Ribay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2010.10.006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67BKM0B7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681663v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Kuperman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G. Sabra" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.02.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP78KG67-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00560613v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3557029" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649625v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wathelet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047811" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705642v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Froment" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.03.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q03SJ706-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681668v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick La Rizza" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3593365" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679815v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Cacqueray" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boue" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.04.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P9ZHZM2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237329v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotonarivo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Walker" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3652859" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705317v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hadziioannou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Larose" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Baig" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008200" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624592v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kedar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2011.05147.X" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00626450v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3592230" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680986v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3654662" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680995v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3514503" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625344v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Iturbe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3621271" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680313v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Brum" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benech" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2011.1920" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598933v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680292v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Froment" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548875v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lee Culver" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Walker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3294493" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059936v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andre Julien" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carriere" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moreau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00601-09" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565375v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sukhovich" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3455822" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704700v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouedard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3483102" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354661v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2009.2015166" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059937v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Foster" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Acosta-Jaquez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Romeo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgen Ekim" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Soliman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.029637" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372118v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2008.09.008" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83Z94Z0H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00499304v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Walker" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3117374" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447731v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04282.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377456v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00371305v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Fried" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2960937" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059943v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Ray" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blenis John" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276759v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Derode" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2939267" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350960v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00371311v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2985822" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372120v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce D. Cornuelle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. S. Hodgkiss" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2996330" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372057v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D. Philippe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cassereau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.929" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372008v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legaz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.09.015" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LZJNC61-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175909v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018725v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tourin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.074301" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000667v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conti" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792409v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Grange" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thurin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410802" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199806v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301354v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5067505" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961429v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245243v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mours" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Ioana" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Josso" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Doisy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245246v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Genova.2015.7271705" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022017v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hamze" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baillet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303922v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl G. Williams" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022068v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Schinkmann" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Douste-Bacqu&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060140v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935405v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Bonneau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303924v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877115v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851171v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saade" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cupillard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brenguier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841118v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4798812" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841121v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4798965" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031818v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20148753" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303929v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810596v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811364v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851056v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zaccarelli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935410v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935409v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640078v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935415v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679858v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625379v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640067v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3654859" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640068v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841126v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851052v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saumet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599611v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599617v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599613v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447572v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599609v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378293v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386484v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321316v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348777v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157941v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321289v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lacoume" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321299v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582896v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehei Gauthier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamouret" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerda" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00682015v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8702-7" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Claude Nataf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Su" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;bron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04111-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03859266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaubert-Bastide" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bordes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030680" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613797v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Nanni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albanne Lecointre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gl095996" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026304v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmstetter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200280" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594399v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023757118" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006846v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyan Cao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Yonis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malti Vaghela" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias H Barriga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyamvada Chugh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-020-0531-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tallon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Matte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E Skipetrov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005145" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lott" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pelat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.065203" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052309v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002447" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107589v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sergeant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Lindner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Walter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-1139-2020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996793v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001935" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380508v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5132939" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2018-0537.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02541279v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Saade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohtaro Araragi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Montagner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13156-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246x.2009.04282.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807117v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longyu Jiang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Song" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunfeng Yang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5030916" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Enoch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Colombi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brule" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20189037" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499820v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longyu I Jiang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe I Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2660778" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637670v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ageeva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Smith" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Clare" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikesh Patel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07151-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl Williams" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Tippmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine T. Rakotonarivo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Waters" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4990953" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645079v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard V. Craster" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Colquitt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Achaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2017.00010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01504870v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Hong" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasong Wu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhong Shu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4972570" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614804v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Hillers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw193" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283646v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19238" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395831v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27717" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Philippe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rupin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4915004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128157v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selda Yildiz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marandet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Kuperman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4868362" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116095v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4867374" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392311v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Boschi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4864485" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02277423v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mordret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Land&#232;s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M Shapiro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Singh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu217" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806927v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cros" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50422" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02277520v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. I Barkved" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt061" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853765v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aulanier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4809650" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790354v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mikael" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Langlais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120048" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874955v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4820468" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874171v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai M. Shapiro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. C. Singh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.I. Barkved" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2012-0303.1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881624v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4808111" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841130v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Kuperman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce D Cornuelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S. Hodgkiss" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4792354" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874177v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Shapiro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50447" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Touz&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Oudompheng" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2012-187" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706923v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Y. Lin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Ma" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008999" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00560613v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3557029" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649625v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wathelet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047811" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705642v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Froment" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.03.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q03SJ706-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681668v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick La Rizza" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Kuperman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3593365" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679815v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Cacqueray" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boue" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.04.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P9ZHZM2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680369v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gou&#233;dard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Verdel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajian Yao" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3535443" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681663v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G. Sabra" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.02.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP78KG67-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679700v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catheline Stefan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Ribay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2010.10.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67BKM0B7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681671v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3655026" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944873v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Montagner" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brenguier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Nadeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Ricard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047875" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624592v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kedar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2011.05147.X" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705317v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hadziioannou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Larose" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Baig" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008200" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237329v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotonarivo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Walker" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3652859" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00626450v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3592230" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680986v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3654662" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680995v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3514503" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625344v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Iturbe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3621271" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680313v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Brum" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benech" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2011.1920" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680292v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Froment" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598933v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548875v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lee Culver" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Walker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3294493" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059936v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andre Julien" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carriere" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moreau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00601-09" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565375v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sukhovich" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3455822" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704700v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouedard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3483102" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059937v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Foster" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Acosta-Jaquez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Romeo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgen Ekim" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Soliman" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.029637" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372118v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2008.09.008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83Z94Z0H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354661v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2009.2015166" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00499304v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Walker" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3117374" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447731v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04282.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377456v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059943v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Ray" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blenis John" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3003" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350960v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276759v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Derode" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2939267" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00371305v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Fried" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2960937" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00371311v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2985822" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372120v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce D. Cornuelle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. S. Hodgkiss" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2996330" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372057v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D. Philippe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cassereau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.929" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372008v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legaz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.09.015" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LZJNC61-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175909v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018725v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tourin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.074301" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000667v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conti" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792409v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Grange" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thurin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410802" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199806v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301354v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5067505" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961429v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245243v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mours" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Ioana" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Josso" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Doisy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245246v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Genova.2015.7271705" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303922v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl G. Williams" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022017v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hamze" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baillet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022068v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Schinkmann" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Douste-Bacqu&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060140v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877115v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841118v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4798812" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851171v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saade" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cupillard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brenguier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303924v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935405v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Bonneau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841121v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4798965" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031818v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20148753" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811364v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851056v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zaccarelli" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935410v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303929v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810596v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935409v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679858v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640067v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3654859" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625379v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640078v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935415v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640068v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841126v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851052v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saumet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599617v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599611v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599613v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378293v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599609v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447572v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386484v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348777v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321316v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157941v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321289v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lacoume" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321299v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582896v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehei Gauthier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamouret" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerda" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00682015v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8702-7" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>