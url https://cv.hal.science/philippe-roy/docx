--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -336,1233 +336,1233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Frequency Vibration Sensor Using a Fiber Laser With a Multicore Fiber Interferometer</w:t>
+                <w:t xml:space="preserve">Optical Fiber pH Sensors Based on PAni-coated Microstructured Optical Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Correa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+                <w:t xml:space="preserve">Armando Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Lopez-Amo</w:t>
+                <w:t xml:space="preserve">Guilherme Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Perez-Herrera</w:t>
+                <w:t xml:space="preserve">Jan Nedoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sónia O Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António J S Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (6), pp.7656-7662. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2023.3348502⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 24 (16), pp.25748-25754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2024.3419257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817245v1</w:t>
+                <w:t xml:space="preserve">hal-04815012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution Liquid Level Measurement Using a Multisection Interferometer Based on Capillary Fibers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marko Galarza</w:t>
+                <w:t xml:space="preserve">1.8 mJ pulses at 1560 nm based on a 55 µm core pure-erbium-doped VLMA fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leventoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerian Freysz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2024.3438453⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (21), pp.6293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.538256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815027v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of In-Line Capillary Fiber Sensor for Uniaxial Transverse Deformation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+                <w:t xml:space="preserve">40 W of supercontinuum generated by a self-pulsed pump-sharing oscillator-amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Abbouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Genier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2024.3438933⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (2), pp.377-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ao.511239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815033v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared dual-comb spectroscopy of CO2 and N2O with a discretized highly nonlinear fiber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kamal Hammani</w:t>
+                <w:t xml:space="preserve">High-Frequency Vibration Sensor Using a Fiber Laser With a Multicore Fiber Interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Galarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopez-Amo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Perez-Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01625⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (6), pp.7656-7662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2023.3348502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927466v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Fiber pH Sensors Based on PAni-coated Microstructured Optical Fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">António J S Fernandes</w:t>
+                <w:t xml:space="preserve">High Resolution Liquid Level Measurement Using a Multisection Interferometer Based on Capillary Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Vanegas-Tenezaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Galarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2024.3419257⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (18), pp.6540-6546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2024.3438453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815012v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.8 mJ pulses at 1560 nm based on a 55 µm core pure-erbium-doped VLMA fiber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Leventoux</w:t>
+                <w:t xml:space="preserve">Study of In-Line Capillary Fiber Sensor for Uniaxial Transverse Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Sanchez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Leandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Vidal</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 49 (21), pp.6293. </w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (18), pp.6351-6359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.538256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2024.3438933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814980v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">40 W of supercontinuum generated by a self-pulsed pump-sharing oscillator-amplifier</w:t>
+                <w:t xml:space="preserve">Near-infrared dual-comb spectroscopy of CO2 and N2O with a discretized highly nonlinear fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Abbouab</w:t>
+                <w:t xml:space="preserve">Alix Malfondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
+                <w:t xml:space="preserve">Moïse Deroh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Leconte</w:t>
+                <w:t xml:space="preserve">Sidi-Ely Ahmedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+                <w:t xml:space="preserve">Alexandre Parriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Genier</w:t>
+                <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (2), pp.377-382. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (2), pp.762-771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ao.511239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372401v1</w:t>
+                <w:t xml:space="preserve">hal-04927466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise analysis in a seeded four-wave mixing process generated in a photonic crystal fiber pumped by a chirped pulse</w:t>
+                <w:t xml:space="preserve">Investigating the glass structure of Yb 3+ /Al 3+ /P 5+ doped silica preforms prepared by suspension method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Guilberteau</w:t>
+                <w:t xml:space="preserve">Nadia Tiabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Fourcade-Dutin</w:t>
+                <w:t xml:space="preserve">Jean Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Fauquet</w:t>
+                <w:t xml:space="preserve">Sébastien Vergnole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hector Muñoz-Marco</w:t>
+                <w:t xml:space="preserve">Pierre Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pere Perez-Millan</w:t>
+                <w:t xml:space="preserve">Aurélien Canizares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 48 (11), pp.2905-2908. </w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), pp.3309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.488973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OME.501945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237899v1</w:t>
+                <w:t xml:space="preserve">hal-04741620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the glass structure of Yb 3+ /Al 3+ /P 5+ doped silica preforms prepared by suspension method</w:t>
+                <w:t xml:space="preserve">Noise analysis in a seeded four-wave mixing process generated in a photonic crystal fiber pumped by a chirped pulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Tiabi</w:t>
+                <w:t xml:space="preserve">Theo Guilberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Auguste</w:t>
+                <w:t xml:space="preserve">Coralie Fourcade-Dutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Vergnole</w:t>
+                <w:t xml:space="preserve">Frederic Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Florian</w:t>
+                <w:t xml:space="preserve">Hector Muñoz-Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Canizares</w:t>
+                <w:t xml:space="preserve">Pere Perez-Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (11), pp.3309. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (11), pp.2905-2908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.501945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.488973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741620v1</w:t>
+                <w:t xml:space="preserve">hal-04237899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Photo‐Thermoelectric Twist to Wireless Energy Transfer: Radial Flexible Thermoelectric Device Powered by a High‐Power Laser Beam</w:t>
               </w:r>
@@ -1682,51 +1682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and characterization of tapered photonic crystal fiber for broadband 2 µm: four-wave mixing-based fibered OPCPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Ely Ahmedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1855,51 +1855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattis Riesner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Ely Ahmedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2084,77 +2084,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and fabrication of dispersion controlled highly nonlinear fibers for far-tuned four-wave mixing frequency conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Ely Ahmedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Parriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Malfondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2244,51 +2244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattis Reisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mazeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djeylan Aktas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2480,70 +2480,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-compensation of thermally induced refractive index changes in a depressed core Fully-Aperiodic Large-Pitch-Fiber for high average power operation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Pre-compensation of thermally induced refractive index changes in a depressed core fully aperiodic large-pitch fiber for high average power operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anka Schwuchow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2563,121 +2563,121 @@
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">, 2021, 46 (12), pp.2956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.424743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857919v1</w:t>
+                <w:t xml:space="preserve">hal-03436566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-compensation of thermally induced refractive index changes in a depressed core fully aperiodic large-pitch fiber for high average power operation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Pre-compensation of thermally induced refractive index changes in a depressed core Fully-Aperiodic Large-Pitch-Fiber for high average power operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anka Schwuchow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2697,160 +2697,160 @@
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 46 (12), pp.2956. </w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.424743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436566v1</w:t>
+                <w:t xml:space="preserve">hal-03857919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral correlation of four wave mixing generated in a photonic crystal fiber pumped by a chirped pulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fourcade-Dutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Muñoz-Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45 (15), pp.4148-4151. </w:t>
@@ -2882,295 +2882,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Distribution Measurement of the Parametric Spectral Gain in a Photonic Crystal Fiber Pumped by a Chirped Pulse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Widely tunable Q-switched dual-wavelength synchronous-pulsed Tm-doped fiber laser emitting in the 2 μm region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Imperio</w:t>
+                <w:t xml:space="preserve">Mostafa Sabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hector Muñoz-Marco</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Tiess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/photonics6010020⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (19), pp.4690-4693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.44.004690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149328v1</w:t>
+                <w:t xml:space="preserve">hal-02404903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widely tunable Q-switched dual-wavelength synchronous-pulsed Tm-doped fiber laser emitting in the 2 μm region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Leconte</w:t>
+                <w:t xml:space="preserve">Temporal Distribution Measurement of the Parametric Spectral Gain in a Photonic Crystal Fiber Pumped by a Chirped Pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Fourcade-Dutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tobias Tiess</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Muñoz-Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44 (19), pp.4690-4693. </w:t>
+              <w:t xml:space="preserve">Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.44.004690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/photonics6010020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404903v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Optimization of a Microstructured Optical Fiber Ammonia Gas Sensor by means of Tuning the Thickness of a Metal Oxide nano-Coating</w:t>
               </w:r>
@@ -3208,51 +3208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Elosza Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (13), pp.4982 - 4991. </w:t>
@@ -3290,103 +3290,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widely tunable dual-wavelength fiber laser in the 2 μm wavelength range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Tiess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-1. </w:t>
@@ -3424,90 +3424,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasers de forte puissance : vers l’avènement de fibres optiques à aire effective extrême</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3718,77 +3718,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (29), pp.8582. </w:t>
@@ -4146,51 +4146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Elosúa Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 257, pp.189-199. </w:t>
@@ -4388,77 +4388,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Lopez-Aldaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopez-Amo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, PP (99), pp.1 - 1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4492,90 +4492,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">140 μm single-polarization passive fully aperiodic large-pitch fibers operating near 2 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4626,103 +4626,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the mode instability onset threshold in high-power FA-LPF lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (24), pp.5230. </w:t>
@@ -4786,77 +4786,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (9), </w:t>
@@ -4907,51 +4907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Optical Fiber Sensors for Cryogenic Temperature Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica de Miguel-Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Leandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Lopez-Aldaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5162,77 +5162,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50.4% slope efficiency thulium-doped large-mode-area fiber laser fabricated by powder technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5322,64 +5322,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Kobelke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5460,51 +5460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5555,77 +5555,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precompensation of the thermal-induced refractive index changes into a fully aperiodic LPF for heat load resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5715,51 +5715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Lopez-Aldaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Margarida Rodrigues Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopez-Amo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlando Frazão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5979,77 +5979,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 32 (8), pp.1656. </w:t>
@@ -6126,51 +6126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Cucinotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6215,712 +6215,712 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of volatile compounds in suspended-core fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fundamentals on new capillaries inspired by photonic crystal fibers as optofluidic separation systems in CE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Calcerrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Angeles Fernandez de La Ossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Moura</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miguel Gonzalez-Herraez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen García-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.201400239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.39.003868⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025461v1</w:t>
+                <w:t xml:space="preserve">hal-01059480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured optical fibers in the SiO2/SnO2 system by the sol-gel method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Restoin</w:t>
+                <w:t xml:space="preserve">Photonic crystal fibres as efficient separation component in capillary electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Calcerrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen García-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Gonzalez-Herraez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2014.01.104⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 191, pp.264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2013.09.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025465v1</w:t>
+                <w:t xml:space="preserve">hal-00912941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamentals on new capillaries inspired by photonic crystal fibers as optofluidic separation systems in CE</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optical fiber microstructuration for strengthening single-mode laser operation in high power regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elps.201400239⟩</w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (7), pp.071817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.53.7.071817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01059480v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic crystal fibres as efficient separation component in capillary electrophoresis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matias Calcerrada</w:t>
+                <w:t xml:space="preserve">Nanostructured optical fibers in the SiO2/SnO2 system by the sol-gel method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Restoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 191, pp.264. </w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 120, pp.292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2013.09.087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2014.01.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912941v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical fiber microstructuration for strengthening single-mode laser operation in high power regime</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaporation of volatile compounds in suspended-core fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Grimm</w:t>
+                <w:t xml:space="preserve">J. P. Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Salin</w:t>
+                <w:t xml:space="preserve">Hardy Baierl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53 (7), pp.071817. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (13), pp.3868-3871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.OE.53.7.071817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.003868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025463v1</w:t>
+                <w:t xml:space="preserve">hal-01025461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly efficient higher-order modes filtering into aperiodic very large mode area fibers for single-mode propagation</w:t>
               </w:r>
@@ -6932,77 +6932,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (15), pp.4561. </w:t>
@@ -7066,64 +7066,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7282,51 +7282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7811,997 +7811,997 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly birefringent photonic bandgap Bragg fiber loop mirror for simultaneous measurement of strain and temperature</w:t>
+                <w:t xml:space="preserve">High power femtosecond chirped pulse amplification in large mode area photonic bandgap Bragg fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Ferreira</w:t>
+                <w:t xml:space="preserve">Louis Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Baptista</w:t>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36 (6), pp.993-995. </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 103, pp.615-621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.36.000993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00340-011-4446-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689374v1</w:t>
+                <w:t xml:space="preserve">hal-00618229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence properties of ytterbium and erbium doped silica-zirconia nanostructured optical fiber under near infrared excitation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly birefringent photonic bandgap Bragg fiber loop mirror for simultaneous measurement of strain and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ouerdane</w:t>
+                <w:t xml:space="preserve">M.S. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 131, pp.2427-2431. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (6), pp.993-995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2011.04.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.36.000993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ujm-00604668v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power femtosecond chirped pulse amplification in large mode area photonic bandgap Bragg fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luminescence properties of ytterbium and erbium doped silica-zirconia nanostructured optical fiber under near infrared excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Brasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Restoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Daniault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
+                <w:t xml:space="preserve">Y. Ouerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Hanna</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 103, pp.615-621. </w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 131, pp.2427-2431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-011-4446-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2011.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618229v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00604668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain and temperature discrimination using modal interferometry in Bragg fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bragg fibre for sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Frazão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Frazao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.M. Baptista</w:t>
+                <w:t xml:space="preserve">J.L. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2010.2076357⟩</w:t>
+              <w:t xml:space="preserve">SPIE DIGITAL LIBRARY - Proc. SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7714 (771402), pp.Inconnu. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.854391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00605303v1</w:t>
+                <w:t xml:space="preserve">hal-00641725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bragg fibre for sensing applications</w:t>
+                <w:t xml:space="preserve">A Hybrid Fabry-Perot/Michelson interferometer sensor usibng a dual asymetric core microstructured fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Frazão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.F. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE DIGITAL LIBRARY - Proc. SPIE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.854391⟩</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, pp.025205 (5ages). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/21/2/025205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641725v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Fabry-Perot/Michelson interferometer sensor usibng a dual asymetric core microstructured fiber</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.M. Baptista</w:t>
+                <w:t xml:space="preserve">Management of the high-order mode content in large (40 µm) core photonic bandgap Bragg fiber laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Santos</w:t>
+                <w:t xml:space="preserve">Mathieu Devautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Likhachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/21/2/025205⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (13), pp.2233-2235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.35.002233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00567551v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of the high-order mode content in large (40 µm) core photonic bandgap Bragg fiber laser</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain and temperature discrimination using modal interferometry in Bragg fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Devautour</w:t>
+                <w:t xml:space="preserve">O. Frazao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M.N. Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. E. Likhachev</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 35 (13), pp.2233-2235. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (21), pp.1616-1618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.35.002233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2010.2076357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00605325v1</w:t>
+                <w:t xml:space="preserve">hal-00605303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic bandgap fibre oscillators and amplifiers</w:t>
               </w:r>
@@ -8813,77 +8813,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Devautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Fiber Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (6), pp.419-427. </w:t>
@@ -8927,506 +8927,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00605319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonchemical-vapor-deposition process for fabrication of highly efficient Yb-doped large core fibers</w:t>
+                <w:t xml:space="preserve">Fiber-optic Interferometric Torsion Sensor based on a Two-LP-mode Operation in Birefringent Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Devautour</w:t>
+                <w:t xml:space="preserve">O. Frazao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 48 (31), pp.G139-G142</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (18), pp.2879-2881</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441762v1</w:t>
+                <w:t xml:space="preserve">hal-00449338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception, elaboration and characterization of silica-zirconia . Based nanostructured optical fiber obtained by the sol-gel process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+                <w:t xml:space="preserve">Mode-locked ytterbium-doped Bragg fiber laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lecaplain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Hideur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSEAS Transactions on advances in Engineering Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 6 (2), pp.45-54</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (18), pp.2879 - 2881</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714822v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber-optic Interferometric Torsion Sensor based on a Two-LP-mode Operation in Birefringent Fiber</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Baptista</w:t>
+                <w:t xml:space="preserve">Conception, elaboration and characterization of silica-zirconia . Based nanostructured optical fiber obtained by the sol-gel process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Brasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Restoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Santos</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Leparmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 34 (18), pp.2879-2881</w:t>
+              <w:t xml:space="preserve">WSEAS Transactions on advances in Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (2), pp.45-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449338v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode-locked ytterbium-doped Bragg fiber laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonchemical-vapor-deposition process for fabrication of highly efficient Yb-doped large core fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Devautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lecaplain</w:t>
+                <w:t xml:space="preserve">C. Pedrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Hideur</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 34 (18), pp.2879 - 2881</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (31), pp.G139-G142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441738v1</w:t>
+                <w:t xml:space="preserve">hal-00441762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BPM-Numerical Study of Microstructured Fiber With High Difference Index Profile</w:t>
               </w:r>
@@ -9594,51 +9594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lavoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fibre and Integrated Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Volume 27 (Issue 5), pp 440 - 452</w:t>
@@ -9818,51 +9818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Frazão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10589,191 +10589,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibre Bragg grating photowriting in microstructured optical fibres for refractive index measurement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Laffont</w:t>
+                <w:t xml:space="preserve">Génération de supercontinuum dans les fibres optiques microstructurées air-silice : potentialités pour l'émission UV cohérente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Frignac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferdinand</w:t>
+                <w:t xml:space="preserve">Christelle Lesvigne-Buy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, VOL.135, pp. 141-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508617v1</w:t>
+                <w:t xml:space="preserve">hal-00131218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of single mode Er-doped microstructured fibers: influence of geometrical parameters on amplifier performances.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10801,1537 +10792,1550 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 14 (22), pp.10865-10877</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00127378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent combining of fibre lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Kermène</w:t>
+                <w:t xml:space="preserve">David Sabourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Boullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7 (2), pp.244-253. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2006.01.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2006.01.019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of microstructured single-mode fiber combining large mode area and high rare earth ion concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lavoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vol.14, n°7, pp.2994-2999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental analysis of the birefringence of large air fraction slightly unsymmetrical holey fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Labonté</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+                <w:t xml:space="preserve">Bahloul Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zghal Mourad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 262, pp.180-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic crystal fibres for lasers and amplifiers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+                <w:t xml:space="preserve">Fibre Bragg grating photowriting in microstructured optical fibres for refractive index measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Châu Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Frignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dewynter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17, pp.992-997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/17/5/S09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127766v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of the chromatic dispersion dependence upon the actual profile of small core microstructured fibres</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photonic crystal fibres for lasers and amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Restoin</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 8 (11), pp.933-938</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, vol. 7,n°2, pp.224-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476951v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilted Fiber Bragg Grating photowritten in microstructured optical fiber for improved refractive index measurement</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical analysis of the chromatic dispersion dependence upon the actual profile of small core microstructured fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louradour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Restoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (11), pp.933-938</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507528v1</w:t>
+                <w:t xml:space="preserve">hal-00476951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable red-light source by frequency mixing from dual band Er/Yb co-doped fiber laser</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+                <w:t xml:space="preserve">Tilted Fiber Bragg Grating photowritten in microstructured optical fiber for improved refractive index measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Châu Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dewynter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferdinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 14 (9), pp.3936-3941. </w:t>
+              <w:t xml:space="preserve">, 2006, 14 (22), pp.10359-10370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.14.003936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.14.010359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507532v1</w:t>
+                <w:t xml:space="preserve">hal-00507528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d'un supercontinuum utilisant le doublage et le triplage de fréquence dans une fibre microstructurée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
+                <w:t xml:space="preserve">Tunable red-light source by frequency mixing from dual band Er/Yb co-doped fiber laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Boullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lavoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (9), pp.3936-3941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.14.003936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131202v1</w:t>
+                <w:t xml:space="preserve">hal-00507532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate measurement of the cutoff wavelength in a microstructured optical fiber by means of an azimuthal filtering technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Zghal</w:t>
+                <w:t xml:space="preserve">Génération d'un supercontinuum utilisant le doublage et le triplage de fréquence dans une fibre microstructurée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lesvigne-Buy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tombelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Grossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, vol.135, pp. 219-221</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079838v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de supercontinuum dans les fibres optiques microstructurées air-silice : potentialités pour l'émission UV cohérente</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aude Roy</w:t>
+                <w:t xml:space="preserve">Accurate measurement of the cutoff wavelength in a microstructured optical fiber by means of an azimuthal filtering technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (12), pp.1779-1781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.31.001779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131218v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misalignment loss at hybrid standard-single-mode fiber/ microstructured optical fiber connections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First test on Photonic Crystal Fiber potential for broadband interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vergnole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faouzi Bahloul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zghal Mourad</w:t>
+                <w:t xml:space="preserve">Laurent Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rihab Chatta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+                <w:t xml:space="preserve">François Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, proceedings of International School on Quantum Electronics : lasers physics and applications 5830, pp.536-540</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (13), pp.2496-2500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282838v1</w:t>
+                <w:t xml:space="preserve">hal-00482849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent combining in an Yb doped double core fiber laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Boullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sabourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12376,959 +12380,955 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulated Raman scattering in an ethanol core microstructured optical fiber</w:t>
+                <w:t xml:space="preserve">Misalignment loss at hybrid standard-single-mode fiber/ microstructured optical fiber connections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Yiou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delaye</w:t>
+                <w:t xml:space="preserve">Faouzi Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zghal Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rouvie</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rihab Chatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 13 (12), pp.4786-4791</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, proceedings of International School on Quantum Electronics : lasers physics and applications 5830, pp.536-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671131v1</w:t>
+                <w:t xml:space="preserve">hal-01282838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First test on Photonic Crystal Fiber potential for broadband interferometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Vergnole</w:t>
+                <w:t xml:space="preserve">Stimulated Raman scattering in an ethanol core microstructured optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rouvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Delage</w:t>
+                <w:t xml:space="preserve">Jordi Chinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Reynaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+                <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 44 (13), pp.2496-2500</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (12), pp.4786-4791</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482849v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">characterization at high temperature of long-period gratings written in Ge-free air-silica microstructure fiber</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">White-light supercontinuum generation in normally dispersive optical fiber using original multi-wavelength pumping system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelrafik Malki</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Champert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 12 (19), pp. 4366-4371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPEX.12.004366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288010v1</w:t>
+                <w:t xml:space="preserve">hal-01657818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full vector analysis of microstructured optical fiber propagation characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihab Chatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, proceedings of SPIE "Novel Optical Systems Design and Optimization VII", 5524, pp.313-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White-light supercontinuum generation in normally dispersive optical fiber using original multi-wavelength pumping system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leproux</w:t>
+                <w:t xml:space="preserve">characterization at high temperature of long-period gratings written in Ge-free air-silica microstructure fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrafik Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29 (1), pp.38-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657818v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very large effective area singlemode photonic bandgap fibre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of pump power absoption along rare-earth-doped double clad optical fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Février</w:t>
+                <w:t xml:space="preserve">Valerie Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Viale</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Roy</w:t>
+                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18 (4-6), pp.249-254</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226608v1</w:t>
+                <w:t xml:space="preserve">hal-01289512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of pump power absoption along rare-earth-doped double clad optical fibres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leproux</w:t>
+                <w:t xml:space="preserve">Very large effective area singlemode photonic bandgap fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Viale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Doya</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
+                <w:t xml:space="preserve">P. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 39 (17), pp.1240-1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20030841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289512v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric arc-induced long period gratings in Ge-free air-silica microstructure fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrafik Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13569,51 +13569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 58 (9-10), Vol. 58 n°9-10, September-October 2003</w:t>
@@ -13668,51 +13668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Peyrilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14020,731 +14020,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">12nm FWHM 20dB stop-band filter based on cascaded dual concentric core fibre filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and optimization of double clad fiber amplifiers using chaotic propagation of the pump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 37 (18), pp.1113-1115</w:t>
+              <w:t xml:space="preserve">Optical Fiber Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 7 (4), pp.324-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290242v1</w:t>
+                <w:t xml:space="preserve">hal-01290240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimization of double clad fiber amplifiers using chaotic propagation of the pump</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">12nm FWHM 20dB stop-band filter based on cascaded dual concentric core fibre filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 7 (4), pp.324-339</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 37 (18), pp.1113-1115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290240v1</w:t>
+                <w:t xml:space="preserve">hal-01290242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental study of loss at splices between standard single-mode fibres and Er doped fibers, versus the direction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leproux</w:t>
+                <w:t xml:space="preserve">Single-mode propagation into depressed-core photonic-bandgap fibre designed for zero-dispersion propagation at short wavelengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marcou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Marcou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 174, pp.419-425</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 36 (6), pp.514-515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290280v1</w:t>
+                <w:t xml:space="preserve">hal-01290281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of bandpass filtering behaviour of singlemode depressed-core-index photonic –bandgap fibre</w:t>
+                <w:t xml:space="preserve">Complete analysis of the propagation characteristics into photonic crystal fibers by the finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leproux</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marcou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 36 (10), pp.870-872</w:t>
+              <w:t xml:space="preserve">Optical Fiber Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 6 (2), pp.181-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290283v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-mode propagation into depressed-core photonic-bandgap fibre designed for zero-dispersion propagation at short wavelengths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bréchet</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental study of loss at splices between standard single-mode fibres and Er doped fibers, versus the direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Kerrinckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marcou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 36 (6), pp.514-515</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 174, pp.419-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290281v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete analysis of the propagation characteristics into photonic crystal fibers by the finite element method</w:t>
+                <w:t xml:space="preserve">Analysis of bandpass filtering behaviour of singlemode depressed-core-index photonic –bandgap fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 6 (2), pp.181-191</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 36 (10), pp.870-872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290279v1</w:t>
+                <w:t xml:space="preserve">hal-01290283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immature dendritic cells phagocytose apoptotic cells via alphavbeta5 and CD36, and cross-present antigens to cytotoxic T lymphocytes.</w:t>
               </w:r>
@@ -14896,103 +14896,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-micron Wavelength Dual-Comb Spectrometer Using a New Design of Dispersion-Controlled Highly Nonlinear Fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Malfondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moise Deroh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Parriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Ely Ahmedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 23rd International Conference on Transparent Optical Networks (ICTON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bucharest, Romania. pp.1-4, </w:t>
@@ -15164,51 +15164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicore fiber sensors for strain measurement towards traffic monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Pradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15216,51 +15216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñigo Corera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Leandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Optical Fibre Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, May 2023, Mons, France. pp.64, </w:t>
@@ -15292,176 +15292,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taper à fibre optique microstructurée air/slice à dispersion modifiée pour une émission large bande et accordée autour de 2 µM par mélange à quatre ondes dégénérées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Petit</w:t>
+                <w:t xml:space="preserve">Ultra-sensitive Dispersive Fourier-Transform Characterization Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Sader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surajit Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahita Khodadad Kashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin Boussafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Nice 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Nice, France. pp.08-B7</w:t>
+              <w:t xml:space="preserve">Journées du GDR Elios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777122v1</w:t>
+                <w:t xml:space="preserve">hal-03828096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-sensitive characterization of nonlinear instabilities via single photon dispersive Fourier-transform</w:t>
+                <w:t xml:space="preserve">Nouvelle technique ultra-sensible de caractérisation des instabilités non-linéaires par étirage temporel dispersif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Sader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surajit Bose</w:t>
@@ -15475,103 +15475,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahita Khodadad Kashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Science and Innovations 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OPTIQUE Nice 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812032v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid characterisation of Photonic Crystal Fibre dispersive properties by a stochastic and tunable picosecond pump source</w:t>
               </w:r>
@@ -15676,435 +15667,435 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order dispersion parameters management in highly nonlinear photonic crystal fibers for far-detuned frequency conversion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jules Herbuvaux</w:t>
+                <w:t xml:space="preserve">Ultra-sensitive characterization of nonlinear instabilities via single photon dispersive Fourier-transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Sader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surajit Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahita Khodadad Kashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIOLS 2022 - Frontiers in Optics and Laser Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO: Science and Innovations 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, San Jose, California, United States. pp.JW3B.166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2022.JW3B.166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798791v1</w:t>
+                <w:t xml:space="preserve">hal-03812032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasensitive Dispersive Fourier Transform Technique for Nonlinear Instability Characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Kues</w:t>
+                <w:t xml:space="preserve">Taper à fibre optique microstructurée air/slice à dispersion modifiée pour une émission large bande et accordée autour de 2 µM par mélange à quatre ondes dégénérées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Ely Ahmedou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Herbuvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Frontiers in Optics + Laser Science Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optique Nice 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nice, France. pp.08-B7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307427v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion engineered tapered photonic crystal fiber for broadband and tuned 2 µm emission using degenerate four-wave mixing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidi-Ely Ahmedou</w:t>
+                <w:t xml:space="preserve">Higher-order dispersion parameters management in highly nonlinear photonic crystal fibers for far-detuned frequency conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Parriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Malfondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tanzilli</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Herbuvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Photonics Congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Maastricht, Netherlands. pp.3748156</w:t>
+              <w:t xml:space="preserve">FIOLS 2022 - Frontiers in Optics and Laser Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rochester, United States. pp.FM5C.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777133v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-sensitive Dispersive Fourier-Transform Characterization Technique</w:t>
+                <w:t xml:space="preserve">Ultrasensitive Dispersive Fourier Transform Technique for Nonlinear Instability Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Sader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surajit Bose</w:t>
@@ -16118,815 +16109,824 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahita Khodadad Kashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin Boussafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Elios</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 Frontiers in Optics + Laser Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/FIO.2022.FTu1B.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828096v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle technique ultra-sensible de caractérisation des instabilités non-linéaires par étirage temporel dispersif</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Fabert</w:t>
+                <w:t xml:space="preserve">Dispersion engineered tapered photonic crystal fiber for broadband and tuned 2 µm emission using degenerate four-wave mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Ely Ahmedou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tanzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTIQUE Nice 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">Advanced Photonics Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Maastricht, Netherlands. pp.3748156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811779v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of group and phase birefringence dispersion of Hi-Bi optical fiber using a broadband light source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+                <w:t xml:space="preserve">AMPLIFICATION DIRECTE DE FORTE ENERGIE PAR FIBRES OPTIQUES CONIQUES DOPEES ERBIUM REALISEES PAR VOIE POUDRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anka Schwuchow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Wondraczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro-structured and Specialty Optical Fibres VII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optique Dijon 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dijon, France. pp.01-B</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436573v1</w:t>
+                <w:t xml:space="preserve">hal-03285090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMPLIFICATION DIRECTE DE FORTE ENERGIE PAR FIBRES OPTIQUES CONIQUES DOPEES ERBIUM REALISEES PAR VOIE POUDRE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Dauliat</w:t>
+                <w:t xml:space="preserve">Determination of group and phase birefringence dispersion of Hi-Bi optical fiber using a broadband light source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Tarjányi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kacik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Dijon 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Micro-structured and Specialty Optical Fibres VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online Only, France. pp.35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2589113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285090v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of group and phase birefringence dispersion of Hi-Bi optical fiber using a broadband light source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+                <w:t xml:space="preserve">Few-cycle all-fiber temporally coherent supercontinuum sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azahara Almagro-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Torres-Peiró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Muñoz-Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Guerreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro-structured and Specialty Optical Fibres VII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2589113⟩</w:t>
+              <w:t xml:space="preserve">SPIE LASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online Only, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2577641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477891v1</w:t>
+                <w:t xml:space="preserve">hal-03436577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-cycle all-fiber temporally coherent supercontinuum sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paulo Guerreiro</w:t>
+                <w:t xml:space="preserve">Determination of group and phase birefringence dispersion of Hi-Bi optical fiber using a broadband light source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Tarjányi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kacik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE LASE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Micro-structured and Specialty Optical Fibres VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online Only, France. pp.35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2589113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2577641⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03436577v1</w:t>
+                <w:t xml:space="preserve">hal-03436573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Distributions of Chirped Pulsed Four-Wave Mixing in a Photonic Crystal Fiber Measured by Dispersive Fourier Transform Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fourcade-Dutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Munõz-Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16990,51 +16990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Group Birefringence of Polarisation Maintaining Highly Birefringent Optical Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Tarjanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Kacik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17239,610 +17239,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCF and new materials for optical fibres : 20 years of technological developments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review on Fully-Aperiodic Large-Pitch-Fiber for high average/peak power operation: Concept and last experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anka Schwuchow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international conference on Advances in Electronic and Photonic Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Štrbské Pleso, Slovakia</w:t>
+              <w:t xml:space="preserve">PhotonIcs &amp; Electromagnetics Research Symposium (PIERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527977v1</w:t>
+                <w:t xml:space="preserve">hal-02503377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burn-in testing in high-power fully-aperiodic large-pitch-fiber amplifiers (Conference Presentation)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">High peak and average power delivery from Fully-Aperiodic Large-Pitch-Fiber lasers (Invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiber Lasers XVI: Technology and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2508203⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE 8th International Conference on Advanced Optoelectronics and Lasers (CAOL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sozopol, Bulgaria. pp.5-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAOL46282.2019.9019495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101409v1</w:t>
+                <w:t xml:space="preserve">hal-02503342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High peak and average power delivery from Fully-Aperiodic Large-Pitch-Fiber lasers (Invited)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PCF and new materials for optical fibres : 20 years of technological developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 8th International Conference on Advanced Optoelectronics and Lasers (CAOL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th international conference on Advances in Electronic and Photonic Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Štrbské Pleso, Slovakia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503342v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on Fully-Aperiodic Large-Pitch-Fiber for high average/peak power operation: Concept and last experimental results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Burn-in testing in high-power fully-aperiodic large-pitch-fiber amplifiers (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anka Schwuchow</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotonIcs &amp; Electromagnetics Research Symposium (PIERS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fiber Lasers XVI: Technology and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2508203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503377v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally resilient depressed-index core fully-aperiodic-large-pitch fiber for high average power operation (Conference Presentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiber Lasers XVI: Technology and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.74, </w:t>
@@ -17874,6968 +17874,6968 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental study of bent fully aperiodic large-pitch fibers for enhancing the high-order modes delocalization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
+                <w:t xml:space="preserve">Microstructured optical fiber sensor for soil moisture measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lopez Aldaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lopez-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Campo-Bescós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Yerro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiber Lasers XV: Technology and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2290221⟩</w:t>
+              <w:t xml:space="preserve">Optical Fiber Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lausanne, Switzerland. pp.WF41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OFS.2018.WF41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101443v1</w:t>
+                <w:t xml:space="preserve">hal-02101473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum metrology for high-accuracy measurement of refractive index difference in original optical fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Kaiser</w:t>
+                <w:t xml:space="preserve">Synchronous interferometric broadband measurement of dispersion applied to manufacturing optimization of microstructured optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Muñoz-Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Abreu-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Otgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Pérez-Millán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/FIO.2018.FW1E.2⟩</w:t>
+              <w:t xml:space="preserve">Micro-Structured and Specialty Optical Fibres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2317052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101456v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an amplifier model accounting for thermal effect in fully aperiodic large pitch fibers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Theoretical and experimental study of bent fully aperiodic large-pitch fibers for enhancing the high-order modes delocalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dia Darwich</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiber Lasers XV: Technology and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.79, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2290825⟩</w:t>
+              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2290221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101437v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the transverse modal instabilities onset in high power fully-aperiodic-large-pitch fiber lasers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dia Darwich</w:t>
+                <w:t xml:space="preserve">Quantum metrology for high-accuracy measurement of refractive index difference in original optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aktas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vergyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiber Lasers XV: Technology and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2290091⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Washington, United States. pp.FW1E.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/FIO.2018.FW1E.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101427v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large mode area thulium-doped fully aperiodic large-pitch fiber laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Design of an amplifier model accounting for thermal effect in fully aperiodic large pitch fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Molardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Specialty Optical Fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/SOF.2018.SoW2H.4⟩</w:t>
+              <w:t xml:space="preserve">Fiber Lasers XV: Technology and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2290825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101477v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable dual-wavelength laser in the 2 μm region, based on a polarization-maintaining large mode area thulium-doped fiber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of the transverse modal instabilities onset in high power fully-aperiodic-large-pitch fiber lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Specialty Optical Fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/SOF.2018.SoM3H.2⟩</w:t>
+              <w:t xml:space="preserve">Fiber Lasers XV: Technology and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2290091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101450v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel transparent glass-ceramic fiber obtained by the powder-in-tube technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Fernandes Carion</w:t>
+                <w:t xml:space="preserve">Large mode area thulium-doped fully aperiodic large-pitch fiber laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Sabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Ceramic Society 2018 Glass &amp; Optical Materials Division</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Specialty Optical Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Zurich, Switzerland. pp.SoW2H.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/SOF.2018.SoW2H.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523233v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructured optical fiber sensor for soil moisture measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Yerro</w:t>
+                <w:t xml:space="preserve">Tunable dual-wavelength laser in the 2 μm region, based on a polarization-maintaining large mode area thulium-doped fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Sabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Specialty Optical Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Zurich, Switzerland. pp.SoM3H.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/SOF.2018.SoM3H.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OFS.2018.WF41⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02101473v1</w:t>
+                <w:t xml:space="preserve">hal-02101450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous interferometric broadband measurement of dispersion applied to manufacturing optimization of microstructured optical fibers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel transparent glass-ceramic fiber obtained by the powder-in-tube technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viorel Otgon</w:t>
+                <w:t xml:space="preserve">Sébastien Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pere Pérez-Millán</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Dauliat</w:t>
+                <w:t xml:space="preserve">Damien Pomarede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fernandes Carion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro-Structured and Specialty Optical Fibres</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The American Ceramic Society 2018 Glass &amp; Optical Materials Division</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, San Antonio, Texas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101419v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIFFUSION DU SILICIUM LORS DE LA FABRICATION DE FIBRES OPTIQUES MULTI MATERIAUX PAR LE PROCEDE «POWDER IN TUBE»</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chenu</w:t>
+                <w:t xml:space="preserve">Emission laser de haute puissance moyenne et crête avec des fibres apériodiques à large aire modale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ième Journées Nationales d’Optique Guidée</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524193v1</w:t>
+                <w:t xml:space="preserve">hal-02503392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative humidity multi-point optical sensors system based on fast Fourier multiplexing technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+                <w:t xml:space="preserve">Synthèse de matériaux à indices de réfraction adaptés pour la réalisation de fibres à très large aire modale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Optical Fiber Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101499v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric vs. wavelength selective optical fiber sensors for cryogenic temperature measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Leandro</w:t>
+                <w:t xml:space="preserve">Dual-Wavelength fiber laser based on a theta ring cavity and an FBG array with tailored tuning range for THz generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Tiess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lopez-Aldaba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Pérez-Landazábal</w:t>
+                <w:t xml:space="preserve">Martin Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Rothhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Optical Fiber Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Solid State Lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nagoya, Japan. pp.JM5A.35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101505v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-polarization large-mode-area fibre at 1030nm and 1550nm</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Relative humidity multi-point optical sensors system based on fast Fourier multiplexing technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lopez-Aldaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lopez-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Elosua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087033⟩</w:t>
+              <w:t xml:space="preserve">25th International Conference on Optical Fiber Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Jeju, South Korea. pp.103233L, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2265174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101493v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High peak-power fiber laser based on a non filamented-core fully-aperiodic large pitch fiber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dia Darwich</w:t>
+                <w:t xml:space="preserve">Interferometric vs. wavelength selective optical fiber sensors for cryogenic temperature measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Demiguel-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lopez-Aldaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beato-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pérez-Landazábal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West (Proc. SPIE 10083, Fiber Lasers XIV: Technology and Systems, 100831F)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on Optical Fiber Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Jeju, South Korea. pp.1032337, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2264889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645129v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous and quasi-independent strain and temperature sensor based on microstructured optical fiber</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Single-polarization large-mode-area fibre at 1030nm and 1550nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Optical Fiber Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2265052⟩</w:t>
+              <w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101491v1</w:t>
+                <w:t xml:space="preserve">hal-02101493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de l’apparition des instabilités modales dans un laser à fibre de puissance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+                <w:t xml:space="preserve">DIFFUSION DU SILICIUM LORS DE LA FABRICATION DE FIBRES OPTIQUES MULTI MATERIAUX PAR LE PROCEDE «POWDER IN TUBE»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pomarede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
+              <w:t xml:space="preserve">37ième Journées Nationales d’Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503390v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric vs wavelength selective optical fiber sensors for cryogenic temperature measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous and quasi-independent strain and temperature sensor based on microstructured optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lopez-Aldaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Demiguel-Soto</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Lopez-Amo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Sensors Conference (OFS), 2017 25th</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on Optical Fiber Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Jeju, South Korea. pp.103233I, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2265052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645126v1</w:t>
+                <w:t xml:space="preserve">hal-02101491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission laser de haute puissance moyenne et crête avec des fibres apériodiques à large aire modale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">High peak-power fiber laser based on a non filamented-core fully-aperiodic large pitch fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">Photonics West (Proc. SPIE 10083, Fiber Lasers XIV: Technology and Systems, 100831F)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, San Francisco, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503392v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de matériaux à indices de réfraction adaptés pour la réalisation de fibres à très large aire modale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale de l’apparition des instabilités modales dans un laser à fibre de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503384v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Wavelength fiber laser based on a theta ring cavity and an FBG array with tailored tuning range for THz generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Sabra</w:t>
+                <w:t xml:space="preserve">Interferometric vs wavelength selective optical fiber sensors for cryogenic temperature measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Demiguel-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Leandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lopez-Aldaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Becker</w:t>
+                <w:t xml:space="preserve">J J Beato-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Rothhardt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Humbert</w:t>
+                <w:t xml:space="preserve">J I Pérez-Landazábal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Solid State Lasers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nagoya, Japan. pp.JM5A.35</w:t>
+              <w:t xml:space="preserve">Optical Fiber Sensors Conference (OFS), 2017 25th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102359v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-power fiber laser based on a non filamented-core fully-aperiodic large pitch fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-polarization in evolved Fully-Aperiodic LPF design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9728-18</w:t>
+              <w:t xml:space="preserve">Advanced Photonics 2016 - Specialty Optical Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250189v1</w:t>
+                <w:t xml:space="preserve">hal-01645134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimaterial glass-ceramic core optical fibers through powder-in-tube process.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chenu</w:t>
+                <w:t xml:space="preserve">Pure and achromatic excitation of the LP02 mode in a dispersion-tailored optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jossent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+                <w:t xml:space="preserve">Etienne Tartaret-Josnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Kotov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Advanced Ceramics 07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPCTS, Sep 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">Advanced Photonics (Specialty Optical Fibers) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523607v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRE-COMPENSATION DES EFFETS THERMIQUES POUR LA MONTEE EN PUISSANCE DANS UNE FIBRE APERIODIQUE A LARGE PITCH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Pre-compensation of thermal-induced index changes in a fully aperiodic large pitch fiber for increasing the mode instability threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Advanced photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366315v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner cladding influence on large mode area photonic crystal fiber properties under severe heat load</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Cucinotta</w:t>
+                <w:t xml:space="preserve">Multimaterial glass-ceramic core optical fibers through powder-in-tube process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pomarede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, Feb 2016, San Francisco, United States. pp.9728-80</w:t>
+              <w:t xml:space="preserve">International Workshop on Advanced Ceramics 07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPCTS, Sep 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239439v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SnO2-MOF-Fabry-Pérot humidity optical sensor system based on fast Fourier transform technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Elosua</w:t>
+                <w:t xml:space="preserve">PRE-COMPENSATION DES EFFETS THERMIQUES POUR LA MONTEE EN PUISSANCE DANS UNE FIBRE APERIODIQUE A LARGE PITCH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Optical Fibre Sensors (EWOFS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Limerick, Ireland. pp.9916-29</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291371v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolved Fully Aperiodic Large-Pitch-Fibers: Prospective on Single polarization and thermal-load pre-compensation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Inner cladding influence on large mode area photonic crystal fiber properties under severe heat load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Coscelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cucinotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fibre Optics and Photonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photonics West Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Feb 2016, San Francisco, United States. pp.9728-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527937v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de fibres apériodiques passives à grande aire effective ne propageant qu’une polarisation du mode fondamental</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+                <w:t xml:space="preserve">SnO2-MOF-Fabry-Pérot humidity optical sensor system based on fast Fourier transform technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Lopez-Aldaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lopez-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ascorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Elosua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Workshop on Optical Fibre Sensors (EWOFS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Limerick, Ireland. pp.9916-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503395v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of the REPUSIL process for the production of LMA thulium-doped fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">High-power fiber laser based on a non filamented-core fully-aperiodic large pitch fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced photonics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Photonics West Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9728-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366329v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-polarization in evolved Fully-Aperiodic LPF design</w:t>
+                <w:t xml:space="preserve">Conception de fibres apériodiques passives à grande aire effective ne propageant qu’une polarisation du mode fondamental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Photonics 2016 - Specialty Optical Fibers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645134v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-compensation of thermal-induced index changes in a fully aperiodic large pitch fiber for increasing the mode instability threshold</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Evolved Fully Aperiodic Large-Pitch-Fibers: Prospective on Single polarization and thermal-load pre-compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced photonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Fibre Optics and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Kharagpur, India. pp.Tu2E.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/PHOTONICS.2016.Tu2E.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366332v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pure and achromatic excitation of the LP02 mode in a dispersion-tailored optical fiber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Di Bin</w:t>
+                <w:t xml:space="preserve">Relevance of the REPUSIL process for the production of LMA thulium-doped fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Photonics (Specialty Optical Fibers) 2016</w:t>
+              <w:t xml:space="preserve">Advanced photonics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104033v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large mode area aperiodic fiber designs for robust singlemode emission under high thermal load</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+                <w:t xml:space="preserve">Investigation of passive and active silica-tin oxide nanostructured optical fibers fabricated by &amp;quot; inverse dip-coating &amp;quot; and &amp;quot; powder in tube &amp;quot; method based on the chemical sol-gel process and laser emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Restoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Prague, Czech Republic. pp.950709</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Prague, Czech Republic. pp.95070J</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250202v1</w:t>
+                <w:t xml:space="preserve">hal-01250226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-solid aperiodic Large Pitch Fibers for operation in high power regime</w:t>
+                <w:t xml:space="preserve">Large mode area aperiodic fiber designs for robust singlemode emission under high thermal load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Coscelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephan Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Prague, Czech Republic. pp.950709</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250260v1</w:t>
+                <w:t xml:space="preserve">hal-01250202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LASER THULIUM EFFICACE BASE SUR UNE FIBRE A GRANDE AIRE MODALE A TRIPLE GAINE FABRIQUEE PAR LA METHODE REPUSIL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">All-solid aperiodic Large Pitch Fibers for operation in high power regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2015.7193357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250402v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra large mode area fibers with aperiodic cladding structure for high power single mode lasers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+                <w:t xml:space="preserve">LASER THULIUM EFFICACE BASE SUR UNE FIBRE A GRANDE AIRE MODALE A TRIPLE GAINE FABRIQUEE PAR LA METHODE REPUSIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jens Kobelke</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Specialty Optical Fibers and Their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Hong-Kong, Kowloon, China</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France. pp.P94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250383v1</w:t>
+                <w:t xml:space="preserve">hal-01250402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New solid fully-aperiodic large pitch fibers with non-filamented core for high-power singlemode emission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra large mode area fibers with aperiodic cladding structure for high power single mode lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Kobelke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Solid State Lasers Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Specialty Optical Fibers and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Hong-Kong, Kowloon, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239316v1</w:t>
+                <w:t xml:space="preserve">hal-01250383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber Optic Sensing System for Temperature and Gas Monitoring in Coal Waste Pile Combustion Environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana Pinto</w:t>
+                <w:t xml:space="preserve">New solid fully-aperiodic large pitch fibers with non-filamented core for high-power singlemode emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Kobelke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Optical Fibre Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2195088⟩</w:t>
+              <w:t xml:space="preserve">Advanced Solid State Lasers Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OSA, Oct 2015, Berlin, Germany. pp.AW2A.2., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ASSL.2015.AW2A.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258930v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts structurels et technologies de fabrications avancées pour la réalisation de fibres optiques actives pour laser de très forte puissance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+                <w:t xml:space="preserve">Fiber Optic Sensing System for Temperature and Gas Monitoring in Coal Waste Pile Combustion Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Viveiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lopez-Aldaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone des Applications des Fibres Optiques (4ème édition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Conference on Optical Fibre Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Curitiba, Brazil. pp.96343Y-1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2195088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250392v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of passive and active silica-tin oxide nanostructured optical fibers fabricated by &amp;quot; inverse dip-coating &amp;quot; and &amp;quot; powder in tube &amp;quot; method based on the chemical sol-gel process and laser emission</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concepts structurels et technologies de fabrications avancées pour la réalisation de fibres optiques actives pour laser de très forte puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Prague, Czech Republic. pp.95070J</w:t>
+              <w:t xml:space="preserve">Congrès Francophone des Applications des Fibres Optiques (4ème édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250226v1</w:t>
+                <w:t xml:space="preserve">hal-01250392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aperiodic all-solid VLMA-LPF strengthening the singlemode operation over the near infra-red spectral range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Energy Pulsed Sources from Infrared to UV with Yb Rod Type fibers: Current Limits and Prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Science and Innovations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Photonics 2014: Specialty Optical Fibers &amp; Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025453v1</w:t>
+                <w:t xml:space="preserve">hal-01025513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber optic sensing system for monitoring of coal waste piles in combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duarte Viveiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Carvalho</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joao Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Optical Fibre Sensors (OFS23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Santander, Spain. Paper 9157-576, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2059640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a hybrid Fabry-Perot Cavity based on a four-bridge double-Y-shape-core microstructured fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Lopez-Aldaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopez-Amo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Frazão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Optical Fibre Sensors (OFS23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Santander, Spain. P7/Paper 9157-219, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2059072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid evaporation monitoring with suspended-core fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardy Baierl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference on Applications of Optics and Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Aveiro, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2063835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Striving towards a periodicity breaking of the photonic crystal fibers microstructuration for an unprecedented singlemode robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe 2014 / Photonics, Optics, Lasers, Micro- and Nanotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Bruxelles, Belgium. pp.912807, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2051551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparameter measurement using a double-Y-shaped suspended-core fiber in a fiber loop configuration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Aperiodic all-solid VLMA-LPF strengthening the singlemode operation over the near infra-red spectral range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Optical Fibre Sensors (OFS23)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2059115⟩</w:t>
+              <w:t xml:space="preserve">CLEO: Science and Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, San Jose, United States. pp.SF1N.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2014.SF1N.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025486v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of fluids in suspended-core fibres</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Multiparameter measurement using a double-Y-shaped suspended-core fiber in a fiber loop configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardy Baierl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Mediterranean Photonics Conference (MePhoCo)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MePhoCo.2014.6866484⟩</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Optical Fibre Sensors (OFS23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Santander, Spain. P22/Paper 9157-232, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2059115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290187v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles architectures de fibres optiques a tres large aire modale pour la montee en puissance des lasers fibres</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Evaporation of fluids in suspended-core fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hardy Baierl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Humbert</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (34ème édition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd Mediterranean Photonics Conference (MePhoCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Trani, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MePhoCo.2014.6866484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250410v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Energy Pulsed Sources from Infrared to UV with Yb Rod Type fibers: Current Limits and Prospects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelles architectures de fibres optiques a tres large aire modale pour la montee en puissance des lasers fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Dauliat</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Photonics 2014: Specialty Optical Fibers &amp; Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (34ème édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Nice, France. pp.sciencesconf.org:jnog2014:45330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025513v1</w:t>
+                <w:t xml:space="preserve">hal-01250410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First demonstration of a laser emission in hybrid nanostructured optical fibres based on SiO2/SnO2 system doped by ytterbium ions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Restoin</w:t>
+                <w:t xml:space="preserve">Génération paramétrique spontanée dissymétrique en fréquence dans une fibre microstructurée (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Munich, Germany. pp.CJ-P.38 WED</w:t>
+              <w:t xml:space="preserve">33ème Journées Nationales d'Optique Guidée (JNOG), Optique Paris 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France. pp.244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912959v1</w:t>
+                <w:t xml:space="preserve">hal-00847310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission laser dans une fibre hybride nanostructurée silice zircone dopée ytterbium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Restoin</w:t>
+                <w:t xml:space="preserve">Optimized photonic crystal fibers supporting efficient capillary electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Calcerrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen García-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Gonzalez-Herraez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Journées Nationales d'Optique Guidée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fifth European Workshop on Optical Fibre Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Krakow, Poland. pp.87941O, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2026789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912956v1</w:t>
+                <w:t xml:space="preserve">hal-00912947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération paramétrique spontanée dissymétrique en fréquence dans une fibre microstructurée (poster)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cladding-pumped high-power mode-locked thulium laser based on fiber prepared by powder sinter technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Journées Nationales d'Optique Guidée (JNOG), Optique Paris 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France. pp.244</w:t>
+              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and the International Quantum Electronics Conference (CLEO/Europe-IQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany. pp.CF/IE-8.2 WED</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847310v1</w:t>
+                <w:t xml:space="preserve">hal-00925214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized photonic crystal fibers supporting efficient capillary electrophoresis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carmen García-Ruiz</w:t>
+                <w:t xml:space="preserve">Frequency-dissymmetric nonlinear sideband generation in a photonic crystal fibre (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel Gonzalez-Herraez</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth European Workshop on Optical Fibre Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and the International Quantum Electronics Conference (CLEO/Europe-IQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912947v1</w:t>
+                <w:t xml:space="preserve">hal-00826337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cladding-pumped high-power mode-locked thulium laser based on fiber prepared by powder sinter technology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">First demonstration of a laser emission in hybrid nanostructured optical fibres based on SiO2/SnO2 system doped by ytterbium ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Restoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kay Schuster</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and the International Quantum Electronics Conference (CLEO/Europe-IQEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Munich, Germany. pp.CF/IE-8.2 WED</w:t>
+              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany. pp.CJ-P.38 WED</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925214v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-dissymmetric nonlinear sideband generation in a photonic crystal fibre (Orale)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leproux</w:t>
+                <w:t xml:space="preserve">Emission laser dans une fibre hybride nanostructurée silice zircone dopée ytterbium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Restoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and the International Quantum Electronics Conference (CLEO/Europe-IQEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
+              <w:t xml:space="preserve">33ème Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France. pp.P125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826337v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibres optiques microstructurées pour sources laser de puissance intégrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24968,51 +24968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentation optique embarquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Nailloux, France</w:t>
@@ -25035,185 +25035,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powder Technology and Innovative Fiber Design Enabling a New Generation of Highpower Single-Mode-Fiber Laser Sources</w:t>
+                <w:t xml:space="preserve">Ytterbium doped all solid Large Pitch Fiber made from powder sintering and vitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Schuster</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Laser Technologies - ALT12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Thun, Switzerland. </w:t>
+              <w:t xml:space="preserve">International Conference on Fibre Optics and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Chennai, India. paper TPo.7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12684/alt.1.72⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/PHOTONICS.2012.TPo.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912945v1</w:t>
+                <w:t xml:space="preserve">hal-00912955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de fibres optiques dopées aux quantum dots PbSe pour des applications laser</w:t>
+                <w:t xml:space="preserve">Conception de fibres optiques dopées au quantum dots PNSE pour des application laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hreibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
@@ -25227,1883 +25227,1883 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asha Bhardwaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31èmes Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.Session orale</w:t>
+              <w:t xml:space="preserve">32ème Journées Nationales d'Optique Guidée - JNOG 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924524v1</w:t>
+                <w:t xml:space="preserve">hal-00732981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new type of propagation in fiber: Hollow-core grating fiber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Tajalli</w:t>
+                <w:t xml:space="preserve">Conception de fibres optiques dopées aux quantum dots PbSe pour des applications laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hreibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asha Bhardwaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stanislaw Kucharski</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fibre Optics and Photonics, OSA Technical Digest (online) (Optical Society of America, 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31èmes Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.Session orale</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925240v1</w:t>
+                <w:t xml:space="preserve">hal-00924524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LASER EFFICACE A FIBRE DOPEE THULIUM SYNTHETISEE PAR FRITTAGE ET VITRIFICATION DE POUDRES DOPEES</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kay Schuster</w:t>
+                <w:t xml:space="preserve">A new type of propagation in fiber: Hollow-core grating fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tajalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ahmadi-Kandjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislaw Kucharski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (31ème édition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Fibre Optics and Photonics, OSA Technical Digest (online) (Optical Society of America, 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Chennai, India. pp.W2A.4., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/PHOTONICS.2012.W2A.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250431v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser efficace à fibre dopé thulium synthétisée par frittage et vitrification de poudres dopées</w:t>
+                <w:t xml:space="preserve">Powder Technology and Innovative Fiber Design Enabling a New Generation of Highpower Single-Mode-Fiber Laser Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Journée Internationale de l'Optique Guidée - JNOG 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Laser Technologies - ALT12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Thun, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12684/alt.1.72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732988v1</w:t>
+                <w:t xml:space="preserve">hal-00912945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ytterbium doped all solid Large Pitch Fiber made from powder sintering and vitrification</w:t>
+                <w:t xml:space="preserve">LASER EFFICACE A FIBRE DOPEE THULIUM SYNTHETISEE PAR FRITTAGE ET VITRIFICATION DE POUDRES DOPEES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Salin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fibre Optics and Photonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (31ème édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912955v1</w:t>
+                <w:t xml:space="preserve">hal-01250431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de fibres optiques dopées au quantum dots PNSE pour des application laser</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser efficace à fibre dopé thulium synthétisée par frittage et vitrification de poudres dopées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Journées Nationales d'Optique Guidée - JNOG 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyon, France. 3p</w:t>
+              <w:t xml:space="preserve">32ème Journée Internationale de l'Optique Guidée - JNOG 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732981v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-silica photonic bandgap fiber oscillators and amplifiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Février</w:t>
+                <w:t xml:space="preserve">Conception d'une fibre microstructurée entièrement solide à très grande aire modale pour sources de puissance monomode transverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E.M. Dianov</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Communication Conference and Exposition (OFC/NFOEC), 2011 and the National Fiber Optic Engineers Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Los Angeles, United States. pp.1-3</w:t>
+              <w:t xml:space="preserve">JNOG 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699952v1</w:t>
+                <w:t xml:space="preserve">hal-00699748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in Fiber design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d'une fibre micro structurée entièrement solide à très grande surface modale pour les sources lasers monomodes de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Devautour</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop LIFT 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Lannion, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699757v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly-Birefringent Photonic Bandgap Bragg Fiber Loop Mirror for Sensing Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Baptista</w:t>
+                <w:t xml:space="preserve">All-silica photonic bandgap fiber oscillators and amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Février</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Likhachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Dianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Optical Fiber Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optical Fiber Communication Conference and Exposition (OFC/NFOEC), 2011 and the National Fiber Optic Engineers Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Los Angeles, United States. pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698533v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometer based on a D-shape Chaotic Optical Fiber for Measurement of Multiparameters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. L. Santos</w:t>
+                <w:t xml:space="preserve">Highly-Birefringent Photonic Bandgap Bragg Fiber Loop Mirror for Sensing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOC 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Optical Fiber Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Ottawa - Canada, United States. pp.77537L-77537L-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.884953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698526v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-core bandgap fibers for high-power lasers and amplifiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Février</w:t>
+                <w:t xml:space="preserve">Recent advances in Fiber design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Devautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Communications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">Workshop LIFT 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925357v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une fibre micro structurée entièrement solide à très grande surface modale pour les sources lasers monomodes de puissance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
+                <w:t xml:space="preserve">Interferometer based on a D-shape Chaotic Optical Fiber for Measurement of Multiparameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luìs Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Frazão</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Marseille, France. 3 p</w:t>
+              <w:t xml:space="preserve">ECOC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733777v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une fibre microstructurée entièrement solide à très grande aire modale pour sources de puissance monomode transverse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Dauliat</w:t>
+                <w:t xml:space="preserve">Solid-core bandgap fibers for high-power lasers and amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefan Grimm</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">Optical Fiber Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699748v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 W émis en régime continu en sortie d'un laser à fibre à bande interdite photonique de bragg</w:t>
+                <w:t xml:space="preserve">Amplification of Femtosecond Pulses in Two-Stage Chirped Pulse Amplification System Based on Large Mode Area Photonic Bandgap Fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M.Y. Salganskii</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t>
+              <w:t xml:space="preserve">36th European Conference and Exhibition on Optical Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, x, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699732v1</w:t>
+                <w:t xml:space="preserve">hal-00567594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bragg fibre for sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Frazão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplification of Femtosecond Pulses in Large Mode Area Photonic Bandgap Bragg Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27112,123 +27112,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO US 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, x, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00567580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">100 W fiber laser based on photonic bandgap Bragg fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27237,101 +27237,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Likhachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Y. Salganskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on laser and electro optics CLEO US 2010-Laser Science to Photonic Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, San José - CALIFORNIE, United States. pp.INSPEC Accession Number: 11411653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -27375,51 +27375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on next generation of optical fiber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Orlando-Floride, United States</w:t>
@@ -27442,1503 +27442,1503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibre Loop Mirror Using a Small core Microstructured Fibre for the Simultaneous Measurement of Strain and Temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.B. Marques</w:t>
+                <w:t xml:space="preserve">100 W émis en régime continu en sortie d'un laser à fibre à bande interdite photonique de bragg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Likhachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Y. Salganskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWOFS 2010 - Four European Workshop on Optical Fibre Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNOG 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622639v1</w:t>
+                <w:t xml:space="preserve">hal-00699732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 W from a photonic bandgap Bragg fiber laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-efficiency femtosecond fiber chirped pulse amplifier system based on low index polymer-coated 40 µm-core photonic bandgap Bragg fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, San José - CALIFORNIE, United States. pp.1-3</w:t>
+              <w:t xml:space="preserve">Europhoton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, x, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622543v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Measurement of Strain and Temperature using Modal Interferometry in Bragg Fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fibre Loop Mirror Using a Small core Microstructured Fibre for the Simultaneous Measurement of Strain and Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Frazão</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Specialty Optical Fibers and Their Applications (WSOF-2)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.867447⟩</w:t>
+              <w:t xml:space="preserve">EWOFS 2010 - Four European Workshop on Optical Fibre Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Porto, Portugal. pp.SPIE 7653, 76530M (2010), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.844408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622589v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-efficiency femtosecond fiber chirped pulse amplifier system based on low index polymer-coated 40 µm-core photonic bandgap Bragg fiber</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Février</w:t>
+                <w:t xml:space="preserve">Simultaneous Measurement of Strain and Temperature using Modal Interferometry in Bragg Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Frazão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M.N. Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Hanna</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europhoton</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Workshop on Specialty Optical Fibers and Their Applications (WSOF-2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Oaxaca, Mexico. pp.SPIE 7839, 783913 (2010), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.867447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567591v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic Bandgap Fibres for Nonlinear Optics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">100 W from a photonic bandgap Bragg fiber laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Society Summer Topical Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Riviera Maya, Mexico</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, San José - CALIFORNIE, United States. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620985v1</w:t>
+                <w:t xml:space="preserve">hal-00622543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification of femtosecond pulses in large mode area Bragg fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photonic Bandgap Fibres for Nonlinear Optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Brussel, Belgium. paper 7714-2</w:t>
+              <w:t xml:space="preserve">Photonics Society Summer Topical Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Riviera Maya, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567522v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification of Femtosecond Pulses in Two-Stage Chirped Pulse Amplification System Based on Large Mode Area Photonic Bandgap Fibres</w:t>
+                <w:t xml:space="preserve">Amplification of femtosecond pulses in large mode area Bragg fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Conference and Exhibition on Optical Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, x, Italy</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brussel, Belgium. paper 7714-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00567594v1</w:t>
+                <w:t xml:space="preserve">hal-00567522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modeling of Modal Competition in Fiber Laser: Application to HOM Suppression in Multi-Layered Fiber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Devautour</w:t>
+                <w:t xml:space="preserve">Exotic emissions of erbium and ytterbium doped silica zirconia nanostructured optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Brasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Restoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Février</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics- CLEO US</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Baltimore, United States. paper JWA54</w:t>
+              <w:t xml:space="preserve">35th European Conference on Optical Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Vienna, Austria. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457942v1</w:t>
+                <w:t xml:space="preserve">hal-00461633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception, Modélisation et Caractérisation d'une Fibre Optique Microstructurée Dopée Thulium pour une Emission autour de 1,7 µm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labonté</w:t>
+                <w:t xml:space="preserve">Temperature Independent Torsion Sensor Based on ModalInterferometry in Ultra High-Birefringent Photonic Crystal Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Frazão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG'09, 28ième Journées Nationales d'Optique Guidées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lille, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">OFS, Optical Fibre Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Edinburg, United Kingdom. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00462342v1</w:t>
+                <w:t xml:space="preserve">hal-00461630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exotic emissions of erbium and ytterbium doped silica zirconia nanostructured optical fibers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Restoin</w:t>
+                <w:t xml:space="preserve">Design, computation and characterization of thulium-doped photonic crystal fibre for emission around 1700 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th European Conference on Optical Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Vienna, Austria. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">11th International Conference on Transparent Optical Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Island of São Miguel, Azores, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461633v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Independent Torsion Sensor Based on ModalInterferometry in Ultra High-Birefringent Photonic Crystal Fiber</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.L. Santos</w:t>
+                <w:t xml:space="preserve">Conception, Modélisation et Caractérisation d'une Fibre Optique Microstructurée Dopée Thulium pour une Emission autour de 1,7 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vipul Rastogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFS, Optical Fibre Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Edinburg, United Kingdom. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">JNOG'09, 28ième Journées Nationales d'Optique Guidées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461630v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, computation and characterization of thulium-doped photonic crystal fibre for emission around 1700 nm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+                <w:t xml:space="preserve">3D Modeling of Modal Competition in Fiber Laser: Application to HOM Suppression in Multi-Layered Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Devautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Transparent Optical Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Island of São Miguel, Azores, Portugal</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics- CLEO US</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Baltimore, United States. paper JWA54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457671v1</w:t>
+                <w:t xml:space="preserve">hal-00457942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative designs for high power single mode active optical fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Devautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29006,103 +29006,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured optical fibre obtained by the sol-gel process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Restoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leparmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Cambridge, United Kingdom</w:t>
@@ -29131,103 +29131,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions Exotiques dans des fibres optiques nanocomposite silice-zircone dopées avec de l'erbium et de l'ytterbium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Restoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNOG'09, 28ième Journées Nationales d'Optique Guidées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29246,1881 +29246,1881 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic Bandgap Fibers for High-Power CW and Pulsed Applications</w:t>
+                <w:t xml:space="preserve">Cladding-Pumped Ytterbium-Doped Photonic Bandgap Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecaplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE/LEOS Winter Topical Meetings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, PISE, Italy</w:t>
+              <w:t xml:space="preserve">Photonics Europe 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00211778v1</w:t>
+                <w:t xml:space="preserve">hal-00259595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Fiber Design And Fabrication: Discussion On Recent Developments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gurvan Brasse</w:t>
+                <w:t xml:space="preserve">Novel technique to produce active and microstructured optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Di Labio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lüthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSOF 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Soa Pedro, Brazil</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Fiber Lasers,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340262v1</w:t>
+                <w:t xml:space="preserve">hal-00738639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser à fibre à grande aire modale dopée ytterbium fabriquée par vitrication de poudre de silice</w:t>
+                <w:t xml:space="preserve">Curvature Sensor based on a Fibre Loop Mirror using a Highly Birefringent Photonic Crystal Fibre with Assymetric Hole Regions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Devautour</w:t>
+                <w:t xml:space="preserve">O. Frazao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">Optical Fibre Sensors 2008 N°19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Perth, Australia. pp. 700447.1-700447.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340345v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-mode laser emission from a multimode core surrounded by a tailored cladding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Lavoute</w:t>
+                <w:t xml:space="preserve">Laser à fibre à grande aire modale dopée ytterbium fabriquée par vitrication de poudre de silice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Devautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Schüster</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pedrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics .</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, San José, United States. Non spécifié</w:t>
+              <w:t xml:space="preserve">JNOG 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00290163v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active fibers: new design and alternative method of fabrication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-mode laser emission from a multimode core surrounded by a tailored cladding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lavoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Humbert</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Schüster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on fiber Optics and Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, New Delhi, India</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, San José, United States. Non spécifié</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340257v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00290163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasers femtosecondes à base de Fibres bragg dopées à l'ytterbium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">Photonic Bandgap Fibers for High-Power CW and Pulsed Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecaplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">2008 IEEE/LEOS Winter Topical Meetings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, PISE, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340338v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00211778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récents développements et applications des fibres à cristal photonique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical Fiber Design And Fabrication: Discussion On Recent Developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leproux</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Devautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lavoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international francophone - METHODES ET TECHNIQUES OPTIQUES POUR L'INDUSTRIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Nantes, France</w:t>
+              <w:t xml:space="preserve">WSOF 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Soa Pedro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340376v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in microstructured optical fibres and optical fibre glasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Récents développements et applications des fibres à cristal photonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Humbert</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fibre Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Perth, Australia</w:t>
+              <w:t xml:space="preserve">Colloque international francophone - METHODES ET TECHNIQUES OPTIQUES POUR L'INDUSTRIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00284830v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cladding-Pumped Ytterbium-Doped Photonic Bandgap Fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active fibers: new design and alternative method of fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Devautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lavoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Martel</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Europe 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Conference on fiber Optics and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259595v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel technique to produce active and microstructured optical fibers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. Lüthy</w:t>
+                <w:t xml:space="preserve">Lasers femtosecondes à base de Fibres bragg dopées à l'ytterbium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lecaplain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Feurer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Sandoz</w:t>
+                <w:t xml:space="preserve">A. Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Fiber Lasers,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">JNOG 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738639v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature Sensor based on a Fibre Loop Mirror using a Highly Birefringent Photonic Crystal Fibre with Assymetric Hole Regions.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recent developments in microstructured optical fibres and optical fibre glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Restoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fibre Sensors 2008 N°19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Perth, Australia. pp. 700447.1-700447.4</w:t>
+              <w:t xml:space="preserve">Optical Fibre Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340245v1</w:t>
+                <w:t xml:space="preserve">hal-00284830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructured fibres and applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solid-core bandgap fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Viale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe-IQEC 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Photonics West (SPIE 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00150511v1</w:t>
+                <w:t xml:space="preserve">hal-00158783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-core bandgap fibers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Source fibrée bleue impulsionnelle accordable en longueur d'onde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Dudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West (SPIE 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, San José, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée, (JNOG 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158783v1</w:t>
+                <w:t xml:space="preserve">hal-00159270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source fibrée bleue impulsionnelle accordable en longueur d'onde</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Kermène</w:t>
+                <w:t xml:space="preserve">Original holey fibres and nonlinear schemes for supercontinuum generation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lesvigne-Buy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée, (JNOG 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, GRENOBLE, France</w:t>
+              <w:t xml:space="preserve">SPIE Europe 2007-Optics and optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159270v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original holey fibres and nonlinear schemes for supercontinuum generation.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructured fibres and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aude Roy</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lavoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Europe 2007-Optics and optoelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">CLEO/Europe-IQEC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158790v1</w:t>
+                <w:t xml:space="preserve">hal-00150511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Power Photonic Bandgap Fibre Laser</w:t>
               </w:r>
@@ -31350,2179 +31350,2183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibre optique unimodale à gaine resonante combinant large cœur et fort niveau de dopage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Lavoute</w:t>
+                <w:t xml:space="preserve">Fibre optique non linéaire active à double gaine pour applications aux sources blanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Février</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée, JNOG</w:t>
+              <w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée JNOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00129319v1</w:t>
+                <w:t xml:space="preserve">hal-00129078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber laser co-phasing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Design of large and highly doped core microstructured fiber for single mode operation and high pump absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lavoute</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Optics conference 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, St-Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">CLEO 2006, Conference on Lasers Electro-optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Long Beach, USA, United States. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128554v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Guidance Regimes in Filled-Core Photonic Crystal Fibres</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Shum</w:t>
+                <w:t xml:space="preserve">Fiber laser co-phasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sabourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Boullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Conference on Optical Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Cannes, France</w:t>
+              <w:t xml:space="preserve">Laser Optics conference 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, St-Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128804v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of microstructured single-mode fiber combining large mode area and high rare earth ion concentration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Kermène</w:t>
+                <w:t xml:space="preserve">Identification of Guidance Regimes in Filled-Core Photonic Crystal Fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Viale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFC 2006, Optical Fiber Communication Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Anaheim, Californie, USA, United States</w:t>
+              <w:t xml:space="preserve">32nd European Conference on Optical Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023409v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hollow core photonic crystal fiber filled with ethanol for efficient stimulated Raman scattering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of microstructured single-mode fiber combining large mode area and high rare earth ion concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lavoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO 2006, Conference on Lasers and Electro-Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Long-Beach, USA, United States</w:t>
+              <w:t xml:space="preserve">OFC 2006, Optical Fiber Communication Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Anaheim, Californie, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068905v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber laser co-phasing, Invited Conférence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hollow core photonic crystal fiber filled with ethanol for efficient stimulated Raman scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rouvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Chinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Barthélémy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Johan Boullet</w:t>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Optics conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Saint Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">CLEO 2006, Conference on Lasers and Electro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Long-Beach, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469486v1</w:t>
+                <w:t xml:space="preserve">hal-00068905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-Clad Nonlinear Microstructured Fiber for White Laser Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fibre optique unimodale à gaine resonante combinant large cœur et fort niveau de dopage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lavoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Couderc</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO 2006, Conference on Lasers Electro-optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Long Beach, USA, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée, JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023453v1</w:t>
+                <w:t xml:space="preserve">hal-00129319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Laser in the Green, Red and Near IR by Frequency Mixing of a Dual Wavelength Er/Yb Co-Doped Fiber Laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+                <w:t xml:space="preserve">Fiber laser co-phasing, Invited Conférence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sabourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Boullet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO 2006, Conference on Lasers Electro-optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Long Beach, USA, United States</w:t>
+              <w:t xml:space="preserve">Laser Optics conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068909v1</w:t>
+                <w:t xml:space="preserve">hal-02469486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de supercontinuum dans les fibres optiques microstructurées air-silice : potentialités pour l'émission UV cohérente</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leproux</w:t>
+                <w:t xml:space="preserve">Tunable Laser in the Green, Red and Near IR by Frequency Mixing of a Dual Wavelength Er/Yb Co-Doped Fiber Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Boullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lavoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tombelaine</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UVX 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Colleville sur Mer, France</w:t>
+              <w:t xml:space="preserve">CLEO 2006, Conference on Lasers Electro-optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Long Beach, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00129053v1</w:t>
+                <w:t xml:space="preserve">hal-00068909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Combining in an Air Clad Yb Doped Dual Concentric Core Fiber Laser</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Double-Clad Nonlinear Microstructured Fiber for White Laser Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO 2006, Conference on Lasers Electro-optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Long Beach, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023417v1</w:t>
+                <w:t xml:space="preserve">hal-00023453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibre optique non linéaire active à double gaine pour applications aux sources blanches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Génération de supercontinuum dans les fibres optiques microstructurées air-silice : potentialités pour l'émission UV cohérente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lesvigne-Buy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tombelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée JNOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, METZ, France</w:t>
+              <w:t xml:space="preserve">UVX 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Colleville sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00129078v1</w:t>
+                <w:t xml:space="preserve">hal-00129053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of large and highly doped core microstructured fiber for single mode operation and high pump absorption</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
+                <w:t xml:space="preserve">Coherent Combining in an Air Clad Yb Doped Dual Concentric Core Fiber Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Boullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO 2006, Conference on Lasers Electro-optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Long Beach, USA, United States. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">, 2006, Long Beach, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023452v1</w:t>
+                <w:t xml:space="preserve">hal-00023417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison cohérente dans un laser fibré à deux cœurs dopés Yb</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+                <w:t xml:space="preserve">Fiber Bragg grating photowriting in microstructured optical fibers for sensing applications based on refractive index measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Chau Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dewinter-Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Chambéry, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Optical Fiber Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282895v1</w:t>
+                <w:t xml:space="preserve">hal-01282854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misalignment loss at hybrid standard-single-mode-fibre/microstructured-optical-fibre connections</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">Les fibres optiques de nouvelles générations : performances et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zghal Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihab Chatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International School on Quantum Electronics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Bourgas, Bulgaria. pp.536-540</w:t>
+              <w:t xml:space="preserve">Colloque International "Optique Hertzienne et Dielectrique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266442v1</w:t>
+                <w:t xml:space="preserve">hal-01282886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d'une fibre à deux cœurs concentriques dopés à l'erbium pour une application aux lasers de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Boullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24èmes Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, cha, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des effets des imperfections géométriques sur la biréfringence des fibres microstructurées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labonté</w:t>
+                <w:t xml:space="preserve">Propagation properties of novel optical fibres ans applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Boullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International "Optique Hertzienne et Dielectrique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Russian French Lasers Symposium (RFLS 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282887v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation properties of novel optical fibres ans applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johan Boullet</w:t>
+                <w:t xml:space="preserve">Analyse des effets des imperfections géométriques sur la biréfringence des fibres microstructurées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Chatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russian French Lasers Symposium (RFLS 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque International "Optique Hertzienne et Dielectrique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282909v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection de modes d’ordres superieurs par réseaux de Bragg en angle inscrits dans une fibre microstructurée ; applications à la réfractométrie et à l'imagerie modale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dewinter-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33554,1432 +33558,1428 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24èmes Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent combining in an Yb doped double core fiber laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+                <w:t xml:space="preserve">Combinaison cohérente dans un laser fibré à deux cœurs dopés Yb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Boullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">24èmes Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282879v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic crystal fibers for lasers and amplifiers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Février</w:t>
+                <w:t xml:space="preserve">Misalignment loss at hybrid standard-single-mode-fibre/microstructured-optical-fibre connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Chatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l' ONERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">13th International School on Quantum Electronics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Bourgas, Bulgaria. pp.536-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282901v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructured fibers for sensing applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent combining in an Yb doped double core fiber laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Boullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Pryamikov</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th international conference on optical fibre sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282873v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fibres optiques de nouvelles générations : performances et limites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabah Attia</w:t>
+                <w:t xml:space="preserve">Photonic crystal fibers for lasers and amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M Ammar</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International "Optique Hertzienne et Dielectrique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l' ONERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282886v1</w:t>
+                <w:t xml:space="preserve">hal-01282901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber Bragg grating photowriting in microstructured optical fibers for sensing applications based on refractive index measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructured fibers for sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Chau Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pryamikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Optical Fiber Sensors</w:t>
+              <w:t xml:space="preserve">17th international conference on optical fibre sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282854v1</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross comparison between theoretical and experimental modal field patterns in a doped-core microstructured fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadband, single mode,visible continuum generation in normally dispersive fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Champert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Grossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Parmentier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferdinand</w:t>
+                <w:t xml:space="preserve">Claude Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photosensibility in Optical Waveguides and Glasses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Bath, United Kingdom</w:t>
+              <w:t xml:space="preserve">Nonlinear Guided Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OSA, Mar 2004, Toronto, Canada. post dead line paper PD1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288067v1</w:t>
+                <w:t xml:space="preserve">hal-01288057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale et théorique de la biréfringence dans les fibres microstructurées air-silice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23èmes Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband, single mode,visible continuum generation in normally dispersive fiber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+                <w:t xml:space="preserve">Accurate measurement of the extinction wavelength of the second mode of air-silica microstructure fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Guided Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OSA, Mar 2004, Toronto, Canada. post dead line paper PD1</w:t>
+              <w:t xml:space="preserve">Optical Fiber Conference (OFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Anaheim, United States. paper WI3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288057v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical analysis of the birefringence into microstructured optical fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Labonté</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bahloul Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Optical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate measurement of the extinction wavelength of the second mode of air-silica microstructure fibers</w:t>
+                <w:t xml:space="preserve">A Vector beam propagation method for microstructured optical fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Labonté</w:t>
+                <w:t xml:space="preserve">Bahloul Faouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Chatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Conference (OFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2004, Anaheim, United States. paper WI3</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Hammamet, Tunisia. p. 246-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288041v1</w:t>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vector beam propagation method for microstructured optical fibres</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+                <w:t xml:space="preserve">Cross comparison between theoretical and experimental modal field patterns in a doped-core microstructured fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dewinter-Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Hammamet, Tunisia. p. 246-249</w:t>
+              <w:t xml:space="preserve">Photosensibility in Optical Waveguides and Glasses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288085v1</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inscription de transducteurs à réseaux de bragg dans des fibres microstructurées pour des applications en réfractométrie</w:t>
               </w:r>
@@ -35084,437 +35084,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full vector modal analysis of microstructured optical fiber propagation characteristics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+                <w:t xml:space="preserve">Azimuthal analysis of the far field of microstructured fibers for precisely determining the extinction wavelength of the second mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mélin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Optical Science and Technology (Optical Design and Analysis Software III)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Denver, United States</w:t>
+              <w:t xml:space="preserve">Progress in Electromagnetism (PIERS 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Pise, Italy. paper 242 - session 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288062v1</w:t>
+                <w:t xml:space="preserve">hal-01288048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimuthal analysis of the far field of microstructured fibers for precisely determining the extinction wavelength of the second mode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labonté</w:t>
+                <w:t xml:space="preserve">Full vector modal analysis of microstructured optical fiber propagation characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Chatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Electromagnetism (PIERS 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Pise, Italy. paper 242 - session 30</w:t>
+              <w:t xml:space="preserve">International Symposium on Optical Science and Technology (Optical Design and Analysis Software III)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288048v1</w:t>
+                <w:t xml:space="preserve">hal-01288062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">amplificateur efficace à fibre microstructurée air-silice dopée erbium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+                <w:t xml:space="preserve">Mesure de la longueur d'onde d'extinction du 2ème mode des fibres microstructurées air-silice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Février</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire du GDR ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, orsay, France</w:t>
+              <w:t xml:space="preserve">journées nationales d'optique guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, valence, France. pp.141-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289526v1</w:t>
+                <w:t xml:space="preserve">hal-01289521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la dispersion chromatique d'une fibre microstructurée : influence de la biréfringence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Peyrilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Louradour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35569,51 +35582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation expérimentale de la biréfringence des fibres optiques microstructurées air/silice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35720,64 +35733,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hilaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons de l'Optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Toulouse, France. pp.17-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35802,51 +35815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design d'un amplificateur de grande efficacité à fibre microstructurée air-silice dopée erbium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35910,51 +35923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large mode Er3+-doped photonic crystal fibre amplifier for higly efficient amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36018,51 +36031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low thermally sensitive electric arc-induced long period gratings in Ge-free air-silica microstructure fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrafik Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36133,1049 +36146,1036 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion measurement into a highly birefringent pi/3 symmetrical microstructured optical fiber</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">amplificateur efficace à fibre microstructurée air-silice dopée erbium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Optical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Rimini, Italy. paper We4.P4, pp.564-565</w:t>
+              <w:t xml:space="preserve">séminaire du GDR ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289516v1</w:t>
+                <w:t xml:space="preserve">hal-01289526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la longueur d'onde d'extinction du 2ème mode des fibres microstructurées air-silice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Dispersion measurement into a highly birefringent pi/3 symmetrical microstructured optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Peyrilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louradour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rejeaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées nationales d'optique guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, valence, France. pp.141-143</w:t>
+              <w:t xml:space="preserve">European Conference on Optical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Rimini, Italy. paper We4.P4, pp.564-565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289521v1</w:t>
+                <w:t xml:space="preserve">hal-01289516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajustement par courbure de la longueur d’onde de plus forte dispersion chromatique négative des fibres à deux cœurs concentriques</w:t>
+                <w:t xml:space="preserve">Accurate Tuning of the Highly-Negative-Chromatic-Dispersion Wavelength into a Dual Concentric Core Fibre by Macro-Bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Peyrilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, dijon, France</w:t>
+              <w:t xml:space="preserve">European Conference on Optical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, copenhague, Denmark. paper P1.08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289545v1</w:t>
+                <w:t xml:space="preserve">hal-01289535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inscription de réseaux longues périodes par arc électrique dans une fibre microstructurée</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ajustement par courbure de la longueur d’onde de plus forte dispersion chromatique négative des fibres à deux cœurs concentriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marcou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289543v1</w:t>
+                <w:t xml:space="preserve">hal-01289545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Tuning of the Highly-Negative-Chromatic-Dispersion Wavelength into a Dual Concentric Core Fibre by Macro-Bending</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inscription de réseaux longues périodes par arc électrique dans une fibre microstructurée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrafik Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Optical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, copenhague, Denmark. paper P1.08</w:t>
+              <w:t xml:space="preserve">21èmes Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289535v1</w:t>
+                <w:t xml:space="preserve">hal-01289543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non destructive analysis of the transverse structure of novel optical fibers by Third Harmonic Generation microscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Sarger</w:t>
+                <w:t xml:space="preserve">Bragg Fibers and Microstrutured Air-Silica Fibers for the Management of the Chromatic Dispersion : Modelling and Experimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marcou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Peyrilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Laser Metrology Applied to Science, Industry, and Everyday Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, novosibirsk, Russia. pp.579-585</w:t>
+              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289540v1</w:t>
+                <w:t xml:space="preserve">hal-01289534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bragg Fibers and Microstrutured Air-Silica Fibers for the Management of the Chromatic Dispersion : Modelling and Experimentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ambre Peyrilloux</w:t>
+                <w:t xml:space="preserve">New method for analysis of the transverse structure of any microstructured optical fibers by third harmonic microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Barille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Canioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bréchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, boston, United States</w:t>
+              <w:t xml:space="preserve">conference on lasers and electro optics (CLEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, long beach, United States. post dead line paper</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289534v1</w:t>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New method for analysis of the transverse structure of any microstructured optical fibers by third harmonic microscopy</w:t>
+                <w:t xml:space="preserve">Non destructive analysis of the transverse structure of novel optical fibers by Third Harmonic Generation microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Barille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Canioni</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Canioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sarger</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conference on lasers and electro optics (CLEO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, long beach, United States. post dead line paper</w:t>
+              <w:t xml:space="preserve">International Symposium on Laser Metrology Applied to Science, Industry, and Everyday Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, novosibirsk, Russia. pp.579-585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289537v1</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude experimentale de l'absorption de la pompe dans les fibres optiques amplificatrices à double gaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37183,51 +37183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, dijon, France</w:t>
@@ -37250,152 +37250,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibres optiques non-linéaires microstructurées pour source lumineuse blanche d'impulsions femtosecondes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Février</w:t>
+                <w:t xml:space="preserve">Mesure de la biréfringence d’une fibre à cristal photonique par une méthode magnéto-optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Peyrilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Albert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+                <w:t xml:space="preserve">André Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur les lasers et l'optique quantique (COLOQ 2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Rennes, France</w:t>
+              <w:t xml:space="preserve">OPTIX 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290254v1</w:t>
+                <w:t xml:space="preserve">hal-01290257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical determination of the birefringence of a photonic crystal fibre</w:t>
               </w:r>
@@ -37433,51 +37433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Optical Fiber Measurements Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Cambridge, United Kingdom</w:t>
@@ -37492,1256 +37492,1256 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation simplifiée des fibres à cristal photonique par la méthode de l’indice moyenné en azimut</w:t>
+                <w:t xml:space="preserve">Fibres optiques non-linéaires microstructurées pour source lumineuse blanche d'impulsions femtosecondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Marcou</w:t>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louradour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ambre Peyrilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTIX 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque sur les lasers et l'optique quantique (COLOQ 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290255v1</w:t>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the transmission characteristics of a dual concentric core fibre ; application to the band-rejection filtering</w:t>
+                <w:t xml:space="preserve">Modélisation simplifiée des fibres à cristal photonique par la méthode de l’indice moyenné en azimut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Peyrilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Optical Fiber Measurements Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">OPTIX 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290253v1</w:t>
+                <w:t xml:space="preserve">hal-01290255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la biréfringence d’une fibre à cristal photonique par une méthode magnéto-optique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the transmission characteristics of a dual concentric core fibre ; application to the band-rejection filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marcou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTIX 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Marseille, France</w:t>
+              <w:t xml:space="preserve">6th Optical Fiber Measurements Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290257v1</w:t>
+                <w:t xml:space="preserve">hal-01290253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de filtrage réjecteur de bande dans une fibre à deux cœurs concentriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Février</w:t>
+                <w:t xml:space="preserve">Characterization of the guiding properties of a bragg type photonic-band-gap fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2000, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Symposium on Optical Fiber Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290297v1</w:t>
+                <w:t xml:space="preserve">hal-01290289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic optical fibre for power amplifier</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Legrand</w:t>
+                <w:t xml:space="preserve">Very first evidence of propagation in a modified chemical vapour deposition photonic-band-gap fibre (Bragg type)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marcou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conference on lasers and electro optics (CLEO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Nice, France. paper CNA6</w:t>
+              <w:t xml:space="preserve">Conference on Lasers &amp; Electro-Optics, CLEO-Europe'00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290285v1</w:t>
+                <w:t xml:space="preserve">hal-00469862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental study of light propagation into novel fibers designed for the management of the chromatic dispersion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
+                <w:t xml:space="preserve">Effet de filtrage réjecteur de bande dans une fibre à deux cœurs concentriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">photonics 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2000, calcutta, India</w:t>
+              <w:t xml:space="preserve">20èmes Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290294v1</w:t>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d'un amplificateur à fibre double gaine avec propagation chaotique de la pompe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaotic optical fibre for power amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2000, Toulouse, France</w:t>
+              <w:t xml:space="preserve">conference on lasers and electro optics (CLEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Nice, France. paper CNA6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290298v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication et caractérisation des premières fibres à réseaux de Bragg radial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical and experimental study of light propagation into novel fibers designed for the management of the chromatic dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marcou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2000, Toulouse, France</w:t>
+              <w:t xml:space="preserve">photonics 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2000, calcutta, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290299v1</w:t>
+                <w:t xml:space="preserve">hal-01290294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the guiding properties of a bragg type photonic-band-gap fiber</w:t>
+                <w:t xml:space="preserve">Optimisation d'un amplificateur à fibre double gaine avec propagation chaotique de la pompe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bréchet</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Optical Fiber Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, boulder, United States</w:t>
+              <w:t xml:space="preserve">20èmes Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290289v1</w:t>
+                <w:t xml:space="preserve">hal-01290298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very first evidence of propagation in a modified chemical vapour deposition photonic-band-gap fibre (Bragg type)</w:t>
+                <w:t xml:space="preserve">Fabrication et caractérisation des premières fibres à réseaux de Bragg radial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers &amp; Electro-Optics, CLEO-Europe'00</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Nice, France</w:t>
+              <w:t xml:space="preserve">20èmes Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00469862v1</w:t>
+                <w:t xml:space="preserve">hal-01290299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -38759,103 +38759,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser bi-fréquences à fibre dopée thulium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
@@ -38884,64 +38884,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LASER A FIBRE BI-FREQUENCES IMPULSIONNEL ET ACCORDABLE EN CONFIGURATION THETA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Tiess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39048,64 +39048,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
@@ -39134,90 +39134,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation à polarisation unique dans des fibres apériodiques à large pitch à très grande aire modale à 2μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -39253,277 +39253,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d’une source Yb accordable tout-fibrée pour la conversion de fréquence vers le domaine visible par mélange à quatre ondes dans des fibres microstructurées</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fibres optiques multimatériaux à cœur vitrocéramique par le procédé &amp;quot;powder in tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Cormier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Santarelli</w:t>
+                <w:t xml:space="preserve">D. Pomarede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Optique Bordeaux - Journées Nationales d'Optique Guidée 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503394v1</w:t>
+                <w:t xml:space="preserve">hal-01828272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibres optiques multimatériaux à cœur vitrocéramique par le procédé &amp;quot;powder in tube</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réalisation d’une source Yb accordable tout-fibrée pour la conversion de fréquence vers le domaine visible par mélange à quatre ondes dans des fibres microstructurées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pomarede</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+                <w:t xml:space="preserve">Eric Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bordeaux - Journées Nationales d'Optique Guidée 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France. , 2016</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828272v1</w:t>
+                <w:t xml:space="preserve">hal-02503394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -39541,51 +39541,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibre optique monomode conçue pour compenser une variation indicielle liée aux effets thermiques et laser utilisant une telle fibre optique comme milieu amplificateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39773,51 +39773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Grimm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: N°1153550 / DI 04109-01. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39835,64 +39835,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasers à fibre à dispersion adaptée pour la génération d'impulsions ultracourtes de forte énergie et méthodes de réalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecaplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40054,90 +40054,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs à base de fibre optique microstructurée et à réseau de Bragg.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dewinter-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -40348,51 +40348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Kobelke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40530,51 +40530,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DBE23CC"/>
+    <w:nsid w:val="6D73F4AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -40761,51 +40761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-roy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6775-6852" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114529604" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172720242" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338494v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Vanegas-Tenezaca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Galarza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dauliat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jamier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3543700" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817245v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Correa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez-Amo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Perez-Herrera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3348502" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815027v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3438453" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815033v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leandro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3438933" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927466v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Malfondet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Deroh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Ely Ahmedou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parriaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01625" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815012v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Rodriguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Lopes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nedoma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia O Pereira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio J S Fernandes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3419257" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leconte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leventoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Freysz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.538256" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Abbouab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alicia Malleville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leconte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jamier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Genier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.511239" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237899v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guilberteau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade-Dutin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fauquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mu&#241;oz-Marco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Perez-Millan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.488973" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04741620v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tiabi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Auguste" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vergnole" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizares" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.501945" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237891v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Maia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pires" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Rocha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ferreira-Teixeira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Robalinho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202202104" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074716v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Walter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Herbuvaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-023-08012-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126218v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dalidet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattis Riesner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.024026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291020v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Sader" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surajit Bose" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Khodadad Kashi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Boussafa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raktim Haldar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00711" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857977v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.446325" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413351v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattis Reisner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazeas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeylan Aktas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cannon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-022-00567-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857994v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azahara Almagro-Ruiz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Torres-Peir&#243;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Mu&#241;oz-Marco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cunquero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Castro-Olvera" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.454726" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857919v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anka Schwuchow" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Wondraczek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.424743" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436566v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965800v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.398614" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149328v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Imperio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics6010020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404903v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sabra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Darwich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Tiess" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004690" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100382v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez-Torres" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Lopez-Aldaba" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Elosza Aguado" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2901361" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2902076" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030049v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20199923" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100591v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Elosua" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18082523" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100390v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Du Jeu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.008582" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824547v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Royon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhermite" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Santarelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mu&#241;oz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.011265" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100568v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Lopez Aldaba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Campo-Besc&#243;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lopez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yerro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8091499" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644819v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Elos&#250;a Aguado" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.10.149" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100601v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Elosua Aguado" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arregui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2018.2837159" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644801v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2752278" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644724v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.009221" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100636v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Benoit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.005230" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644452v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001672" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100650v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica de Miguel-Soto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Beato-L&#243;pez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P&#233;rez-Landaz&#225;bal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122773" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644808v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ribeiro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Viveiros" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ferreira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lopez-Gil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Dominguez-Lopez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7090956" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258999v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.000384" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366338v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kobelke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359411v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago J. M. Martins" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marques" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2555300" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419549v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Schuster" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.008213" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257121v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Margarida Rodrigues Pinto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Fraz&#227;o" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Santos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150408042" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257134v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Calcerrada" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angeles Fernandez de La Ossa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonzalez Herraez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#237;a-Ruiz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2015.06.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250320v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gaponov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001656" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239449v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Coscelli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Poli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Cucinotta" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2015.2479156" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025461v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Moura" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy Baierl" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003868" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025465v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Restoin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rougier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.104" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT7C802Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01059480v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonzalez-Herraez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201400239" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6HC726QD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912941v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.09.087" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KVLC1Z5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025463v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimm" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.7.071817" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01059123v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004561" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321380v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Silva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Baptista" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.8.080501" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943545v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00910377v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.018927" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00879732v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Barbier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698504v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barill&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tajalli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohrab Ahmadi-Kandjani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kucharski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.10.009" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NZSBG2P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943527v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912950v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Coelho" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fraz&#227;o" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13320-012-0078-z" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689374v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Ferreira" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baptista" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000993" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00604668v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Brasse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouerdane" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blondy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2011.04.037" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDT1R503-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618229v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4446-y" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7C4D9210DFFD280664F050977AD1F5549B0A3A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605303v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Frazao" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.N. Amaral" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2076357" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641725v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Santos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854391" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567551v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Silva" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vegas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Santos" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/2/025205" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JWP0DNPT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605325v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Devautour" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Likhachev" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.002233" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605319v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2010.09.012" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0ZG068V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00441762v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedrido" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sandoz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714822v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leparmentier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00449338v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jesus" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Baptista" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Santos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00441738v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecaplain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567411v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavoute" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Roy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Suran" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2008.923928" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340215v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283709v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Likhachev" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Semjonov" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340212v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Baptista" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149496v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460035v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dewynter" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferdinand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193072v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laroche" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158729v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zghal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahloul" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Attia" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chatta" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737704v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282828v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Phan Huy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dewinter-Marty" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.738578" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508617v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frignac" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/17/5/S09" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127378v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hilaire" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128525v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desfarges-Berthelemot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerm&#232;ne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sabourdy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boullet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.01.019" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM1SZC2J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023404v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476305v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labont&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahloul Faouzi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zghal Mourad" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127766v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476951v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507528v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.010359" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507532v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.003936" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131202v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesvigne-Buy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tombelaine" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Grossard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079838v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.001779" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131218v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282838v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bahloul" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Chatta" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732130v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001962" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671131v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yiou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rouvie" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Chinaud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frey" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482849v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delage" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288010v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrafik Malki" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288031v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Attia" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657818v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Champert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.12.004366" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226608v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;vrier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viale" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leproux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20030841" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289512v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Doya" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mortessagne" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289513v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469702v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viale" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465195v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Peyrilloux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289282v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthelot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;lin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289530v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Barille" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canioni" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rivet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sarger" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Br&#233;chet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290239v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canioni" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.484615" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290242v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290240v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290280v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kerrinckx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marcou" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290283v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290281v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290279v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402441v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Albert" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pearce" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Francisco" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sauter" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.188.7.1359" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237904v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Deroh" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207177" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307450v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232793" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237914v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pradas" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Corera" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Bravo" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2678405" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777122v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812032v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabert" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2022.JW3B.166" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795353v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma de Thoury" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dos Santos" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Redon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798791v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307427v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kues" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2022.FTu1B.3" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777133v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanzilli" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828096v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811779v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436573v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tarj&#225;nyi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kacik" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2589113" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285090v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477891v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436577v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Romero" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Guerreiro" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2577641" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965784v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mun&#245;z-Marco" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu1E.4" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436585v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tarjanyi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELEKTRO49696.2020.9130200" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524364v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chenou" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mugnier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mouchel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Canal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canat" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546351" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527977v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101409v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Renard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508203" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503342v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAOL46282.2019.9019495" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503377v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101413v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507552" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101443v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290221" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101456v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazeas" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aktas" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reisner" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vergyris" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kaiser" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2018.FW1E.2" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101437v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Molardi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290825" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101427v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290091" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101477v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoW2H.4" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101450v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoM3H.2" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523233v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pomarede" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandes Carion" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101473v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez Aldaba" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez-Torres" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campo-Besc&#243;s" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yerro" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2018.WF41" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101419v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Abreu-Afonso" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Otgon" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere P&#233;rez-Mill&#225;n" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2317052" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524193v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Launay" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101499v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Aldaba" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elosua" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2265174" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101505v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Demiguel-Soto" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leandro" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beato-L&#243;pez" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Landaz&#225;bal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264889" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101493v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087033" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645129v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101491v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Amo" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2265052" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503390v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645126v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Demiguel-Soto" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leandro" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lopez-Aldaba" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Beato-L&#243;pez" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J I P&#233;rez-Landaz&#225;bal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503392v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503384v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102359v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Becker" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Rothhardt" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250189v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grimm" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02523607v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366315v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239439v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cucinotta" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291371v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lopez-Torres" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ascorbe" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rota" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Elosua" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527937v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2016.Tu2E.1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503395v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366329v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645134v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366332v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104033v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jossent" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tartaret-Josni&#232;re" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Kotov" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lerouge" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Bin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250202v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250260v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193357" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250402v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250383v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239316v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2015.AW2A.2" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258930v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Viveiros" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ribeiro" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferreira" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pinto" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2195088" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250392v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250226v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025453v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2014.SF1N.6" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025485v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Carvalho" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ferreira" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2059640" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025484v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2059072" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290124v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2063835" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025557v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051551" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025486v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2059115" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290187v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MePhoCo.2014.6866484" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250410v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025513v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912959v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912956v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847310v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912947v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2026789" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925214v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00826337v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01059543v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Debord" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924519v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912945v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12684/alt.1.72" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924524v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hreibi" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asha Bhardwaj" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925240v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barille" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmadi-Kandjani" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Kucharski" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2012.W2A.4" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250431v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732988v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grimm" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912955v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2012.TPo.7" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732981v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699952v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Dianov" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699757v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698533v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.884953" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698526v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Silva" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#236;s Coelho" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925357v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris N. Papadopoulos" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733777v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699748v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699732v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Salganskii" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621211v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00567580v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623370v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00633139v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622639v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Andre" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Marques" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.844408" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622543v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622589v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.867447" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00567591v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620985v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beaudou" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00567522v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00567594v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00457942v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00462342v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Rastogi" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461633v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461630v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00457671v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00457669v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00457660v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715939v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211778v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340262v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340345v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sandoz" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290163v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sch&#252;ster" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340257v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340338v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hideur" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340376v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284830v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259595v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738639v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romano" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Labio" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L&#252;thy" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feurer" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340245v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150511v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158783v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159270v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Dudin" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158790v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193077v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158829v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laffont" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dewynter" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferdinand" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129319v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128554v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128804v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yan" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shum" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023409v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068905v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Roosen" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469486v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023453v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068909v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129053v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023417v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129078v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023452v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282895v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01266442v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282891v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282887v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282909v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282889v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Phan Huy" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282879v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282901v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282873v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pryamikov" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282886v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ammar" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282854v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288067v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Parmentier" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dewinter-Marty" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288096v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288057v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Froehly" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288075v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288041v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288085v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288089v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288062v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288048v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289526v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289519v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rejeaunier" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289520v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289518v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289522v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289517v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bayart" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289514v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289516v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289521v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289545v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289543v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289535v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289540v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sarger" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289534v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289537v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289542v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290254v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290250v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tardy" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290255v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290253v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290257v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290297v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290285v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legrand" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290294v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290298v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290299v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290289v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469862v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503385v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524245v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias J&#228;ger" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503388v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503383v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503394v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cormier" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01828272v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pomarede" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518042v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914219v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hernandez" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andreana" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699945v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699946v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630820v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hernandez" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bertrand" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340633v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290259v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasca" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leclere" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansonetti" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blondel" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290006v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-roy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6775-6852" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114529604" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172720242" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338494v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Vanegas-Tenezaca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Galarza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dauliat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jamier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3543700" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Rodriguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Lopes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nedoma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia O Pereira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio J S Fernandes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3419257" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814980v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leconte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leventoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Freysz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.538256" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372401v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Abbouab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alicia Malleville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leconte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jamier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Genier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.511239" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817245v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Correa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez-Amo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Perez-Herrera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3348502" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815027v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3438453" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815033v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leandro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3438933" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927466v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Malfondet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Deroh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Ely Ahmedou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parriaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01625" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04741620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tiabi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Auguste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vergnole" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizares" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.501945" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237899v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guilberteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade-Dutin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fauquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mu&#241;oz-Marco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Perez-Millan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.488973" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237891v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Maia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pires" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Rocha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ferreira-Teixeira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Robalinho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202202104" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074716v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Walter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Herbuvaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-023-08012-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126218v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dalidet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattis Riesner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.024026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291020v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Sader" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surajit Bose" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Khodadad Kashi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Boussafa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raktim Haldar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00711" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857977v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.446325" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413351v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattis Reisner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazeas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeylan Aktas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cannon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-022-00567-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857994v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azahara Almagro-Ruiz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Torres-Peir&#243;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Mu&#241;oz-Marco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cunquero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Castro-Olvera" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.454726" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436566v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anka Schwuchow" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Wondraczek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.424743" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857919v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965800v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.398614" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404903v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sabra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Darwich" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Tiess" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004690" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149328v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Imperio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics6010020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100382v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez-Torres" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Lopez-Aldaba" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Elosza Aguado" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2901361" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2902076" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030049v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20199923" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100591v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Elosua" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18082523" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100390v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Du Jeu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.008582" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824547v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Royon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhermite" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Santarelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mu&#241;oz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.011265" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100568v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Lopez Aldaba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Campo-Besc&#243;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lopez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yerro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8091499" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644819v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Elos&#250;a Aguado" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.10.149" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100601v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Elosua Aguado" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arregui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2018.2837159" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644801v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2752278" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644724v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.009221" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100636v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Benoit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.005230" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644452v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001672" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100650v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica de Miguel-Soto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Beato-L&#243;pez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P&#233;rez-Landaz&#225;bal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122773" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644808v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ribeiro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Viveiros" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ferreira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lopez-Gil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Dominguez-Lopez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7090956" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258999v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.000384" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366338v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kobelke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359411v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago J. M. Martins" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marques" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2555300" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419549v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Schuster" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.008213" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257121v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Margarida Rodrigues Pinto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Fraz&#227;o" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Santos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150408042" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257134v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Calcerrada" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angeles Fernandez de La Ossa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonzalez Herraez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#237;a-Ruiz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2015.06.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250320v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gaponov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001656" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239449v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Coscelli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Poli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Cucinotta" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2015.2479156" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01059480v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonzalez-Herraez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201400239" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6HC726QD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912941v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.09.087" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KVLC1Z5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025463v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimm" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.7.071817" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025465v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Restoin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rougier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.104" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT7C802Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025461v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Moura" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy Baierl" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003868" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01059123v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004561" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321380v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Silva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Baptista" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.8.080501" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943545v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00910377v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.018927" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00879732v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Barbier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698504v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barill&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tajalli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohrab Ahmadi-Kandjani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kucharski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.10.009" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NZSBG2P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943527v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912950v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Coelho" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fraz&#227;o" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13320-012-0078-z" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618229v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4446-y" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7C4D9210DFFD280664F050977AD1F5549B0A3A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689374v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Ferreira" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baptista" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000993" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00604668v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Brasse" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouerdane" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blondy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2011.04.037" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDT1R503-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641725v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Santos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854391" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567551v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Silva" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vegas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Santos" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/2/025205" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JWP0DNPT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605325v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Devautour" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Likhachev" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.002233" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605303v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Frazao" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.N. Amaral" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2076357" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605319v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2010.09.012" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0ZG068V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00449338v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jesus" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Baptista" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Santos" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00441738v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecaplain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714822v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leparmentier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00441762v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedrido" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sandoz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567411v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavoute" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Roy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Suran" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2008.923928" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340215v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283709v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Likhachev" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Semjonov" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340212v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Baptista" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149496v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460035v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dewynter" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferdinand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193072v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laroche" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158729v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zghal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahloul" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Attia" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chatta" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737704v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282828v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Phan Huy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dewinter-Marty" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.738578" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131218v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesvigne-Buy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127378v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hilaire" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128525v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desfarges-Berthelemot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerm&#232;ne" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sabourdy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boullet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.01.019" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM1SZC2J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023404v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476305v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labont&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahloul Faouzi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zghal Mourad" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508617v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frignac" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/17/5/S09" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127766v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476951v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507528v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.010359" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507532v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.003936" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131202v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tombelaine" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Grossard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079838v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.001779" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482849v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delage" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732130v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001962" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282838v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bahloul" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Chatta" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671131v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yiou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rouvie" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Chinaud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frey" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657818v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Champert" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.12.004366" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288031v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Attia" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288010v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrafik Malki" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289512v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Doya" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mortessagne" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226608v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;vrier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viale" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leproux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20030841" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289513v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469702v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viale" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465195v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Peyrilloux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289282v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthelot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;lin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289530v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Barille" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canioni" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rivet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sarger" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Br&#233;chet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290239v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canioni" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.484615" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290240v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290242v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290281v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marcou" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290279v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290280v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kerrinckx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290283v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402441v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Albert" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pearce" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Francisco" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sauter" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.188.7.1359" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237904v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Deroh" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207177" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307450v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232793" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237914v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pradas" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Corera" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Bravo" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2678405" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828096v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kues" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811779v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795353v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma de Thoury" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dos Santos" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Redon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812032v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2022.JW3B.166" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777122v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798791v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307427v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2022.FTu1B.3" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777133v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanzilli" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285090v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477891v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tarj&#225;nyi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kacik" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2589113" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436577v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Romero" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Guerreiro" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2577641" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436573v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965784v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mun&#245;z-Marco" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu1E.4" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436585v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tarjanyi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELEKTRO49696.2020.9130200" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524364v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chenou" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mugnier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mouchel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Canal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canat" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546351" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503377v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503342v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAOL46282.2019.9019495" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527977v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101409v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Renard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508203" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101413v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507552" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101473v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez Aldaba" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez-Torres" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campo-Besc&#243;s" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yerro" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2018.WF41" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101419v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Abreu-Afonso" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Otgon" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere P&#233;rez-Mill&#225;n" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2317052" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101443v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290221" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101456v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazeas" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aktas" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reisner" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vergyris" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kaiser" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2018.FW1E.2" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101437v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Molardi" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290825" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101427v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290091" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101477v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoW2H.4" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101450v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoM3H.2" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523233v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pomarede" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandes Carion" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503392v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503384v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102359v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Becker" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Rothhardt" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101499v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Aldaba" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elosua" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2265174" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101505v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Demiguel-Soto" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leandro" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beato-L&#243;pez" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Landaz&#225;bal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264889" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101493v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087033" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524193v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Launay" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101491v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Amo" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2265052" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645129v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503390v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645126v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Demiguel-Soto" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leandro" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lopez-Aldaba" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Beato-L&#243;pez" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J I P&#233;rez-Landaz&#225;bal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645134v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104033v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jossent" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tartaret-Josni&#232;re" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Kotov" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lerouge" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Bin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366332v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02523607v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366315v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239439v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cucinotta" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291371v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lopez-Torres" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ascorbe" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rota" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Elosua" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250189v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grimm" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503395v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527937v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2016.Tu2E.1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366329v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250226v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250202v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250260v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193357" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250402v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250383v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239316v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2015.AW2A.2" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258930v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Viveiros" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ribeiro" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferreira" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pinto" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2195088" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250392v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025513v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025485v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Carvalho" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ferreira" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2059640" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025484v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2059072" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290124v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2063835" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025557v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051551" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025453v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2014.SF1N.6" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025486v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2059115" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290187v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MePhoCo.2014.6866484" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250410v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847310v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912947v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2026789" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925214v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00826337v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912959v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912956v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01059543v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Debord" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924519v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912955v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2012.TPo.7" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732981v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hreibi" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asha Bhardwaj" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924524v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925240v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barille" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmadi-Kandjani" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Kucharski" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2012.W2A.4" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912945v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12684/alt.1.72" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250431v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732988v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grimm" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699748v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733777v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699952v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Dianov" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698533v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.884953" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699757v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698526v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Silva" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#236;s Coelho" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925357v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris N. Papadopoulos" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00567594v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621211v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00567580v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623370v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Salganskii" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00633139v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699732v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00567591v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622639v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Andre" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Marques" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.844408" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622589v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.867447" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622543v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620985v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beaudou" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00567522v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461633v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461630v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00457671v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00462342v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Rastogi" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00457942v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00457669v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00457660v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715939v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259595v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738639v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romano" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Labio" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L&#252;thy" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feurer" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sandoz" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340245v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340345v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290163v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sch&#252;ster" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211778v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340262v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340376v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340257v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340338v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hideur" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284830v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158783v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159270v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Dudin" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158790v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150511v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193077v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158829v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laffont" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dewynter" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferdinand" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129078v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023452v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128554v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128804v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yan" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shum" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023409v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068905v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Roosen" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129319v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469486v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068909v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023453v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129053v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023417v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282854v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282886v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ammar" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282891v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282909v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282887v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282889v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Phan Huy" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282895v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01266442v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282879v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282901v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282873v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pryamikov" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288057v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Froehly" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288096v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288041v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288075v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288085v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288067v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Parmentier" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dewinter-Marty" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288089v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288048v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288062v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289521v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289519v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rejeaunier" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289520v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289518v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289522v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289517v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bayart" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289514v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289526v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289516v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289535v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289545v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289543v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289534v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289537v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289540v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sarger" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289542v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290257v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tardy" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290250v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290254v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290255v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290253v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290289v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469862v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290297v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290285v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legrand" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290294v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290298v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290299v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503385v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524245v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias J&#228;ger" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503388v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503383v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01828272v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pomarede" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503394v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cormier" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518042v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914219v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hernandez" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andreana" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699945v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699946v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630820v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hernandez" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bertrand" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340633v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290259v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasca" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leclere" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansonetti" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blondel" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290006v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>